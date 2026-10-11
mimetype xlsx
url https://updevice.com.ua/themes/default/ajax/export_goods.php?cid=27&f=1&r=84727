--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216fe1a8c74b3452c3d509dd725bce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ce4ac64a80aa5a87e212ca4014d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b560a8af221fef01f52f8a4436d2bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddc5c95cff35d454823227076b55044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b12eccf75ac66cf1c4a1035857f8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ad702a650cfd1f746031bb70829d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212a98ca1c832e1fb9fc8b9004390b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037284d8b97cc92e3a5257edf5b58548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abd31084c96cbaa02ddb5b72a8e8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2e0d4741e8c827948700ece0485c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd493c88534c41015506a7677cd7c0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6ec127e91cda955143bba78c258912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba57ff028954894535b9b76767ae23613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc72c4e9837c02f9954719a493491de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2276ee107b4219a7360fb9e83fc72715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e4849b49c8b799021979b8b1c557716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b90a5c0690f5124228c4938b0a523117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e0429920b6b6b6ef5c1de8a4aada18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fbebc9ce62ec1386162ea9a3aed9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715da7969973e97d5e5524652d707ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5f6073d94f9b87c88556d5fbf33221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f29fe18cc3b8b607eddf611f0d65622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759faf2e8643daa2ab8008851789506323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623d90462d2983c6e78609f112fbf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069e1cf58d275ff1227e57a26f43d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e33c74df8ed92858f9faa2c8e25226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe2ad290d5a58d9f468d62b623de927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228fb70ddade67ea006b0e61e4993728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1b86e540d9230295b5e246b3489d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a5f4572397a212606aad4a54066da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed4b2d0e27559be0b7de25ab7143fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce407de31c46a180f0259550abd4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cac359cd499b21b03de3178315f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b172c91f8c71e573590caaa6a82e8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b14307060f1492f3a5faa78ca531435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c495e1e91934b876d6ed32d74b1051e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3eb727972939391e302c8dc2db6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42f8543e01dcd7511c1515771b14cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61175a264d732b6b28bc41616ab5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0af4ee3902f9825a58562392af7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803a80bdcbb7117d24fd65e907f1f5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbae10be0ec6f233e5a33cb410112642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e4121c5ca0a672e468d90d5d741b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7409777ce65621bee12690cade85c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84cf21abba392c032decdfbf790da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c867399738ec7af7ab1fe32d661e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a678b99763d1ad9fe28c49174cbff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c95482e272a46bf33f74eeb58dd2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a66a900c4fbd13520d5f48282ea7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b8c667d4647fa402f71bd9be5827250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398295cccbecd8ad560095f0ed7e84fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c823995ca79676e175654b7aef6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7634d3f328e4e43ad70622515527653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f85c0dd3ddeb8a08902d40dec78654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b157e996375453fe9c876c805ba7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd70a8b2484f9fd834280d00fd3d35f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00c1688622a0c167d9d672aa7e47f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc9c07f5438e1c26dacc9df929e1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a619e2cf756d0c4cf6ff11530dea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c27d19ce8f3c1de56fd160b07a2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222695a0d598b1c94c35b2e48369c8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240bac2d9b0b6b954255419984dd09862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5552a80b8d6ec4a1747181590becc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a0ce7a1a63f3b2ec09783d5be8f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e719ecb034f129b27730568c78cb4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353c94ee3484fca7e9c1cdd544a112166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593152581a4c90da84feeb297c75b21067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9963f93a098667e8cf521f68a2f1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51ff41d664fe5f196ed1f6d63de20869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca5194fd81976eb5382c418447395570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68fcf7446678c7d92c482f3676a21271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9755e6b7023a898de22be44a59f24d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992701e27767ac947db4171b8c712ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4edff2a7bffe1be473a99fd19bfd7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ff7a7b50f4e4684e63c0afd1d12175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8982db7266cff32d2c4ac70e4dfa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0629a7136e593856ce8f4128755a6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9811989be47a1409ffe3b8b4a5538b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14dbdc4146e35a642cc0a7afa89e5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a51fc83a48e88a0b590dcb346e5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516ecce6c6ff6b27f3fa0bde3ae0a4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae372168ff8541e3258b695949edccc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eedbe2959b6298ebf0fa050d7a2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6456b99788656147b61fafe3de6fe9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571766814e48b3008b06dfd78597c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c5cbfc327f5ed2f4c14d735e9c3dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6db9a10d2ddec7bc6599d0ba1db3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85881f03d26586f3d7372d09b23087188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ca40b9036f7fff8638f9e83a09d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c1087bab42d4c2fdf3afe61c01e3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e89205e5bd8551f6ba8e10db655d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c20c6d0d48267c848f606d59e92f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3354115be8e55f14a19e31b59098e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974154f26833201f2bcdfdf73604315594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59b811b4fcfcbbbcf7dfd6b634ca595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3820f6588e5ecd9ba2e0240f3b2b8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ce138c85cc3bd45a0f0130919c7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d2c47520dc079f1a06ed5217fcde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca759febffce6269b167d12590879699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa85e0bbbbb8e1c012612944357888f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317eeac55bbbf86a3ab31ae379d5051101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d29ad66c25f612ab73bf9a248de2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ed1e8fa0d840e7a8998066d1d972103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4df8451dad4e819e319ae842d354b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135738f1196ab19b39b3dce3699bde83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2043ef8dbbf06c9264e736e197038d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd939ecb1270b66f7c9fdc8cf9b0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8a112a3a71ac25b4d517a4d1712e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8471ea98f489a87670ed715638023109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca98e64b9dd7359f4f39d741f6944110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62576187c7f10cd200db9340e9c1999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0747a13e3f7c3d24e2d13010fd86d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be496b9b923b37413738d1db6b72ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e67e167683cdf4ec14d920b323ecb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd74730f4583c787bead5bfe24243f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335e1899c7119e5e059ef1f0c359e75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489cdde3177e5a4a3f444108706b42f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b0fa366bcc4010161e9d63168443f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4bb953b641c6ae4a4171b1a1c1cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618afef6333dc4b8bc3501ce125e053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d0cbabad300ba1aa0f5f8cf914f01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893f2f1b13181a705780468f3b8a05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796f79e0d8644e56c4b5a3c25f03837123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d834553a59be8afe775701eb0959a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0a088eeb5d0ac06d45ed53cc58e30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a294e963bbdfe726b229548e422729126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775e2148a90c0a3940e6b4e09de872127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e6c451af4d2f04a7a47c048a835a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2afb07ca0526cae71716353b2ea59d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b821df73aa02cc4f823bc0932a596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86989eb8cd25fbbb25f6d200b72e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd0283f704cf32cf90ac1f1cece226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab664321b75c8485c9787ed553a8c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d6cd4d6a97055ddcf05194d2b36b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ef1b5fa0f0923ceaf05cc7b440b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226467afcda5f7293c18114531afcb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06244a45700d8888ef6c04f4d37bd82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28191c8a9a59218206760370c59673e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c7955903ef6a8c9516fbef0d2c275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda08f668bfa167f592a57fe167ac672140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6e77563d164f391f6069b03b499a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451363524dea9cd41db7c3758aa4f94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559429cdbc48312680c39ea5224466143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1270b0247b8af1e3c2ef31d9af602d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8ba878f289e97ab3278c48947cd17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314c5f901bff3bd9e32386de287544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223657cdbf662be2e35630448799225147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff4195401b62ab97b2b499107f86e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1443b073c75bb345b4ada3e1f2bcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf3a38c91bc521046fa35e95871e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24173e1da5cbba8180aaf6ecd4b922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb60fd900fc9e11b68cd7516828d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d1862b78bc9a518317d98bc4926c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b64bcf44415633c3b71091f45169154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00d7da3570da0d343938f90357534b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd80f359ea382eb2a44ae4c82a58b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a9eb6bbf3b51cc435730fc681b91e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2bad748ccc3e3df0a3e583c2b01d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418322176d3f151f537b6e94dd8e85f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1fa8b64b5d463ba4d4a12149605a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f9e6938cbe5394fc4f6f1ea17330161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73782d9994af1815611ad0015b5c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e493070feab321402c5638384dced6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a523445d2decfbb7cc2e0106f54438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549edb5ad1b5e63a1709615f903514ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad789f54d9942dd642dc1f9fbd124a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6cd888d2d34858788000820fec53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faebab0e5a5a34e77310c00df662bb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54fed739b9c2072687aa718cd50848169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a8ff7a674d8c8050d758fcbd0675170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c066d329c096e08f35be7b04fa0bd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136a6689753af73145d4b2e496608d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b93c27d7414aedf29d4eea881464bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af004a8253a741e9b5542457deff3cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdfb4ec7d0501d81a77a8f6ff15780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344bf02e534f2553f75dd70ebff383176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26be984f5e6c5b6ef89bafef63625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff80e8c52ba6ad2d08b7182d76336c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f58cf6623044571b7c62f4559cd7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7b0a3085829365878220966d3d62c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d73874c27ad36ece7a548f37cdd3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b231bed2b81568d0cacf11a4083f9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110bbb7dfc5e66d5c6581add9976bcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002352d45d02a92d93930fbc521d8bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c446fe99f80fd8ed52c9103e8c6ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f68ecf9982d936b78649c388861554186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5763e21a89a9b61ff73f6938a57ecd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029cfbd31450735adf2e8d2a6c7768d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9b40f3ae5bd16c95d08b61b3dd84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abb58c827247c00798db5024ddf0b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eb296f5a5e7aff85c095fbaeb6374191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a381caef1e1b4780e3445ff71753601192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf973b576794d1e83d46ffcab79be91d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fef60d03137552545b67c2de7be33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a049ccfd83a81fe5c3d412c082e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff75c4a73abb2c62c3dfd4c8f5a07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ed92d35f8c26386817e1a522452bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977950c0b7ddf2190cd5e6b6d81daf8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ef5f7c18b9b433bb532a6db61623199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09fbc9993cfc57ca5f4f8dd1310614200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f9558122bff34876d8da569a7d4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a90ec2bc3e76e990c090e0fa00fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac495fe0618312fec3ce0b02bf15b96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b971920e39e72e030198120d0c019f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a20c102561501b74bedb762bbaa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82851ecdd24cafc4f27886bf4abb10dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b9669f57ca70e2071750501c05d0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55d7ee9ce1d5ccf49f330a3a64031208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add95014d68768847e9b09aa8f0ffc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749db60b7861b829ee06c6fc74eb359210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee0d4554f227cd5931923e8e90126f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc55c1cb28d015869fe1e10e5533d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd115f1ffa910e7fa36ecf33a9c2f2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a6318c4d235e1d9d2609d12228d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9290291a7a9cfd72b5a90e2a5771215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8143ddb84c3e9ea21a80a7a4abb0db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6b64fe59ff06c7c9274ba2f39588217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c9eccb01981c893dd3f54aa9494ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77588771ce53447767a46e4b81e93a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e2d25a7ed8cf48cc7050a7e657156220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a444e895c362b888ca3b276ee5e8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a0b9ffbd7b5404e14a683c621081222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1ad2b981aa736bd834201ec64575223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3230e0215dcc4ced54d6b7a6d14f12e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94118f4d0e4f5bdf548f661b9d9307a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2aec450d702683f691cb8b32a2cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7e873bfbe4f3255bd00cf0873c50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53488832e080aa19b278ada73eab5697228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393401ef87d82761a6d5e54a196794b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018afa24a9e70ee22b9311a32c7e09f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071205be941b4067452cae40d10cc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c134a439bc090005fec4d64a80b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd844bb2e2be7336caebb22283dda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f08997657abd9f5caec7127f70e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c696344c17e8935d0506aa44073cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7506e1703f751d981bf7bc6de15e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c679c5bd2df7fedae98588ef91307b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81f585d5c86845ee9513cb42a3bbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57efcc10bc561e082824ece5db66c92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335437985206b208d21b640a03443053240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a8d680b107f1febc5ea672642b3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3aa8da100091041efd4c71c9df3df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99312ac94dbf1dcef42406ff4f3ff869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a453ecafe30ad068ad03bf705716f2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39335c39c0c285c963966ebe1890c29e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8be0115db85d612f29c8736f1f42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf8c144a9dce376a280ebd645a6e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4efcba5e8bf750d799f646d228a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdef486f59c8fdbd73ee9ada1679ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df453443c4aea289b0acdfdc0aa20d80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689dc4c5c26be97e09ecc93a0d240fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d36aa537c5dcb168e8c052313c9cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01f68d77f3eed934bc17cae0da7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e231f328b2e95e2e90c4b09b61aed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40883076326f1048f0689c19b6aa77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d0dd37bb566a3888608b539654a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004b3181d6331a5304f16124d0e267257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369f777dcc1aafddd38bbae2f9df2fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29df5e56ae8438f1cb6c83193445ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9dd01075c8bd9c42232b5d2fa6900260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56691d70c5281401c6ef33a975876bf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c512f97dd7019cdfdd6048a0a5a1a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ac6442a6379c4784be12de888f062263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea00e7bfcb62b6673cc0e282e0488d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e50d29d8567da459d6e4aee3278d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224aad969a10c324b728be65d7ca2d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef3f7a25478af3f65bf1d8a2baac38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451018d855168696e2f969c6f3e3160268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbfe34a7ef1dc6f25996d66d303ef9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1674c2a111004f25fe18c1aae7f0928270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c90c7afd79247bcb09e1b17c1d527271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c8e92007239361b4acb587333f455272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3520af0e99176277dd9108f13ab5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d41e5932be9a553c4e6d4f1dace67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ead54cd95388d4619b1baff925bbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92579b4773ba5ee792de79dfb724dc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdec27045cde8351319e7782bf83c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97705922eb773e78096a97536207de37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8696a01a319a2661bb338d53cccf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4f1c0a0c9467d0109b2ddcd37d46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae28c8182e944325416c780da2a35b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b105d32c04d0cbb4fc0a7d5ccfbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b912b04c1606eb99f05348dd65f771283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe05aaa89dad8388d361400d64b6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc2c97232e5e8265dac3b6d0144489285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104956a9849f86151981be343f8c44d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0da96c949f9b85092ae7fd14fc154c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e335e094c11e053d4913df6918ca28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107146a1536bacbd584e3a343f62d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc861ffdce0760c8664f9c4ba0cea51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26555ad07fc61fbe8644f78c785310291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c39fc2293b52f60dd9d92cd21fe9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560b974fe325ae82fbe4f95b48c0bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ad36f376e988cd57407d21ec2d249294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f93dd0cfe0c58795972211720966ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f62f1a845b3886de08214c83ad06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d94769c631c61f7ae094cc82285d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714dfddebda15c0089a2855a74bd49d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f32afb639c7e2a2aa8d7704ab47f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d702ec45ffb55ba2aa3bec1b9e89e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7648514a8baf828685e8dd19bcd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de922824caac24191d4edf66a4f1dabb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e05ebaa0a282c0a8f33b76cedd7da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b322c3c66f328cbf9445126273658304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91de5f1192426b6b8d5dc8b331941a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01545811d44f7a052e2a99dd4693f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1afbfbfd0d8d378c73d7fb888f37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f62a6d69593ed07f7e959062d1e6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62391a18a10ee362b5e340fc85879309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a3715c50a7eeea7d37106e8f05b29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601f2573fd1fa16b28cb7fd2bd178f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd99ff0199002157eee2dd42cace31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f909dadfa4b6d4a3ef73544ab2afa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a4de65b44503d120e530ca32b40aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7b6657194c4ee82d059ccedadddf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea5a266033c6d17fe9c3d1289d372316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c007cd3a7c9808d15657ae3456427317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f62969f97f310ff0560e3dd2ed6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd1e0a5c460bdf0c6ae73253eb3c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877a6309a4c1854b118070c9ccd831320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7eb4d2cae29b311ce60fbf3956d21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e78eeffd7bc67416e1c808fa58ae8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bcacd7fd21c035ea67ebfccc054e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86c22c14668031a19650b74dfb9e44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906f898c8a513a2dbe7a407decc16d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfadffb66fba4e8197bc0c96ca2603326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcedefb9d83f1078999b22d741586c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2e7a029fc3b98bdf2ad3a2bc8bcf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb8680cd3265203a376cb431d77f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e9c2022249c18ddf07897a2de4ac4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f28f16f0a377ae338e7ef3a1a837331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42866e690d80710dd8cde2ba9d77cc63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac06f9dc7cbe122e1bd68e5eb0845d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88f98b7d7d36f1eb4382dcb8a0753f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf06ae55d309d071b4c1da830f0ea382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a142311da2cf908b76130f7fd855dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85515453dcecf5992352761cc9b3bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9342b1371d196d4a6dd6dffc6f61135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d833ab17f7814363254521f4e53a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a70c3c54ef2cbafd46fd43696a0bff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2f2c3c3a5d6f812289ce92234d2af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1008074dd05c12ae892792f174549f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b182577541c760ef4d12161829c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2d9497e442ecbf0774445efd545511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e23df76746a99c93c92f363dc5fa2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1bc83871abed6f50200f2967bd31e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c824eeee749a598df17b2941226d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7371463eae14991a516051ab77e1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5391b510c7971de39ec9359ddbabe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddad7a06949aa9e65f1c3a9c99e6b6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a544992aa87c416b57eab1dadd25bfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771fce861586987185990ac05bb172319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48942c30df220857671a48a6a9a9430120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e928b44679b7ebbe5c340e2999918421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0121154888d47bf7228d9c7a0afc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cde564769e77d5669a071687579fe823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a69f2c77ec47c6641835c2af0d77824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c443130e9bf81e97122ed659ba5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b97f235596d88ec29b80077a99ed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85241234665ada074f59c51973d4b44d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72d90c11bbcb7d0946efc4a17269e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4af90c9b1c4f5d4963bba8e31f7e7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f1c4a0d31a5ec84e93c3e5223f6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d8e583486b2cd3c1acbced95343231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5e75c4e6726b9cc98303ae86aa3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995285783ebf24434f9c8ebcc3ca9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf022b2d83b017a35ee98d0168428434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adf7db2c1970f16c67e4a690c9198e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315a617ab116f6ca95775bff47589e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a66d9670ec7f49882b0d5d34aeb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fece636fc7a52dd91a8ded5d9e7a4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba9924c6bc7553ce47fb132dcdf66b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ffc547b97b28de5286ffed089c0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e1b6e78e30c2db813edcf4e39ac1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a1258c61ac1ebba68a813a793c7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac9f46ad578daec61b95c903f9025f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdbeab58bd35d564192fab18f3e70244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75e1bf4ae16ff8bf3bf2aeb9bb44345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137428488478e4babbcfae3458beaea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3933808abd7586a7d1b0e3030b68f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600803f42b90d612d0ffd022603a6d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b1f77a70bf5f5b0ca7a607f77f7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2a410bf8d98e6b3b77f845866d2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7125fa4ebc92e38e95283287c1b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb3ad661da90f7ef2b277f969c0ac552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cf92a98ece44403432ed225c4042a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4c67d0a3fffe33486e2cf2408cd2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418819d38bb9073a2ab0b741db6518355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab211274d0f7536006d681c39182790356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9bddc7d5c92c2da047bece976633f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e0225f2f4e1588417e2c0e3632df858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a0f6cc52d32c89aed2881f76bc86359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d1875a21d2da40aa6246414b5e3c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba169bfe14ed27e149e3b0cccbfec761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d9ec463b0539ea6f479b578b41b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cce3be921cb3907bad3083a1b083dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55158b99f2c47fd06427b5e527ddf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0477ad2015eb35c30b266277463f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038539941d1c0801aebaef28292f348b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f342576872eadee04ba64e5055719167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ad3b87b9a2326ad51b1cd39011e5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691adabf7ad8653e9f0f07b24ff8814669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5d895d3db7e02703114d394767c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45300e4df421ba9bbf20990d14b02871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f6c08542b8104b1e8877b2e67b2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137a15d1d55f4843d5fd60ee69cfc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e98d64547ab2fc0c93841c1ed630674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82869db3b5794a630ee398f209c3efe175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898edf545974e8a85bdd1ae8aa6291a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d6f21557b1ae089885e2c099431677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97a1e6d9f676cccc38242dc673b6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5501d59fd9a189a285b9390fe3e18879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77d1d2ffbc13922fa4d2cf433d790680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7855f4217016d59f628049c95cc63581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a53e397f4875eb0e3a837781617a6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dcaa6ad628a9e708c1e0cc66ca2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3024cd54876d672be33badcde0a990f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac2378244978b95c04a3f69a3795785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3f270c46f5ada808912f86659f62786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e51fcd8fbdcfcc02e1ecdf5d861287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a30b488e84ff772618953d77e7a3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a9dfc43ec60e8b64051e2a686ec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16659398be9e219ee0a0e8e5ca64ba6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb54ae49b3ff9c6d8c67fa7e5a4704191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e247c41c807758b4527b176867cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778e0b08e58079fc37eeaeb14a91f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553b4419ca5ed51e401269d5e70e7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f52c7c56dd5f655da056cbd29ad195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f966a90c00d16c752aaaa267b8d0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277c037a04cbd3e713c1202897cd4fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a616c9e4f213d7a6581cf1122ca8b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2156a8cacff321d3cc4e47ccc359d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b19c51e0791fa1abb2ed4aef392ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf12dd783acffdcab3baa98dbf672f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e47b14d429d6350fe74c2bd99f016a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e645e2aebfa30857d620f8ce61be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f115f9dc9c6b9fbb05ea078e5f87ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4156754e779ad884bea0498daa96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729669072e52022f5a80eca992b2e66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287e358093c6bc6e503786e793063f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df2f1caf1c64ff1b5f1844427c090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb00b268df5bfbe4294ac7dcc7b43ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b9c6ec2ff723fbf00119fef5bed1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c42ad1cebbe58cc5405f01d441fa8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897de4247ec8a4b7cef23d2c005e295112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8197dc74f57235f5063be41bbb0adcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fbf2a22b6eedbb25dc0d2b2edc9c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a1c2883f79caa7767f4aa1941a026115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3eada4cbaf8ee763f673b972b39e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707bd5ecb13496540afad99762b6894117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346ff4e6a4024212c783dedbd867401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334070fcbff505c0cde7a0c0cacf57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e56dd2eddbf3a6dbf7f15dd155c96a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4b05c3055469a60b1abc6eef9940121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac008936b4455d2a88a5c993443250122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db758e3e5b7897fb6ac75cfda54d9165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629184b723186861615dfa61e2ef0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35788a8eb95670a3731ed47a971ff7c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4785881cc0f10f146bece40bb1108126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e562102840af84885563e859dcbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc25499126eb3fe6a76fa71b2458e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901452be1494e22f011f2d8b2afdd435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b146c32740817ea19eadd3d9b2ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5158ddf745eb1cee7ca37c9a43a71c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f5179d773fae30202f1fcbfa774eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf197f895ff677a6fc9a566e992da8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca399d9cf7cbd6d9d436dec79c92918134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c60c29fe48311198c38807c8822a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd805fa9aa73af7b3b4dc875a599e854136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff9da51d744ad06d19adb5124f31c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439920aabc9034ba6903aeca63d067f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726fd6d71915d1ae370c7a5c7ca8ecf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eae38281c0e63e5dc286284602770140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c7a0da5f18d64eb09c52a955ee4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75dd9771394458cdee86d5ed2e49b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e73bd541083c719b6da1525766d12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dcd24cfdf08b84ffa4c8098d3fcae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9933f2599c037994582a16411843a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef211b67ca3e3d784f725318fb0b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7c39e9bfe2fbbec19f9968a8d498e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c53704186856c20cfac015a071a99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfadb7f0604cfc6466505ea31d9ec09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04608d6d21b1f42659c5602cd3cc02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8193de9fdda0a6788b3b0e0db3a1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff845365708d1d0997f76877496faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9044b79629396cbfef9dd6fd28a46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c662ac8e21c322b50731452a007a94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92a6f461907d654f94ed9ef888877155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66732ccaf7242dc0c44b7d1c86d280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919893e0606423b717ec22d9eb065c8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75257b20ea67c131c54daefe81effad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc36d4c9a4573fee033ef07a340001159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cbee4bc09d6831c24ca4a262bb5ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675765cb1006056dd526e0b75517c649161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a76c8de5475742475430fcd9bf085162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f32a1c6faddbeb30bdeb0349f9dd6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58558a75c7f3a7eb57367853cbb1bc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c7b11ea491a6981fac6091eeaba8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988419bb80371ca5950558320292bfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110970a283655cd9c71fbdc57edff495167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca59e59700332d6446b511bbbf922168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a23bd4b31e265a919e2c70a89de6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee659cd5918ce5d89a4b8fbb1fa8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ad341ffad14582aea3bf07b704741171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb26e96b6df10859984c5838bb5fcf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c4a2601a6f72e421f796ac9ee904173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52f875237455e9b84263f685a3c50d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54ee1905fdc557c9dfe5ecdd3d71a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee7920c92e7b40f0e2fee3d26b85b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74cae668999f8a5fa399ae5eb5294177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0fc7bfe17b86fe61794dd5cd7faa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832130c63ab7bdf730e9dd14a1aaece179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef15c3e085cf17c37228e787649e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8c72fe4fdb644534352a3f85e927181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3574e2f01781eef6c6a6ca0d1eb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7def498e98320f9c1a54fa80b07d41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4016a5d5c3ebabc12a66975c865514184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac605d89452887ddd1a51d3cc746846b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86a9c21b15bd3829eb4c1347af1543186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15908fceefba4c9d59bd105235dee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0eb2e9b9642f5f181faa5259d4368188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef999fce49da70ea5d508628110c337189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517a40f9211166ddeb58ead74f5b86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cee8ec0e277808fd71aaa48211c45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48c647367e49c0220badd368c3132192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db18c2c3324f5442eddcb331d01899193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fe206afefa61dd936aeeef0c9a0ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509ddedb0c9e966386aa2e40f981ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e7c3e0bf7dd7024c118daba5f93f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd44765860d2eced6306fe4c9862ae9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643560f74b83f9a7675b621fbb28f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3650dd6cb04f03497aac3d3ba94c460199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c73243af15705de20ca8acfb2838200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3774fbfc6ca436379262b9103e925201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb52a5a20c1d49f0b144cbd45aca1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1b4d12e81425aa4f315a908af032203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450d33d5f2f43976adf05c52afbf3c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6093d23934328efb827eaa55279aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e4f0e778b64d1bfc7c624c632c4df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c192924d96b2cd0bcc025d56bcebfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e745c5214aa502fa0991b432db6ba5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8630a53e15641c8a278ba8a1fea830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17629d625b00d97cabc8a7865b11928210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e8b749c697823ce922b606f42930211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947aefee3cf5bf0224100a99f60ae3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b855db7964aad2aa40e8e06fb68d7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cce92261fd2bd703fe9ff78a5bb07f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec2b8a28edc3ab727cc6a0edbb96f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8ec32e9d6fbeff61f09f932160c3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c5233f0d5b2a27a4d976a14ebc22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6891a3d73623d89e038950a3dd8b558218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf27c12e45088887702574e2c32766219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791efd8818770a0f779772c6af50cb38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30aead7a3067035378b66ccabce63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc55b11f456ad215b9ff9dfb1a51cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee4bcffd3cb9d0aaaad79b6887e47a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8d79e460b8b44baf396947dbed35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4355ae7809e9371f83554fe6d487d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e367b8a81fefff73dbb0f0e08046226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885cd144f925e0f873654ff27fa19c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1f40ed58389462189557e19e1e83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44751c3af5d6a9befa5b341e2cfd39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d91c83e0b31c2015ee00bdf1715b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440bb43761a7c3ef83404a6c3148ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11a84268955fe4775af3e949ca5261232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c92965ab11f8d2a0b9e4ec3a55e07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e31f625696503d1435e10afeb972bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2fbd080151d567c74297c5124b177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c849ed231b86700580b083b23be73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26c98c34597355e4d0f6188b886ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2692055904693dc19b44a51d251e222238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd480a0759ed1a50df8760bc9d4a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6bff629a79f359eb823e19a09d3d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59140718fb5db470db74e261f37f99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854c82a19231dd6bb6e003535a3ff8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7af7eba37f0984a2061cdf29a12f5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d5b92ac946a0e071580fb1b539e79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461c7584a3afef8773532f89c32c322245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564f141df5dd0c7c723c7f4d637557246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbbd72577132aaca726ffaeef10e50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964c28a6c0346d251518ff3415b3b0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49e44523ce2f69667be06e79ad1df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bde8311a912edec72a6d550b525f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880631d5181ff92553dd77a58c2a57b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc84f1e69916959a91fd7658639d76f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf750b840b79340ab019a260651f13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd1cb891e453bf5b94901c96b7fd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104eeeffc209c33948799eaf7f46395255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e3934dc6187cd469d781d0cd92b6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1982ad98f4f65d7f4820d6631e7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb18bf5e10023c1830d8719438fad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782375a8f0288127793e2d5190cfa5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e58cafd5f4e6a193de667ecec433260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6cb11cde46a78dc4db166dd38762d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d80744c21cb5c3c6bcfbee1c1b4db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7babbafde8d66ce720e8b158faa5d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3bcfb936bcca35ae947e86e8fb163264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccced84cab8fe69a4d9bb3c764ac89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ee1bebf9ce641363cc9c9b70d63f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863901228789bb9cd4c420d07cfde9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1baf7beaeeb92a699bf92a9b17d5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef248b64a7e29369e5089a99f3d858269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b9d824723e14d66e60d960ec1f231270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786de65573f8a715aac88827e7c2f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272d09fd869ed1bc377f27c835270c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d47404983a7a7893b01dfd677dced273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ecb4da4131c3efe2500f892a8a43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c27a94b6c9380d660875727b685a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dffcdb1bb1948ef474c7792c2ec08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae21a8ed5f0d8693da7ad276eb07936277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721da932aae50c351e411f962e1d50c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cfc5bd2f32849fbf02c8053e9c740279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe88df5c39a94d7896d22565a49bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd175b9f47e10d0749faa31e5de1da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12178142c903668b35712ca85f75d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880ba78ab87273a44fdf9af6a75c944283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3f6777099dde30f5a95ffd123b50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe668b38c3a5e93a723024727958e8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e9b03f433e1326e46d61908ab446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db6c770bc6fea9ce95dbe9e6387d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b48cfce547b123006a0d2188b9e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bd906086a02b3dcad391a3712f58e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9396fb86e5cd975be464eb724e5f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1576821dc7eb128870b60ca78db670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718bfc8142aaaa924d602ffc7c3342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bedb0ccfb23f9d28d9a66fde5629b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105cd5f732eae342a93f413c32726ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ab43b6ab47fa30ff5f9ed173166c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a2efa02b302eddda9d256f21fd3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9b76b3ffadfa960d1625365e05f95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa375614f1965e1302a3c88e0011c1bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f350331c25e50e84872c98b4537441299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f46cf19613ad5438c30eb16b98de6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c51e16d6a9871d7b7f0d8f121b4a6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c42eddfe2dc0c614a2d3e93608097302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a545ab430612b23e232f51cb49f9a32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b974b4ca0495df553be48c78c35a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a21618ffe3adbb0220a3dc2699c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5c2195b767474a9c3318fdde397a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f39ab2faa9827b505fb903bc14387307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f53ade16a4dd4983f3926408e30983308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7e4fea707707910f095a7216ab30e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6a56edf7174a20a649aa38d9903c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5fbcfd7e1e21d693bc915684c9570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91cda3f874d1c24846e73c8a0204f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815bdce3cdb7c969a3933f12d62c517313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6adc7e3b8817282bc375e9782e752c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240d5abe7e60b8b82b728376440c5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136686676331ce1452c3cfb63aba14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20b2a51f6a0e3a128df8e6d83231a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d330bc08edb057bd0ff7e0f6ac8825f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970d9a89bc162c9be348aae0f73f3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5e76d07c00cb98cab709b2701a838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14831ded1f2beef77081d7cab1ebeada321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215a59dc9b97641326924c0bfc3311322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22bd0479d5e72b8cdab39ffe41f8f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4a0bc7b202574dc2f994155b22f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ba12a3ba28940975996bab897a78325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>