--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e62ec80b2c085fed429a5ceeb5521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d3a090ec6cfc817ebce855e666832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d79e848a7410da99a33128dffd3783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9da746ac71b754ff536cf381e0204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e38b21a6524ec08d98c5268f53bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80507b4690b71daa181506e3ef75f1616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1f793a52c2230fe9aa8e2395d0667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e12b82bf5a8628b1934c4fe4ed8e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951d6dbdfc2ea58d772109dc37c1d1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec4c544b189454cfaaee23657f7d4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a13755834153a6c304d3a2249078011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576459b35ce0a32be7fd687528b3c3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645fd7147724aaef65f1c4980d256313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980663cade2693950d1c0e7cf79a0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581b8744b018ed373a0e9b23c343f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec470c54097f311423eab12af0018716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9fd48d929e3a6ac61066e09e850ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031331fe187b6678d4fc4c252ecbb2c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775343f0c3d31aae322307032dc3e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6382bdc1122f1b9f6db13bf40b4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef1d51e5eecccc2f0b6c531b92855c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea891894d4b700621a713926ff710ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0736cd7d2067fef6f811a03d4bcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880bb63c9e0d0444f1c1e6e2776ae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05caa090765e016a2c7021476ae0fca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf7dbc569105a65d731554fb021ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be1433e7767f6b6a6a394d911323d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c19e1fd5f49af3f98ad3069b7404e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cadb385b995385711c001ba9c150f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a498a506d82e260654252a9c46d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c61a6f47c1221f6867c8e86af91a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e91260c6d96ab705a1ceca9a5084032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71a1ac2582349bd79c6518ffb6de8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6a2a42c1b486dbd9a28c257e28fcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e3ebbd06b993803813bd6fb7e28a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c387ba4079005d69ba47f254db09b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f16ccddee258e29f14f22dbdd6ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ac35355d7d14b4ad7cb621d3962b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b550cc0cfc431b073d06b22f742ac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d59a82c7143f359a556e82282576b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c253877d5df37c997de7e989764af241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35136e7402ed402eb434755fbb8c6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d658f4da8cc2f893a33b52fd18ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718684f596307baccd8de8418d5c5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7530f30c551b465958b33535aeee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982a668eb1aeaa8b61c84d46a8351de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61fc0ed61822a7e24b6abf4d5f568e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b4972ee492ae6e74ff9cc74e4d6c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47497dae80bde9aa7473989c3d9fc49c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3d9ddc30b4b1b5530c1454e116f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f85d027adb1a48fa7515a3b9be2adf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565150fe5b74f60a288c85fb479c41e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59907e9549fe5604dca61572ba362853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e247444b6cf5d22b49d09fcc3af1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5783530ed4d2a82afc440f45c7b227255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f2d7ffac0e230f081d9315f17a8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7611fa05b3dc84d53af271f5cbf2c3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a8c0df1611b015e61ef3a6582af0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0a1a1cb015030a75d4502c804b0cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209b5fca8321801efe513e13db205e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49989de55689050c37fa0b6a8ced651161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54cbefafe23ca4a732726e26f0940662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379436d52962a3913ab3172519b2e43563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c34de8e96151fc9b424b16272c5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d97e5613cf9710d2c91baaaff8915065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d0c7f731bd77bf9cda8b568f5561766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda918ae916ea727333d08b3217a09967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed189eb73d997bd24d8bd367eb1bc5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300611102a3c994ad3c1eb26195a4c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64b89d696efc2871cac330264802d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f616c39e7d14db2d0903c844c34cafb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc69436a3ff475242aa70f41891024a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6359a5f2e0bd9b449821d9c95cde2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3842aa74ee939bd266f551f9eaf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e0bcebdf2718d3f9d370edcb962275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d595ee15d4c749902c0e325a1fbc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec584e2a4268570ebdf0cc4cd1e64077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a8993bce36a4d738938fd5e9ce4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c635896845f68cf2e2e8ae764545f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc694448e2e2a0ac4e33b3ae9eb41f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d785af6bea7183a42b73ee1a7738c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c95a54fbbb8098c63914e8ef593282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ce7dae6c6467bb33cc1d120131ca883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349fad166f1b2b06c847d7e4ba2f9ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6145339587941f28ff9a415e4b5fc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd9b993ea036d666a36bbefd52e6b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68856c16cc2835afe676cc8b71bd9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020359dc36e8105f55c597462abb72188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f25946bda6ad57dffc806a5fc0d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc854bc969fd2d1515fb99bd5bbce6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9bbff4060740405f0d966997cab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a73049c5902491c00b3801f0fa13c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f66f09204a30ed214979ca94213b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceea64ce0ad1877e54cc668f608bbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93844d1ab5347026240d86e4423fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14563040df639d7aaccabf7d91291a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863330cb2b6f21298be5de5e967ca0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3b6559afee19ecff9febf85c39f8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e95993a94a5f4592e9343b57e01a2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a068028ad7d8f595bb34eee24329a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc741834302cb4bc62e7fff85130a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123dee5d4bc01e3358e9cdee4d94d75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273c41a5364cd19c319081e99ae421103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8559c62e6233c3dd3da022b5d3ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f40949f8b9a17ae942624c385075c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12faca9e09da05cbeb42a1e517c881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75a06c73b2e6e93c4c631af0d0adf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16531c1b483dff518859a5676930bb20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fda9b7d8d75cc2657ab67e2922e7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93fa178cef2157dfa6e8f1ff4a5a04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb13c4481e3b56ed090c2c4f8e6c322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00df474ec242e3b6b42269ac2eab02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b046d90ad6e253f66eda88c53e3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298ea1113dfb635e076ff9249e0ac5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882ae94d6726e10b5e6a965baa6740115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b91a3990ec7be67e996c70d387d49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d94a37c45d61f51d3a87845a64d3f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33515283fc88524ae6cb008861fb310118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b8ce6b757cf493c2a8d570b3f251b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e0b42d74da62a073c92d49138b10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd96c4e44427a7323b0d4ffcbbfcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835298446ecc1ccc75dcbebc9caa4fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c2e975cb98f87158d93e8da4e559123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f21306a87ef2ee626d8d4c160ced54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c1170109806776a07dd028fed497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada03433266eee1240da7d4de6c83e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a7f29a0444da73d6812d032a5f6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a9404e0b61840da16635af56b8d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067abfefc22eb0bff349b140ac513a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b02cb8c47d3e65470466041df044e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd57f0c431b4117c5187bcd2a7ae3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59ffba0fe9f1df9d8c75ec2a9c3b8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dce9cdfc2e37170c007afc281ed948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b998e99d8f30606de803c962c0e8a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66be49f9b35b6f764062dbaaac3a69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b323baa0857cc71ff7976172f36354c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209c2fcbfcaac644d425c3fe73bbda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c275a84fb3897f9d9d253a5ea269138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e525731563da91eeba74629e6dddc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c91fab707c6fade35d654bea7c6f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f550bd170e48e98f3ccaea2527e6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a20481a7227e269aa5993423ac158142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8f148b68e6d01a7b8b0af04124390143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6c5c42201074c9ff706358bdd2ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df45f751238f6d40fc631def1ea53f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab3058778ea21c7975fb7a33acec8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69cc61572a78c4415d1eea319d658147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154d84aa7a52658d75e742bc23f258148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c411c48dfa42720c21dde055fee38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188656c4668a7dcad050a08646ab8c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f1eb2a8fefaab6468e62bd2681228151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f687b4ee715a9b2eb16e1bf2c489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c39d9f5e83771120997e96041e5a53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc5264c33f3619955055edc2b720a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f2556550228a7c106e088fc986ff1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a3bd8df2018ea28d9f65c117e8f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860b8b80cf45166eb99ca0f61a59e2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9e438a834e39fcd84eb36fe1392a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474029997b0ad008320f0f3ff98bbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b128af306726769465fefe14fb27ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba3b4adc73e05732b206236f29445c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b11e7e359e4ba8daf6c5a4c85eb3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd3dec71f7eb3b4450f2d8ec2474cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23381bea76a312fd1bb9874cdb4b4a7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71d475fc5e27ea15944d034f40216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568132b9023abc94092a17ecc4059f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406fa2825b5b6201548e626d1ba6d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac945390cf5661b0d90f3b486a536877168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438641d3c025b98a035fdb9eaa44404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6e22904b1cc47accc8890c94de07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dea3796006fd683328027d7dc8624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e710670806ef3a9df306764cbc39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81106eef0023512c37447f8a6d1313b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44fe36fcd8c656bc5df7b34702f97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a740e7704826264c9956c223c4a92ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992403b0f48b1aeefb6fe21d0ca80f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae8f667fd7ea4fd1d73fe7fa8ed5cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f73ada92641898b9d80ae22e474a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef599466b3965f56a825b054c6c71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9121886d6cf115c1f6ee7e18183cfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e33b5ec99382372a00fee59a76f3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555cd22a2677848d5836a2e529689a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109bd3305a6ad9d96200f7c512574b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809cefd730b49ff91f51b22bb56c7dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c046bab5e429fddb0b6010df4d6fa36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd195f8e146e560c760a151aa50f2e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ab62a6bd8dfc0d72fc1109589585187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7f9e0f61fa3ed3b89b1a446f41b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a496d9be89fdae681887a34a75657189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a8339422dbf3f06b2ab8577d7a5f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef26e7ca728fa6530ee2a23f33a98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7caa2bbc984ac87d5fc9204636e7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ecc3fa51a32a149bb97f6def7a35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7fbab1bcb34518588db1b75abd123194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ea997d121d436b88850f2b3b8f00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b931bac312d265df01377b0a039de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4d685948595efdd75d9e1a68f53f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0cee36a7702e8b9b6ff86de686abd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe629a17c012fff2ea37fa0565902f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528551a8f1b29a732618ef538fc7d3ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89819e830acf36776398aa5f9b6e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51d3f3ed06d8de3d89d0ac9d3af70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68c5f2cf014495602671575bd97db7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1801be400a2346ece04cd06008cb5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82bc7e3baf9009f8f5b294cf2ea3f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e7a21cd05c103efd78f94f441e48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c4ef05fdbc97a9f7d13d985996c32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ea7c76532d37a0500432df8401722208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa9382bd2c3ebdd9e46b0470bcf8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400245fdef635a25585e7c5955c283b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f97fd0c83c8e4e257a30d91e56a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5e343353021d7530346eac853d7ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451b1aa9b027c0d64e772f5e56473db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c845654ad1df31630e61d241a102e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dcbdcd103d6ff71e034a6cb5a9c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7515e83275b698ad580c08705ca79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fbb3de6f27460a906f21f56b6d718217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e7188d287d80f17596f54f4c7a70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263227918be465c535631173458310f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae1496e9d151c4f560c20c4caf8128220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445986fe07210103dfa84f87a19860d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79635d13be85f694a9dd03a6c1f4a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5837756806b8ecaf792cd22f44999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d9b9bb189ed5131a8d390ebf612dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae91054ca4c5a0cff3d338dc50991225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915f91a2991132346f5dff4b55f76d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e24a197e257c5902e14ee86532ba8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16f4b253612f8e4fac9a588c0be7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f1d5e737a42c6fa3b323b972be8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03cfe9523401a6d92026a1df46241b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c85595625ef00138bd035732b8af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb39ae4a514233fde85db8317c2883232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d2ba572cf432290f8486156666bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c9fc11c752fee940bf7a47df73db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d55c046bcacec7310e5b679941853235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e11a7de2bd755b8ad6dc9af4321d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0bc0f577c74092b9cafc5e6730db0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af6a9a03ff384df9ff633601f0ca2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a90d304106c4859ef99f1fe265ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef230e3c23cf57909a4ff3131187a4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e49581c9a0ba5575589a466866339d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d682ac8a2ce1fd63d4b4d9d83d7f1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8071f4425c5b6756626ecfbd729ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050924c2e7b58dc44efbbce91011e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74517b2fca7b00bc9859a231ce7b1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef44d15bab8b7dbc1bf4e63e17d7e22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa62ba0f0339473f37ecb6a08ca46d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9d4cd6c848dc513c5eef2f2d44b10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fcb7be225582a5719646b8ceab0f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dffe1813df65240c8493e9c67f3a2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e71afea260869ad30f17d8b7fdf40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e3c6c567b50f4765b1d865fe2ed0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bac25494157cd23243d213613ec189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03193b7dbaf9158a0dc8e11ca9afb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a302f0d1f37d04df92d8376e5266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ad07d2faed5ef90c71d21e6cafb09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629179a94f9ae48471ea25f940c7ab28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2661d07c83464aa8ab03bf75aba8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba633825127e0484fd0bf5254568a7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9bb6f9e13002401caf111e3dd75a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11555b2202ad9fb615016d315e5e92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fea966163ecbbe5c23c3b4a313b8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6712b20e027b3b840dc830a198538263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c370c51b76809b26c6928faadbc34e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb8ae1da3d7b4f774a088dc8b23fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa0dae9dff5cbeed2827900983f39e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a20ea9d773d9f05d82e27cc310718e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204315c12e3d7321d5ebe96497f54fc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643c5d964074e6c52079528d81e4d40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68816e685e39ca6e295d57040259f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee10afb5da8b9ff703567da7b16d2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ec70d2585b897a17a54e399678ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9abde00f01851f8228d54f2ebf1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f8cdc56bfffcf87ae1342226f59e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb1f2d6c352a3ec57a43cd8f1783a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4edf004d02588a5af3df64f316a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa14e0896eb2312464e1f46459339277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c6806f6fbcca0e6653fa6acf9cd0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea1ad21dccd452743230a590ee72e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a8dee43af59b6f08b7bf1025d91d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2739e3f4984069a2c46b512a3f8245281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd1e6275740fa714ff222589f5ba7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad36186edeab56051af3a53c11500d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97701ef0c1b855064229cfa1d53020b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed7c1e33e0117bd0bccd012e042c55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041eb67732739ac999fcc5a0ca8b600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863323a8476a74ca6ad6f529392f5334287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d495329cebf946826728b01441a7f51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213658d85a0de160b8f7e993e6d13d5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34199cb17cb51aca9047575e7677cb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd469f4c9a8c4d639ab5690019e8d2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e7c6a4f55099c8d21e69c2b01e3d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa363ed4f45d07b2e0793f22025dfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094c01145706d13eb3d39226f0b1021294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca10b8ba1f15d884746902e69905e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3ebc4b5f02533492a85b048090597296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1cdba739f6cb1e63ceefc8bfeef0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71125a222e35b7093ca5ee30278ed6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d1e1f58d5de7d4ce7268cddcc938299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e8f02434453e466935bc0f01b743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d424bc71508a2715df77e34fe2c8dee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ef506acfbce496fdc4ee3e9c1563302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be81c81c826e52eceaa8984cfa85cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c73710df1fc8b807a4d4835d9b5f56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0432871f12b481831ee6ae374e54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f2ef1d947e6666d76ea9aa7222796306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c27ecaa8d11a25f8b46bd8c2d11f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df86db217e20ef9040ddedcfa741e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db6c844b1beae3bcd021eb422b672309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3156df8ea169e731e5c2209960e70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f411867f4dda5cc1c70eea193ef3fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f34b9ac535148f9df8edf5512b253312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817173e07f8ccb7c0df4061ee9b2ec1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc10800b2f82c02ad76cfd4e4f570b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37004b8409f66bd235ca33e9aad52a01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8fa297a8441d9f6196cc3a2a132e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77ec3789ffd0ce551cb1ede293135317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941faafa651da73b71c6c10c953fc1ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168858cc9bec5e4cc00e9e14e6e856319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869967498b77855b7bce1eab3bff7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b93109832e3a6d1bd0ec13423c7ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e266f32ffb62a33bc87da9208f3f80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bab01a84a865e49a8c68f53583a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d964568f17c36764ef46c92b1c8ad3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900103308086fbd96c6671f48a265d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67782e71f8243457fc11b73051e8e36b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050a198f8f54ec1b56809e7bd69b5af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f489768413315f25f8ff48f069b3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c796358b731cced2ffb506a719b697329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ceedf0ca806ffce2db949b71b049330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d46f7084016358878f0ba2317fa2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed9df26abe1d14dd73fe3d710e0d71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe79f5cc28235ba9e131043b257bc333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424573493b8b8be6d3bf0d51eb4a13751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036835a062b6313fd6b6bcc3a6bece72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a177a03e5e3c521f22b9226c883e3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950f91718f64e534cda160bbdc0faf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74421a8ea925468ee45cbab60908d0f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f36ec9d5d812d9d4dddb8c1c391c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020fc2ccd21c32316a2e2bbbbfcc5e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c703558ffbb5f947a1f1b84537e59208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba221a44a53bcb8e9479ea808e47199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a406b018a84ee63ff466128a39ea7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892b23a33c83c19f15945fd1e0e8c8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9015509fd2a81948e0b124e221bd04e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c0e28df789af3dd5150201be529513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fc5b68cb896f5ca926d6cd0dbaac914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3677cf16b0b926299cc3858d606615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392e4d2f300313c5e8b59c5f50d78f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fde8b3f443a752cea0cb2cafc411817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b608a5366455b462c61aedbfeaf7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1bac2c9a144a2ac2f09aaf3c1e28c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163aa25c54f675854e0ae7cb66161e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0a33cf22570f6ed631b564c60d3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d4b77f0f3125953ea48b32b21fe6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a40464955f5d272c48e38aee2d8eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731279db4a6221d1911dbd2e8c25a6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b07982e9b6551d97337d215c309e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daab2417349f61b2e6e539eaace80226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f97c33e2111a2150e81a0cb413e6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5458f337f0a18db7603b1ee60fa2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5918cb97acc991cea4a3737106f4e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006fd46b04c8e4d38069d967bb82d1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7df5fd8119732ad250843996da48231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219291262c6befcc85f522c8fd162d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e3dbaab9dc1f034cd17e6a285dbcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d45452c6321de7316e424fc02efdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564cb4b23ce36d112bfff36017d28535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b587b7858b3d4d183a28bb21202a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a0209669d7ef04b540685851d19ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d1e3c11ba4708fab7e072d62aae2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a44223bab5eee34c32f1941fb37e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41051eea15d0dde9e4283c6b1c2b4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850864faa35e595297fb5e2f03694be641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ea2eaa66848ac6ad15a0fd3f397242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81353865c760d4274121e5058c594a5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b45577c5c5568fa2da21d745c644244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef33c44a6207d8445be97e4ba7c332445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d383e5ca979a48bc68fb54c03759a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8ee9a6739798fdf15cc51dfe7254047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80eac27025153e1fb00571d5ce8e0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5cc4b231d177f9aa40ec0993239cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db77cd3e93f8d555988fe9ce77b2b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37e362f10ee160e28beb052a9ac8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067ed3057c8b523290d9707214aeb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb82ecb056f198e82a2558ead60c6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75db9e92098ab3c0dd22cce3263fa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d399e9c5eed992d7196dee59452555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f43b303d3440ec9808553376d4a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcdd95c96029e7c96183dea49ffa9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9ef2201948b5761a852fd4260c5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a4a638b3d3e7309b830b7a7c460159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a355b699dd0b2112213d327fa71e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a7740cbe4c8502f6fd84db3a4a5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe1312fc9956ff7751daef5a78890762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d119c9d6bf38b5adcef4db5f2eded8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d97f33a9e7307d8c877d7b0f0662d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6d4a59cae7ac12559f1f1a3031dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95eeba2645c4265e94e2a4aa90ad5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa9c3156eff4391507e9d433e4d51067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c3e9b58e669ef6bf7eb41890b9e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a87d7876ff8367a6b49f838c49f3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1798d7fe1a8158f37e7ddac164728270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abace0e08eb0e7c3e7abfcc7dc4009171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d3bc3fbbc07fe61c09e844dc6cf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd745ecc8053e219850564129b9ce6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf89e31fe087e1e060151aaa44f6a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52cc49c46036854e20dbff7411757f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e14ccc3f84e2537bdb2df566c710c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880ce134b47267a6775979c168ba1af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1fb12b8b31310841d274fa18bd12c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf6a0cdc2aaa811689e9f623f73a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748df40e949823b357a15e9228f7e7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670c682f62f662f4c6e99779d44f5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b05d8a263b5409fd7145c57615e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e489c5d6b84e85ca973036a5311f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c3665df3801412d672130178527084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc875a77098d32ead6ee538f77607785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0202c7070c780bbf8bf67014e70ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c4bf80b5a4df4316ae4459e010f5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9124bba864b204184ed77aa12ec72088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a13a3e498c25efd462818708f38a1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279645a5cb059f333c7f5a0c4b68a93790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2df5cd5e9d2d49ee548df16a3d7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e4e7b054bcc066ecea89a00830ec692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880121a8ee9ba62b0ac07a2f18d1b9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb2d7e582f9cb6433de60b2e138f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb326aaca6487863f445ef1274c774395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980659b1a40d1308830ed9b5833d33696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2450aaae7827ee17595248a96eb1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923cfe0f8c640b133bf24bb8d58c45c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb885243d5a73306aafea846ceaad599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ad321dedf71a323ad844f35e685a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092efe07752138d1cddfefd6021ce0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac11e5b2e29642f7ad87f4c79ed6f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e312b0ffc797479a2012b4694694c09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57f9aa7bce3968d96b84d20a67a892104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c4f747b43751fda9d4ca6d6d2e378105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03d4800bd55a170d51c41806513c61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df5e13306bd07d42500ff44e60dc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc751d654f7495548fd500b844f27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871665c31dd426c6a8d4a84d82e64a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc139522311063c5e1f0f0b21871af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d30e00dea62b78c4010d406e94a1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b8bfae0f434fb378381458b04a917112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4ba9d5c3dc7ee7cb52715940727f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d511109eeabfa464191b4dbdfc019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256284c06a0ffc83085c6e77ab5f8dbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a82c130526c976a6b0625de12343116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45190e719d1d8c588edb588faa245b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ead83435ba5bdcda0d642653d71a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8ea22ef68df9c78c575605ed7c20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e63516a81f1485ec8ab5965dedde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72ec0c468a21e8b4ac31c2e647fb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b3acae0ab32ca2edf356aab39a8b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b5f2df0fe91f1a07dc6eb931c5ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b791a35840ee94c3e01cc849c03c10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7565bf390014ec8699bc240c04928ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08982c9e22341f06bb30739f0a103e0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c86a8584e4472b2113f9a87e9737127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658e1b89d1fa12cdfd3630489cf65f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f7dee9a9e22c3549210a4650680d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623e957872a82581bf0752801cad8e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b721db9847a0d829ee1d726d0c5349131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a210b9143037235844396e02f107a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a5d7314e334f79670d38debf50685133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb393ab4e15c72e539f9b24c870a2d91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4227ae586b76400ef0c1ef034a265135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e801b52b9cf3313148ea41dd73d3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fabbf5f546a0099f8dc8a1fb2c069137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c97ee294bb198e1246fbb1167347dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5487e6749cc30ad99de71c80106092139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703d1250f94c44657b7833ab62a1af4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101352f55dbd71d3c54b09ed1b9cbe1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d39a605822ac85a12e14c6692f1c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f1761f3b8becda922929d2771d8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2460dbf55fec1505fd3ec2862aa5b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bdbefd4cea4eb4f540b78d028ae8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff97f70ef6dd5983ec1dd8e13466db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd989c2549631190924af27317cdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca34672ad26e072d4019f772a2f1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f66ffb11f74c0b59e9557cfab3706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c23c2ad06fe4a677e21b02efb82e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb802b625d7554ce3fc306ebfdf1af6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb830b44d7da835881946b41cec21f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c4b821247add805d2f20fd84e87a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa51d59a28ff774b6c52603d2e51e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d53b8f267bba1cb8ab58640981a93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23164cfafad3b4debc83e17b015f7a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd360079ba828f4620432cabad9f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d68632c3828719cb1bfe67be543c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315fab1f603ff1647430af9b036f8fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db179021f02afa1f6b13b95af4980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d175f6eb1edf7077af2f39e79b6f2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5227185d07e3ca87eb8501818ce8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ff81ebb74400000c28c931d3ab3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef0b8bd4e9769fb1d09907fb0ddb4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec6e155df3bd53bebbb51432f2401165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7db297cdc81770f9e40901545242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fd5692aa53901bc36217128ba8468167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5b88d193f6930622c97891a7283c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0afbc9f73e8945f7f4d55450beb72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28689f4c409e5c2cf535141384a7201170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff384f33c5a8a29ca225e12a50010171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb00fa4567ec7124b8ced886198b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f4f75957b4ba4fa58d32438059188173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbc7fb8dd0f99f4000081ff7310db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23f5e01bbcef955ea7399086bd6070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c94cc8fb85443453ded6c9fec9ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846a37c485ef34a85bf47867019ae0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018292248da4d1352b6426c909a55ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec13959c837647254ae284c422df1e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8baa395b69832ed393cf4c96360529180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb032c805073a96d7275eb2cff3797e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a3f59146d6653022a2e5e973a7b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de932f4ca8f7984f464707ef669c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b23bd53e2c66cb2da48767d886958184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0bce63582de5e0da1532553edd486185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c48979428152ec1707557c688c95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41032e8edc205d87e4350d4f2bfdc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e60133f6dae447d21cf3defbe1d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205d230e2104072fb1b4825d64245ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d897f3210cb1d3e0f200a827379b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa81a601408cb87e7d2f46cb52a7471191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a3d67e39e5de29d1527d0db477d8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452f2f91f3edd63e00e08f48931e34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb6374702c04bb7e3489b17c77a7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45daa02d92705387418409b2c0a9779195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908820d1bac1fdf9868baaa1933b1ec8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d865a1240f40704ccdf22ef5442077e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84b04c8673b6c82b27ae2a5e9b2fa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da02fbe761575a886dcd2091aa7a6cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8981613be170fa5c575f96781de8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e51290fbed0eb57fb0a7a5c6a3ff0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7d6cb3836629068a7f742843de673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21bf242fe5fdb39ba6b3133722092203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f42558c6ba7845c388a9440036b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a481f745f3e4c57845beec06c48a085205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9734540aaf43a80e326a45ff190de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378a4d9bf566515f2876bbed6508e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a63fd3e9a1ca1647a2533d4ae29f01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac41f07add1c80bfbe27772efd9fab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e876e91e0453ff9c609b2e87adbb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b5fc99579c92a31eebdb8ec8e694211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01a38aa1960d84b946c492de228534212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e5771584931bb6a3b11c10a38319c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4005db00d54da9c4cb3c6a61e7e7f07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213289a55552784ad9d1b3936ff674215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ff59dd85a6d5683d5636ea283356216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca31fe7b698160050b0ad6cccba1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87cc3bc0ba5028f01e0fa08607ef8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b82b6774afccd4edcdd734f441761219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c6949a1b23d78ce64d96d3cfe6467220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff223f905d89c028c24cc338bb10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364d73a659c76b8d80af82c758561d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77684b6301699e72edef9903e7b1f5e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf4e4ede0e1c6c15dc12a79a8198e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20711304d616d827dbeebe162ef2ca66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bda5a29dcf6526bf8af3d2882b035a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880834e50d1a436df599c35215fbc7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d1dab4b45a6688937a60e3c54fb4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f50397f55f733992ea39c7fd3684229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411adeeb1a3a0da024521d8b73cabfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cf8e81acd2444a195228b4a85e3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499644296e33f80a7b17f9efaa3ef6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789fedf16cdbda927f037065c7d9ff8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc56ac63767773117919c8c6972c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194dfef6cbcfeb7267f380a22253ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb1c0d0ce2c1131e2cba1596c38787236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ed61c3e98ed065f75464b587d5db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333cd459ad091283a0e42f0b21ee252238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2800b30cb9e47af860ee4ec7870d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccaac80b3e0277fe6f396af9ff50f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74629116a1985d96fcd1a198de7bd03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b756f64d71734c2c5ac85fc6baba7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a304c95a0a979c7954d2b4b8fb25d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc82c5040fbb4eece7c309cd19752a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8de7cac3e23704cc37c9bf3126809245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a100cae751fd0b4744300a54ad3d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e8cb23e4ba684e0718b50dba6b41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209cc4cfae4cd9c6065edd5ad755f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581256cc6461e57cdc43862a66d42cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233efe0c75e21a15c87497cd2666ead7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50044090894787f2ced040fcb4ba9f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff2ceac014134c8a78a289423d99b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b229be8791d2b676b1bcfac88046253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926520cf1bd366be7b2e322ae2ef09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8d1eb7267dbdec81c6d8baffb28c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84bf4d076bdd5f4f329882f49a7aeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e5ef32f4496c48741e6f9f953e22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7d9502fc72da0abb8e2afef8c4d30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab90e561cc221477df42e00181d1451259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84b56ccb52ebd936d9dcc7038335b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449ddff7941619e203cedfaa0c48c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111181caee9fcd668ed2086d7ab1b97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18048010880be570cfdcbf6832fe7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec05e54333eab8d41b308dc7bbdbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831910244bc0a86bd7855bde0abf708b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102435113f7f1ce100d240f14dd1119b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801c66549a97e7f4161dfd80ecb815267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06ef797ea9f590d627815ec1b7c103268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916615941d33675e072ca797d483afdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c895b1b9808b499f8cdcbbab5f81c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e08bda4fa189f06dae3d14c15c1e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465345a79a09178d09ab59b91f9fdcd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34c6626ead0d18e87016a81c25bc75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b83996b95062a6bd6a6f4a48a2971d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cd47a41429cd8978ea7472d02d453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beae13577b9646a9f45db820798ee7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549580db521ca79013ae4139af7c55dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e21722e61458bd837f1d7c79bb50c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497de3595e3c2bc163b510df32b94d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f047d594622482249dbb2105aec817280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e55ac63d7d8768b03ac2ed127d56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e5d99aab0583586fdb872bd71adb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d844d22263f4dde0c3540b353fc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d63a5fd7e855fa58ff6ae172917b17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a28ff70e1dd688fd7c670e6cbf0297285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a60f858a52a5c1efa36ecddaa678286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3b1a82896ca451e0b35e23f0763e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec8641a996a76d9aa0366ec8400e57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709d6b13a751b4c0396587ab55032d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd29a5d4608694d0b8fbfdb3be4ac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b840dfffb29025e93e211efbc2d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccded16bc664f1d4e0af7d633a677a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2b69a0b1745dc69afa325b9b97a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa550a516f26bc1f7824906cdafad7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de164c4fd79f616160cba197d5a07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229728e658455d98e91ab02575c1900e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba0ac781c5037cd73d230d26873f3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f129090834e644c331b9d69a867fce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85aede88614c91be4c0fa00bf6e35c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c491ff6ce1b03311a30bbf2a6c8daa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68ccbca5e97263dd6a258632faeeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ef3ccfb932837b1db2df1e3d9e96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bbc6b47c479b066528f1169f5d845303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57559cb2b2b355212208fb97ab714bb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab9dc6bd0b8e89dfaeff8be9b4707305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b6ae18b2b4618858cdbc07c01c8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc1a8b9a247b72585534213642326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e8cfd4bce595ae2a9b018e2b66e65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6162a4e7081953954a390e2a59c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93210f6e7b397de1e02f8f8c3addf3bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7839c24a0cf979b7c3459ddd55999311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46edd7026f45f2fa8e49540231dae95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4455c59c9a3366bc27942b1e69a80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d440bec9184a9e207d251395c3271b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef87600d47a8327415656f4f535db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b51c3afb4b95aa3fa3d1974f3cbe9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ff3a82a807f1f102a8afa4d9856f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ee8056cc4f67b9d55e3b4aa76d30f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956affc00e445994d6814832f0a84169319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde44f36ce322fecf5599bded4e2b1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb52d3faaf81cf1795768e616dc25e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb62326cca1a0a36e2536f086b7f5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a06663c320e9efb8ffcf6a23fce180323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280850d1f09a179b6fab51019f23e4d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f32b823ba0a6174903498bc671fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4c7a48bd7e78b4b73e48b445a2057326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9703f87e9d942a03205718e6f2ccd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe63782f0f642316fcb8870f2241a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182afb89499ef72f9139b1200292917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479471a3e0eb4017d0f6da70d39e936a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bb56b880c111a9f434214eaadc9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754df418ef627917234c96af246509332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0b9108c5529d47dd16aa343732a1333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>