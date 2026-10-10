--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703500d39d977156f7ade69941a52ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773ab56483ec0a9bbe5c7ec051739f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975227774d4e809ca5b36d38199cea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f39a15d62b340bb6be499f09ac204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122cfcb9fc0cf2536fb5cd94f0f70115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae44b6d7a343ca393bc4701939a9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8bfdf2a9cdc20a348fc3be7bdfc1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d57eb47b51002d54d50a6b39c3b0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fc58a23cb8738ed804b132e896e899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892198eb4c05a2440c03831e120bc1ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af01001840ba2b25fbb8531227826211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0084b93a442e4dcbb5d23bf65135c3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e148f008b352fb48f157d5c07b9c70b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd98705c5322cbab834960e7e9cfbea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ea323da7e02451d522eba4536de315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856fa87397976eef7abfae60772d9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330625b3f68c9b1774755220a0f66417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615d1a850bf96a44c0df5334c0f39a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca743c9c5296b772d53fd52f223c7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2e3db5bec4b86e2f12fc02892520620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5c5d2d06af90da1c018c30b07d8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c6f6f7a1b398659c91f5a84a7da5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43474029871bad94bf3ead9ca3dc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc646e7f54c0a9e616ed091efd5bc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f3e4f10262e001bdfef26143607ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae6b919d0cf618eb4a36092d2e22526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2142b91b5cf22a8d86d4641a246d1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acee0fcb371c9cca1e18713b17161f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490e66f24eef2811b5bbc7a0c4c6cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50f9ac81bb046c60393c33ee274ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88902350ba6168b8005ffa93ef8caa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63da2b7713d91251831caa8ac3103232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796b0d33cbfc7e248d860c3ed166aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6f2aa525780fdf8f05bcc51be84234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef15fea016ecefa84117c35929ee7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072204ea971f7fd4623bc2f227ed99536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd66b24ceddc9513b9a6af5607b06637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d3e9bf4010ac676ca6afd6b8692438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c78b4e8dffb0e9f87f7756410e7a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8447649f69048c85a0f305ae476da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151ad36f7f3cc6eab67290467d758341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eacf670a47fddd27e6453eb123165542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ec68e2f93dc7db4aa0c1bd2042e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13008ecb54c3569929698d104f14c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa09bbbe5ee95cb625a0473f7f898d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6a85fd29039aa38aecf549f2b04446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e19b53e5b5d779ae4e72fc39edc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b6ced8637ee7133d4e49a24f23f3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a293cc838476960ef9704d05e9304949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ac95d91edde45296d99e2c34f1df050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a847de7929a369e901a1b4eeb790351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6121c24385de5a68bff8cb03922eb4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fe1b7b450a5fba98f9f475f1534d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e565d3f5791b2ef7f79a6711f6c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9cc4e003dc9f90f1e1613bbbd39155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a68aa4109d124de337d2ee0baa2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7caebb93935821635125ef0de870d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0799b385e9a5af2b84c37526a677258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456522082536bb53efd3fe854b373e6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9569a07ae4628bf4030122bc4936660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4188602c6e0a3ecdc430d298014d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e76a1c0896d98116ccaf71ea02f2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b69c7d175e11f83317df3c8978d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fb622d2a8fda5d3f1f35e14532c8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbd9fdf1d2b1d0c8859eab3f9370d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48efd7bb9cec0bdc88bc8d553b1eeb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2af5299f2954b8f92806ce5262c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdf72a8c2de6cad80d0db89679d92568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba51c3d5b076e9e790de15dd6a1b2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5df2be3f373725b6c2e5476d64af870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c82648aee6f297a5e1cfab6c39b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016995152b76ddc94b5f41db8c1f76c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d578dbdf5ad834743d9f8e7d3feec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee252ddf13c33198927f9a452731ee3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832b9b01f4bc673319154ba6b4ed8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642c1cccbef895a5b1370ccc815ad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed37b6b88acc2b5c8b9cef8573508177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e5c2ece2b8fafdaf81fef1b0487eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b575e318625134623689d37486727b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02534f2f521f996e5aef5f132280cc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b66d23d6d876b489ebdf5bb3b5c6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10267b0829fe2e3f8f1bb5f61481be5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f976c0844105e40484c4f70b57d870483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3585766699b8d5bb60f425246b8c8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64ee14e389fa3e854ac7c9df1b5ec785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95d40bdab2db5e07c35b12bd6f7b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fded765737ee6c22b0871f723d8a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d01b80a51d6b2d4c22bc5a4b2803aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca486e8c5ec7251b66a02c1d856e5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65e3f775b3ec31bdf9267b34aeb5f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d076f1d32d3a811ee49250ad0cd8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd1a54dc047a90320b2d054614d0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd823ed251f989ce5550ddcd96dc09293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9439a42d5ed36ae4beebbbe54d5169f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05020aae931711a56ed454b1071179f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf89795ef6983cb52be5d436100d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa69741f51229faab9af26d2ce59197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0af6bd3f169128df31cf6e3e1370798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ebd878c3cbf1e5904c3db6dd11a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d7ef65da07f010cb6cf1510c5cb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7406235710460d27f66332d7e26c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1208c011e2f767589d4820617f899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d086e7a23859812009c2ab0696715103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd1ee48f8778d5e4796f08a621f819104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64725b80cbd43d7725ea4eaa4aa8600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ac737ca10902cc99045b1760a100106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ecd3c7571ee8af9802a32085beaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f6426c0046aeca20af1d39b13406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404cf9c4f7328c710693d5c2914899a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b09c1e8acef4d43ea072272906cb13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acf26535865acafaad214c305b7142111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7654669c8f29de6ee5064230c9a439112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19f42adab8aecd0c22f9951dfaa30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cdeeba74c1029212fd1adcd48c13e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118033fb917095a4b8011de028f07261115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec88356ac702e45ab1c0c307b0a771116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c928de9e8f16e6c3edb2e135f92e6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803050bbfe714bf7c4990769d564037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f84c0023006b0fabe8bfd0371cdc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eac559a3b4ece6de99b157d51e0106120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e7697b422f92cb7e0807f1b513dec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93481f1be11b362238180437edd345b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da4466bd410e7625a5f6c69bbb33c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7234b6cbbe04961f5f40eeb60d6497124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690af47d8f75088594cbc29c06f483d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83face1cebbb45290dfb8cbf7d77b1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edfd8c402b991bf41c21b900b7a2fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724a32396ef932a519b764fa7b8ecd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c1cd4df2caaaff86d2b8f7f924da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a15f980e48658fedb49fb3aeb2f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096d7a767afce4d84e47b755619cf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b663664aceafdbd1ab3a25ba065b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2efeb1e575b0cea35bd273ebc2941133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181f9323fee2afda58e15b48d093acb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bad4ac6330a9ab0a8dc23059e7223135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219acccab015579230402a24eb1449fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d47ca5051b594a521fae95e977d9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2013eb0daa9653923f9ca6d6d764e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c52f53f8fb00fb22c6a236aef37f77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc4d12ef05f1cfca7d962f1661e5bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453951de2cb75805fcbb3ddcc170878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4dc10a93ba7efaae875b9ef4ec47e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90f762338893b3288e41c527931c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ccf4380fcb6efac2328d29cfb7c9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80c468bc4b0a4a832d518973d1298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1bd1f9871580a1cf50788c97ff45f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063ebaa57e07546c844ff25a043aef8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ded450a9ec39cce1ba1ae3031da76c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf0a3c174cf67adeecd205fd28eb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec94c2d30881ea28b6bd07510ee486150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7aa45f18e5a9d195bfba38ff3dcd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1a977b12c6aa7d3794f0275f87b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81233903dbfdc302aa7291808ed6c654153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f965d535ce7830988ca71a210e8613154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d90a9784baa4d85f5253d50052d86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef6eb66b0317eb6628df9e2a023117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04668bbb644c90ae725a7c5354918d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f97de53fbfefe1475acd87fe26c73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641b564e9cf630dc5f2659ede4212b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2abd05c9c238eb5a8f267260b752e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4dca5c45590f3d8e04b4bc4c3a41f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4d1e13cb4fe0b7336e2cbf943ca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf19505784443ca7a36df7afc3afb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b114b8fec13dfa3953c3afc7662d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cea684378078f92624fd8453b1497165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c88523ad1b82cc5da2535c6d7527f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc3aadab24e1f58439302891fb9081167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4bde784a4f361fc2d5b30e6922bf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced56aaad728c9481a9f822d2b202bea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd495531672e548e334640924fdccf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c0039ff16f609d6352f9cedede50c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c271f6c28daf8bdb86e7a68de40d62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385008562c8e8509c4ee290f1d9c0cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc792abf9d7649c642e00f582792aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6c77c896acb85b8128e0e21ade6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725d7612653aadfb5aff0542f43631176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc4a3c4073252cde7a660fe573e9d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30195d3d463935dbb2fcb22d11959178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef09bac04cdf4ca7f70f1a280d94be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c931af446234437442d37836036b5e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b1dc641d2aa4711e2cf0819417174181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94e306ab4c49b6e6433a51617c382182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d823a2b277aba1bb75041c5ff9ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49a5eed9d7dbd61573b7f154c6338184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a645f5dc352070a45a7d1064f55c7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b17bc4722103e4f85f2cbad7c1f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0948dd4a574a03a1d50579dc81040b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a303f5a2e2c2753e36b6132f815f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935346c101597c06d681b867404b1fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef20ed1db8fec8cb3fb7efcfaeb71b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86956e248f19666aaefcde67873cbbd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c34d85a90a40a445b160ea0b6c86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0529b4cd46886fec5a8c075bdc9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a891bbe2c68d77d7beb06ac585846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4900712101227833cfbc1333358c2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57bb4b774dd71a156ffcc38e2e0b34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453c9a0bf14b2fcf2200f4833dd7fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eabcc9f04f02f99188f383b1f3d093198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31460a4353eeb5b17d4ac39f96099898199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a7990fddad2acc07506c79aa402e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54ea95bca029a5925ac34cca700dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad054098fa835dfcda15e2c1ce6324202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32899652755adb9299b0c6e7c1ae60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b888cf075d17d59549c54a9da4f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c723fc00a751b3b1bfe5f7f0e16b1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23f3f68ab26c6bcdef760be1eb83e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeb5c051b683aeafb07b05d4979f98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8c344155b8b2a81ca9f109924aff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae09c9e8fb73009279a5dc25e52d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b30a13c35829df68bf569cc767f82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc3b8ace5619085d8228b42e1674b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6ac140cb8cb80b22152c0fa361ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5050c2b53849ae79854b86d8791c21d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9d9c5ffd01552bc809e7a75dfcd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c59dbc447454cc80994ca517c5e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a3e35ff36acc8f1b44940bc268a44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9369ddfd4e700a6110cfac9be1675217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018078fb26e99414920507fa84cf8cda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45cb1c5d4aeccf756b87911db98aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a5c8776544b7486751a5a2f4e86ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983455ca26810aacfc1415907e38ca8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27971d3a0f35cb8f5aaff9ceba35f9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936e3bc0f8b08566cf824b4a0f76814223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0966d392880f3b192f86fcec0aa56c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63457af0a654ed63886713a1c5ebcd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4dd26a51fab719cdcf07ddbea2412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277df82904c303a84ec8ae1733a08f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5542937f83864f83eb1d1bef1803b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d9a35a88052faa8400d3772714081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9ab40b10b7fc7fee8dded3e4d77a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c045371dfcd32a87c4dbe85a28d3d2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43d1c08c73f562c783e058a8e0609232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf95b6898d08d4b85da4491e1a16d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727c7dccb385c9ba37d0a17be11a875234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf8c26bf4fad0f9ed1b28129bf1f37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b00b1d666f28a9c5ac18a53b44512236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c5417ae132a478ba9554e0d53f63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77732000471bd3df8f7db1c2fab78e12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5137ceb0299f25affb58696f02f6461239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2a838cd35efb4de02715b4568bf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd577285b307389f678889d34b63e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeebc169b3d217f5747673d90f158a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26003aea14419094f1a3a0162a58fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051ad712a4a8bf266d80d4a8b751c8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e994037e4f64432aac3f44920bc848245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3bfe876d7693f87c7494718ab6f6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d5515aecc1d92db3d8208b8e308f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d7ef4e99c06a1647b7ee41baacc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64727f15032eb66dd575180b49786a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc54caec3a39cc4faf6070a9f9db245250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763146b550edbbf88c09120f52597cdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127270be7516b2cb724a72946c6c7e6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844edd09f020072db32b2d22f6b9f10f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954a223b32637f540a608e603504379254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4fc0befc1cfd4e2d1319d2ea77f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d206d05f62317eb9e5495e896497256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7199a55d78cfa43169fa6588b673257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59248dbca1e32975792bdd54669b36e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31428013d35928382f268b6784f3773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4c674f4d3a3762b788e76532488f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f6bca55450bf3735f6b6e74c37cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06632b2cc61c06a08f7771507007db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a6338de33bd9104373da53168862a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab34a36fe88f06802b259a47be1a193264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957397d01b2d294c5b2039f97dbc8be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce494ca9d700cf17d2d28cd98f1c11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf4c7ea32e358e9d521d1fa51ad0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a661e07d95b10de78af5cf12c17ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edf68e787c62bfd082ef599750615269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57738662679d023d9800822aa154af1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b926d395b3681bf8598e0ab47273a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79afada6071cc2337273661ac6d0778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397209ca52f91adf2ee0f3fb156ccc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234f1cd49fb6b85545e78dfdd9e03c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd13290b1f17e8cb61657aa68cf1ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad72d5af9566af00b57888115783aa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40694b78bef10640dbeb90f020794d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370777057d78a212eb95d45af6d68a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30778c6a7cb5f0e8a0257f6aec0ff102279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa1608d019a754e0744e49e757565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd015a42a727e0942b9e6ebf97083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e6aed9f43dd531d7a6d31c1e7b8d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818a64b2fe79e3538636f6fd3cbb374283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32923dd53a266a7a457fece3d71fb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da817a1c5ab506998923272894f63380285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5669b23eb15ea23f4ffdc08775c1785286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410f148120dbeda10b278f9d522789287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa0174f110f8c8fd1dbda2c48cf783288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd28b75029fed66f72ed3af93565b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9152bc197892498cca1202b02afd67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df605ff89294fd9330ebb6cfed5f002f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6883a2208ec2bda0d39ca22736f6d3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814093880699b492a5c186d6fb74b430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb036e74d8798613cfcb5360e741df86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eda2bb0359e992ffa44eed19531f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346df94c5365a6492e09586892886f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daf9bf6cc9091e929721529b4d7509297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b927f1d7db177f1bc3154f63c2e5829298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c519e2bf3121b5c339bcc66ad0815299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cc65d215c161c84d3ea31603925a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be2266dcf429b017690dc46f818f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a469273eeed43ae7c9c30e11792e05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2bf2ed5acf3aca2a29e49e761a1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5176e2863773e10293d419d0a2f2787304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98224de8b763ca9f883a85c370193b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7703bb57747831fe366fe45d3b039306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c214fa2de2522626b7643cf65ced167307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3e5dd83064e84768bdb2cfc73eb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f6e9d6d650213a0b8712036ec2a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d379de56cd4f301ba392fbbe20c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1f964428886563e8ec2c69df87cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0d0ff06e695fc94c82acc7bf06d67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846fb473372d42784315a6702014380313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281fcc246fae0d3353f0cc93717abf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b582e0a6ed4a693f629b02994b77e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c61c7f5cd6769d65b5775ae146b26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf94c4a23bef47b02b0abe28aab91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146898d842b9d3d4d68c72818042239f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47b3a8292f1cf4157269f4c021da7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04baf7e4f907ab619446b63e6ec08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0798c20c6a6421f31fd7c06c37c0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca1d24ad43e4f70f646eb023ee6e11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa93c0267fdc01c7d75fa8d52a28620323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b19f4811d14e27019cbabd8de99f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda9faff1c3108e78f81674889066b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d0adaba7164fa8c48f3a6621f563326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c99fb8eb9a7698dc9ade61ba963b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb0072babe00b4a152d14edbd6cc2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc483d3c344caba6195586bf373104e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debfad674ede4e427d2c348b4771a64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c753ea2ee5f0b61291a55ebc3a337331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594611050e3e44bb22aa3df9702eafe6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9db28a2fce81fe031c68565f30f6c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fdecf6dbe9e6d8b8bd270f144bf371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77aa4863c621ffea2a6297f635d13b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936637ba48f1974905391ae799b00c043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ad193367dfa6d0c350f0934fd6aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99903845d27810d176d91cfc2d31a3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb5a6b068e57bb1210ce913fee5966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30dc7505d571d4bf01520702415ed97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0c7386793fc46a4f507dd9bd55cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc2e0056af7d2fe9e53464f7db66819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365dc03ad50f78f1210d73676f9cec610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5e0bc19fae1c1650fe16eed99ea2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ac9eaa3313c3a3bb68da8812d6b7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8eb85789cd889ee8b7c76d95a5d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42ad7c0519dc0e29174671c8e4ef8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a46c89d4cc0abf83bfbb04f7fdd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c5cbb3a1c35f85432143f4988ff316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d1c8c749cb5c29c8575a420418fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2197506e3b17b1ceeb7b6c729f56718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce6fca91b274b3481f18863966e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376ed53fce193f057be90d86856309120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82160bba7bcaff26ba2d623dee960ab121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd58df3cb75f461a5df8a5dbd2596122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8f3bd9cf70651907807210cb9d2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6956939293cd858eb312b15b9a152c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f001447c384006a0bab60d4e281738525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095713ef93efedbb5d0f3b0439513126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7fc8035e2a39132f6e9d430751bc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f05d4d0a098a1cd6354099b2559c5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e02b83a738ccd17864b74d315f1c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602959c8efb819cd8966277d2989c2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980766a8360a7d7a9ccda42c8106f44931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc1c6eab32f89f6f9f9324056c641b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee647839d224c6e1f8a943778181e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c2d375c37612feaeda59aee3b82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512de9bf321d35b3ce626a45f2b00e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9aa34c30dc303e21668d37c3c0f3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938e06c59b223527a887df8014837f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4176edcf6bf984de47aed6330773eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996cd836f5cd8ff91f11aa3bb4eeaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592bc4f01f941c0c350dc582ae14c2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033124d555d027cb838c6b32ace53f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b1a6f36c8b368b24e8fa991389dd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1b5d42172ed01056d4d96cc2fbb4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890079aec69d86f9f3ece5d4ae2e2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509ccc5bb172e44fa6aa4d08cb5b7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9069261f69138cdfbad3f17b2887546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2baedbd29e66715832e1dd88d460b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfceb8f8651e0d9cf47b3f011fae3fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b803420f8a2c461b0e3a2b609c5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8a428dd650e02b4adbd43414b08250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84213c46ac7909c90195e6a29a047ae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d89c7410c3bddb49054e2d197f13c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497131d87477d214fa0a6e978611ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165a95b36af82c10909823e00c84b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328ae9740c320b700191895b7e04cc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45e0290dc98b667ca8ef70d5b641b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacd34965d4933b812774065b7a99157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355581343cb5fec6f9bb2063be68477158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98b2b5641525504eb1f4c17abda92959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5781cbddabb67be127af2efceef560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48414f8bbed69c0557e9316983b5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336174e39e041bb96abceab6223d774162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddee784381938ca08e3c539ae7d7da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1d9dfd793495b6ebf6b2a7950a4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023073d29e9e9df26a00541cc6e997ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59947e215861d0afe54027b1a7895766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9008c2f2e7aa7ef1e4805047f2f31b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375b56c3526a6f655c30a8ef0dc49668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa60c670bfa77576434e314083e3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e2752f57343817a00b8922411f3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d3efd25d9a7f129ebdd45b22c2a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a9606866f24e9aeaba290edac6e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd994138e0499c81e1ffbbda6f738373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd66a31a0e646c1756278d3b076c7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db9be594bac3975fdc15c0da9a9c5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91743d81a131c1c1270075c06016576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0bab62c4e860506420f264603e10577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b6f4366ba69482df79f8b532867878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a5bfc3413f2c453734250a592aa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252db6931ba1da18086ec06c3d48c3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61281189c5a330a1ddb658efd2ce1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63335b3e88ac245cfb7a9db958982a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985b43e8c82af0d051627895065e14b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40425212627dbed6755f38cbf792984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1cc5e1e742ab71b25caee6c00e11b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844029c5714df21dbaf0041e4715bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe03c3b1c035b594fb82a8514937e9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd3d5c137ed92e5c2dcd358a67bf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52987f60a354282d7c4f214e9aa58a2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96fc21805f0ac273dada492f7bbe3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb64193166b07bce5d093da9fdf299691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1224de846fd8c6c7496628f4695e9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22bab8137e41b0284d6feb21a450193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e52e28b8a5e1012587c5aeff161c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a9b7dfd5e06d9634c35143cefda8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944af81a77040f626c49f50b0bf30f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787b89fa4d70bd5f1e97816cd33184397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d5d0a38e6aab9732398645a4519498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b24fc10591060530fbe93190890ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f896d25431a8c13449dfe45a817b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697fa7826a2c989fe581fa76925ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87cc23555d58a93ab9b821aa83162c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d08e3809bcafc0289cfad95bb57d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4061dbb27b9d5a92908271953783d88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3e56b396d43f580086ce9d8b06a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9349eedbe62883c26712207490d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a843abc9e7e687cb3586886f8c33b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f117741585fc25167055560f8213b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2553e7868aa4cf6ca7fd2ab9c4cf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4a30e0666b9188b432d869dfbdcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df92e6a49aa53a514e8360177317cbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb37aa58704cf841ebba5aa1de872a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f2e5359618e8507f1e99a6b0ec79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb03c6333f8f2b10c0ed37d33d311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0526250d41c373cafb05c6b519421115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb33d2a55bcf640997246cc4dec8fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226257ad804952ea4cd99f1ae22ca559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e5f2e84077ec293a7bb0c502ce9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af0e4721be02e2cdb4890fe2278ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadca3323f29ed49d4b83b2e847adc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a026a73cf0c790abf21fafc10fcf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78982d0ee0c49036c86b5bba4791fa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5557b2006787753c9920004341c6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2a6c1bc5cf2e9a0a1a4c40cf07a4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6437c7e1b3aba266fcc0f06a4d66b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910489832373a91177991a8224778a55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab14cf391ebda5f9b079b4a061397e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c01c915cbe7371951428ac64342b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfee29196bc31de0628190457fd2bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3af77d0202b2d357a725eea4c4d94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab319f7468a89ce847e16dc2e95cd76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9cf5e50e833ec6f24bb4f3e16c083132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf53657446e266d9816a0ffbd237d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739b8fbd22a79c3f8e466f06b1d7ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a2002176029d5fd643d5989030a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c766d372c38eb6d3d83b33883c3fd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad654c8363643d6d714ce0d8496410137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be19e77a31d6d3567be154a17a883138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39cf996b89f6d98870eed4de5b1b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee00974d6bffd22a6c9f00d23ff8447140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf3f60388b5093259fac0a34bf957141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a83bdbd1a6e7cedd29c2d7d7150e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b08accdfc59fb5c83562df51a58fbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee8b36cb450f011409b8237e876e07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c20a3a8c2ed6a47dfe7a6d7363463c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28189a39176f7b34b8408168de9fb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb4dd14a0de283ad173c5cc4b05a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7cce0ded4aba31e162572c551b8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816a8c7e02db6e7f99dfc6d86effa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e47daea552211cb7b9badc54286330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e61f9bab7e907fb30027c0f9152a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e49bdbf0d2b6cd73d4ae965365fbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338393f87cedd0218697b0db4df1bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a1907610bc38d1716ba16907248ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6987fcbf9b34db5879649384b55e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36d7bb61ff6d5266f73279953e1e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09dbe79dd2a97384e8deed344bab39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b1da82bf6dca78466fc4b961c6a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bef3a079aaf8adf662643c8708807159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca0a3ad1b92b8653057c3f447001b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8948d4a8a765257e7c777c1915bed7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b96225a3ebf2eb5eaee1472213d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5063c20170a4a9e43325af1ef8971c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9db97d500ff9bf10f58b12e1022b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e4f757ae96b84f6297b151201181b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7cb780106a256c6fa0fdbb3d0dc45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f22ea8875e481b6c520efb98ece5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ed235f1fff5ebc815116260d0b3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fd5d7ae8f775ffafbda1bffc39756169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac291956ee11506b268add96e412f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0775bc98c3c488029322182b4942f38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0607135961726cc62564aa129432827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140af5196bc8d022509fb0c17b47b12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec043b8994e4ba002dc1d54c7adc1720174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9bded0bbc64142f954f02aaa66014175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241d6e034ee0d3216a919f9a2ef27b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf864350d3fc7b04cbd3dbaff72776c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb54004f90e0fc8499482ca3801029178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b77859a2a1cbc6f77fb4892ea715179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc73d05a7a7eb7fdae16deaf691e52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4d9070bbff12dc5c7504541b2282181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c23b3e15035d2a253ac50a40f15d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc423a1821c33021d4cdcd856886f28a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259cc947a40a8a55535479fb47884f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f12686fdb83afd15738910372984185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fefed908bf5879596b74c18bd050b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb6381ea60cb294e658f8e4876d46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0faa6dc8f7bb5a9bfe44ad9abac4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462eaceddd720c5e06a591b93b68439189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33165e220edc588d8926b9100ad1da3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0fa0481955885247fba37849c6634191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818587547a98515b01626245bd1560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b907d812161b4d88303ddd773f0f22a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae43a3945d78ac5915dd3cf40effed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36893f75bc6e7f8d5e6b6025cc0db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5138e704f05f95d1e1e1bae677250196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b7bc5b4c5d1f0878e6810777bb68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b26069972a7c7859a9dfc61027860198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80736a1f1dc647569158b0abe4dc61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b623eacfd694a2a65c87cdb7725926200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a67bba4f04653eae408db48783711201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488edd1634c89de29ac00e7fbcd665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f6e00a0f466c9a1f5349690e99c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576f45d016519e973519045aa17816204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae4f60ae0758fbd2468a8a48e5f4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e1b9cdfe207dbf3ca0ddf620a552206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802ba61599977b73b9cd1a91a7ef9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66915a7ee687e014b98955032bf9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993eea48fbabc3219131a31796b62eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c45c95289e6cffc77af157a49e49c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c234370110505b1cd7f3ef7b970565211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da651a28bd4a213ce63a54f7a77259212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405674ce2e9e9da21fdd0e8a9f5c6843213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d3f7c0a15793e6eecef57cc8a019a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2a52f7055fcae441557a72a2cc969215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509775985c9919a85a7f431670ba3c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c70f2a0f87900faca11abac0e26a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494693c761949a365fb6f6472105317218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03c295b14c68fc698cbd5f07af13d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e108128cd64631637a9d1708ad11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f4a2b18b7eafd9a75e09aba2b535221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ae52e0b8e5a876bb66dd657ecb97a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf97e4d53a635d6e0f271709dcb4ffa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfb205af82e1986cefa89681539043224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48c097c32c1008e1b20b3cd13a46b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa24caf3824bb27f8ecfdf2b6911d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bf2bfc04a24f8eb510975711146ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeafb1946f37e344f106a4a57946ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8491baccfa7a1cd55eca33a30093c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157762faeaaaad280811258542f1ca3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf19788008f874b112a44ed1ef395231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d964b750484d50d18eec06e5cb1f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c341bc17160f6238863878ec865a260233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba184fe8889aab3f913b2039f0b5599234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082590b31783be08ae780f36fea439e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1020628cf956a4701ea0c71e82cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d1e7f5c567504c8cceda00ef916b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2207e97d46ab21d68e14cc4496d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84edf947640943ceaa88ec07c5edce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43d7c82b71aad8d541043b1dbebbcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060005800e0761954e23794c74c7864b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72167de3e6af15668430f40366a5c3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d865c23d023bc93dfa8bc20583dfe86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a47bec1fbb75801f37cd9bddf11c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b36c727ce5ae2f69e439bacc64561245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe239a151a0cba8ec2a2652a93573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a9e3fe96e11f2d8894410644c223d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0095954e202d0e30217357718b31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560d06e7d747a8ca07a11cd85517a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401468f05e3155f18082c7c2f15e025250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed62c67badf4c7b83c3ff00faadae0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd3749d070be17342c909696aabaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c12a507ec7788d6bb460337676e79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78592f69db1e1a79c5a20ee3cabccd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d362c678ca2f317f344d11f58521b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb24221732ec756cfe530c465090672256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7256ff3bc452caed254e6c3e5647d7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d75fb6202e1737de3af569d2a3a26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b51fd829b65d74e824de5f6a34485259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6091bdf04a00a7b32e755845fbd9025260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002289036f989608d38f93ca3f6633bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d1885d0280b4f496b6557eabe7a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccddf9b57eab1199193d86d03eee05c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f85a525a9310d24c6e33ce79e5d1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b9b3ec83bae5068dc0f6c0efdb688265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ee361aefbd18c02f9cbae5f9f4ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e253424a8ad4c6e8755750dd627c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e91e8d683d211aad800aa3c6874893268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4713332831ef7928729c92c61f2ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ba461b076c7acf44b062ca7f5714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973730630a2468b29eeeb1daa6bf5d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25470649f5b7d565cf9ba87bd51fe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b8fe91fd475d6c75f77a02197a1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9752637f600e2fb597112ad12c08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa324216a971cb0f4dd009f120a939275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f629a2de54d365e99d2b3cc8d6c3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db261a319adb72895417bf48e0924a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d54f7827fd6312cd1e0e66807505d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0cf3943fea5fa59946e06eaa9c142279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d3183820cd0989d62cc22b09ffdcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc46fd2f3f658d8a39e5aaae2bf09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550e77d376e08d7e11ecb3118ec22f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd3dd88e7d6655f89cc12c861b024283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec6e941aed679fad7985045ac51d3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f2f8f671aefb26534ade4f8025d3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46a52f6b9db83c03b22b6685c2bf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c40e3e8f1cfafb6e9b85efe99b0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426d18038898850b9569d6b5e02b48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f06e19d81346ae3b7084a4bef56c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcec36d886c8d6cceb2753c8da87ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdee8faa960a27a5a73c8f105df590291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc250a0c7a3e01e6df7a2be20218626f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f99fa22c6e7cf830aef278b89b13d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bcf1f0d5d0e7f16661f594b8760a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c1365c1a732257f87b626535503ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd75c7340c6e2b34cebc8ff59922e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03394d6fac23c5c2a6e2ec6457160136297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772758edda09b3f2f1423737ece81fec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016986a8a249491e256d6b5500efdc64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b2be68e1982d3cda39f7321c3351f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6170edbcfe13e85b34c5ef4253f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b2fe2ca19654bfaa1f3a8acfffbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d11e7c609fe619de607243cd3525303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9faed81be6e98ec37ddc357d253a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da11ecf8b8b7aa88c9a2c548e0cfd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a236e90aa4801b3fb78bdaa18fa34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace83889855962238b8c290e5a731d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0132c32130f6a239d794104c1485703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4937ad467d49f3a87a58784ea3588309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39026cb853729b7c9a94b720f56259a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750dc44ca5c2d374f7269d210012fe7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9233cfb57c4d107b870899086b189f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b096c3a672268f4141cff6f7e9d5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368632be820b8b69abbf96f4dd8c1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dac2cc3472ff7f63cc68b8610df2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34340ace77d00dbd82750e73761b85e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ef4db904b046d31a21a79844895bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eccbf49076303f17aad087900bc83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b88895ea2a2a9ae2279a7db988c59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eca5ef68964059b6e1b398fce1a4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa62b4d623f24439f3532b61e92d93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516fedf3923071bc75930206a453dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e311f828fc16c11f958387305c427323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c787f653f47e951b938b42ba3e1c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce186452df6e23e56102fc698ea8dc9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>