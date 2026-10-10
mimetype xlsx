--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef3033583b4696e90c800250f049b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605ee02d7bba067ab5c01cfc0593362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c51ca5f91f18d59e524678ed25b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80932a806bcbd47125f4f46f3612f7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83835ad0a37394e9f1b5e25b827f145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d6789a076590ce9dc373221761ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4568e91330f245ee2857b14b41230b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368aba1a34421a4767c0ac9641621588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524168c838b33becf0ad815d2677ebd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2ad4fd67ed5588e77ea9bc8457c0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3b8bb814de796805e3cbdd774b1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86240464de588ee7337faea893438112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98b19963f307881ee834ad26c16b5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed06f21ab342e46f9b8d30c12bb75a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6b6ac13d20378b15d816f1a8042c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e730cc13315a93a534711b5318e4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa738768d23c7a4ba37e2f09de0bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698f1e8c4b768278146ee0502e745118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a762448ab35273d7f42895201c79b4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efeeac16df8d8abc731f7bb8d97e1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061396233667e87bf5cc0e17354a7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0846f764c0ab7dc9dc7368e602ff1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c850a6a8353718d012311428fb1fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae25cb07cf43e081098b5b980b389324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71badf09c38efb73fd37b6cd33312025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d2bbcbb0d8cb317054f38accac0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20ed55b640814c348d8f4686151ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d05af1617d913d3df5b5d5b04d20728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97de09b6991a9b57a8345036ef49829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782374614ced64e6b0176420d719e9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a531a73b065d3d6e7e8d720fe200a1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25dada88c10e8b2843a551508631732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3ab62935276572324dbb3939565233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57e9769b8cf02888dd0b03d75d3c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2d420e6a511e9de20301fb74ed2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3afac80c879e252d3f2f181ba1bdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aad8785f241e85d21f3bbd6fdcfd6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae0c32f81c93e3a640de64302448a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530da34d47848e9700a65979ce822ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e9d60ea83733925ab3d5cbab2d02540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bc4b54f96f28622b092886c6659d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f6ba107711edfcac4f1fcbd3697d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880140d8353035fc69f0f490abfd451f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d2a48cecdd61306b28d4651727e8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66b21f33b81a489719a5e61bd956645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82aac987eb010d634914d4d0c7f5d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ac657303239d0a49e59d3a6156d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d9e6ca4dbf8669242d57542e98a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d0d1aa390d4d9b608cb43856ce63949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95351a49495c6b4612c12ec60017fe5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a354fd557c168185614818ed5492f1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b7f493d615b989e29f50f00531cf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc88425a63fa2cd30a5c05623e60d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcb5ce17b0389b3bccb40bbfe3bdf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaeef8a78c34b262e1db9afef2958f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc389498c0953d47e2cfc229eb54c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e6f5e0cfe2a54930d9f20acfd47357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92341a67f85ba9fec7bed6d5ae6b5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69780a7ab0510e01ce82f891d4165fcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79854519c6ca011cef5eb7d2c19e2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806da5afee41ea6ecfe94cd9791eb7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1af9ac68e83e2957a227a7b4036e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bcb4f373dc67e764d4395a6e8f4a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6433f0b84ab5e8ffd55932ce3dcc0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732a282b642aedee04001c70a9028bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0665388f4eb0da5578633961926ceb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ead7854be723403c7b82c3d0c404df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2b9670fcae8fd7c78bf253da4f4e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f523be345a08790d8fa155e3481b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02a7b605ab41a1bee3d5a69695e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1ff4a159f77f866468dfdcfcaab9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc970e38d32fb7bcd7715b6fb42abcc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66770f869002b087ba98f7a4932f38d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0d7e4ea55fd23e5a18ab95cd005a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a71ec44fb1a7770ecaec7e2dbe2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72e329bb43e41ea7f0d8e3d751672676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda8e2e6e16f81904bba3d64a9725577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf609df68aef3e07629061fdec945e1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299892aaa8a30a5e0cd4497986396d5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c0e0e6e5a3499132db1f539fa92f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6404ddf63c5ae68f09e40df2caa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023621c201fdca6108d3127792c362a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32433f8bc94add1f02f48bb710e8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626b4bf07648c5a7f4531cde9ad6d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972cdb766d2a769969790ca072e06585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd1339ecb9a57c867fb7163851a9ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea668952caac242baa74c2a6e9880a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494f99845cf59e8b797c61e144852688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5908f9b385801f9cc8f280fda5eb0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceec109e5f53fdeb56533c6fdc4f4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190337869f764476f692273c08ce2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4fd484e209498eef762c6a5e8628092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba327f51b6fa4f830a3ad93e85835e8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceccc951b060cb129902ba5617e9afd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b46fe3acadc30ca7df901e5491acf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9175854bde6af5547f616a5faae06c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9ef2db796b014331895f4c55ae9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17750acaefc1e76dbde832924d5991c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d528a0339682faeb3f767fb21c4908a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59c839694cfbcd343c357859139a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6fbf1a2c864f5aca4f0d977c1b60b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf900458585ab66e71aa76739bea58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a12670fb3f0d695e08b189c5cd62a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4d1aec6ac693594637536333e7c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f64957616bdae61d5ccc52d26aab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122b7fd8c323da2d9e562fc70566be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888c57d45d61203cb4d6d51ab1a577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf27546779f55cf2530a7353df970108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496084bfcce0262950541aef6cf89576109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc6dd92f4d264ce2b494833fc3d8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fc01c12e1c20bd3d0db8ea3668643111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef200679707c1991f92d9db723f6f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d148c5cf5de6896d07e56dfb3c749113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48eba85a434151c5c9d2fe6232d12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f69afe8a77209b52210e0b6974f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c19d222e418b0b88f2c10266089ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25761c8958a2682ac0fa4c637b7af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e989925686ac39973f61d34f98707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda7895ff95e1464e6442d9d9c3b4d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2e20cfcbb4f1f919524f54784e9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353484606abce1d1bf6f15977fb8c43e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346943be9f3fb7b85dc08903bcfd78d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a40e659864fa94e1605a7e8639f137123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ba75643f93b84af9d20ae219bd47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9b48f0cf930deb736abb4cdcc034a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886775406cb0366b6852cad0ecf6b295126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddab618b415856a2adad2345a14bb4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a86ec558657fc5ebe940e2d1795a8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414cde64d67d8ba4cf64606e52b261129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840226dff590a47b3e6d8cac5ed59b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb4cdd968d45752bbd27b18a31025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa387d54abcc5cac827277521b900a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f7fe9a88c3babdedb00435894b71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9bcfba3f9b97323b15535328bbf48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f56013db66350d287216ac0e1270135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0567ce4883deb1fd5d067710d2ea7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf4fc0bf0b5c929f8e7f1664be3c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524b0ab938e5f0ae6e39214dcc10a17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba91f01b49ac39f47154388b9e790139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ebd2bc3444bbaea9cf6d831d42686140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3545f09ce1cd7be5518ac5e72577b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544119c56725cc6afa1635667b1cccb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724d9bf62b877e03c697e855d90abd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae839e7241807682140a42b1feeaafa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf795cb6cf7ecd709e7b48566bd1af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659d2ff2a9ab43ba15e71df6ae39db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328141cc009bf13d8dfcc2cb3847d9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db852731b8ccae5e2de11492ccca7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e78d8c60fde68a186983bf3833a23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b7f2d1a3d634bd73a75f9ac74960150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c8eb681cbe6f7302ca40380d4612151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953775659c096483fd52a05488f1042152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc4c4d30cdcdc1ea60f66a469102e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514afe99f6df106d773d3882c74a0990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9c646324076cd5de8587a5596b6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d180cc33770c9dbb824288ba8c386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccfb023f8a680453e87e6acd1f1087157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b71c493d229428dcb6d97fcc3fb7e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30231b7bf78ebe4ec1f068f35f985481159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51fffd3de35ba1b98bb85ee6437193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a689996374c80825b7f6f0f90c51b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6775b2ba5b1225fa5aceec58c77a548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afabb82c7d1b1c6f6960ea057848d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677992244e943d7d6302e25c54b76d1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc2c64d0a96d29ebbbfadd5cedae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f16751e393a756506f2919d3da7d06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac4796da414fb5a256ab78a660e125167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba40349a047225bf734f1b5a5036b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e899c68111fbd28c768939429191ff9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522241b11784110802660d5f30a25a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955232ce2dbf8c8c5bbccba44c7867a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe60218d66aa164db9056d4ba0d8e01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29668370f9119c09ad44f456dc99aa6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9a0d58d5e33a7001042db209fc3f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e15837023a6bd12dbee3be8503d86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976d5171fe4ee856d96ea84408ff97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c1a7a93fc7bcc780e8b586d79b4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77303aa429848c99a8986dcb8aff9f42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ad731509d692bc525f8089a77535179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1cc2b8b67786f6db35511daa8691b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdce8dad9dcd799b2746b69cceaf88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bdb332c4a668cdd0d4f1dcf908cf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c66b54032fdce06d32df48c6c9c44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de131d3224025bfc4d6787d91ca1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36154d27e27d722a06b72d01613ba1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c211980999c530cc6de337a22e5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b981b042f82f65769eb5a0e93d38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234675a3cff0050db5805d0e4f1a0f6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af204b68b1b96945b3d01bf82475b34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d29482201d72656863bdaf8a2ef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0e7ea54be96753f8799a1e68f1a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909aed4d5677808852a901d47c2e03d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebc3a687681c6d758f1a0ba8bb1bc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d92e2e96e92255e518c2c18d4249c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13159fcb5767c6b89279eff3cf67bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c5435a24c7d41d393df0d1fc72693196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a5ca60ab6b8fb9d1bca6d1383104197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebf0cfd00e6f33f15cb2bead8efc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c9bb800cc70f139fc36c7b1007e39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ee41059245fb5b1ec52bcbf03822200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d857f00b8e883a9ef0c50928b45fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7fe3964414ee19bdb1404bcde66e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520c4da46d02b2b3870b5e0213dce33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f294eaecfb92a8a702f65814535f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb88abf2773dd4efcf5fdf0a4652d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8cccb25dc3686ea183e39ad02d442206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91566f286463227adfa63c0a3c46b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c913c7118d6da9546faf64a41cb8cdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc6edb41bc8810b0a88bbaff21c688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86cf99fa76ced08ba0d1c95e57e5b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1610bf1d870fbd3953ca030882f984211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd95c1c81dcb2bc1d3b363fe6aa564212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec7ef41d13a69685e49497d19a27c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980514abe80fab64314724aef20af5fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20612ba8c13f9326b103f641065822215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f11c3c9665d45270fdfd79e0f5e9af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad0613de006e1aac409503c343b15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87faa44c2129841f0c203ae4360f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2172a8ead58ef0b1791b23739780c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c7c9fcc482426ce0e9ddb991348e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f69f7fe5f196b19484e9bbdbdb02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b76d4b0ba5f6990a0d4ee9f3c1e5fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eb872bccebb4f2f69918f4ec9b74e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027e6b8129b447ffa98c3a82a4767d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a751a9530e303e9241ffa963f2580225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b8659726b4bee862771fb686fc79b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349151c31e3b3cce6f1961c8743e745227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41fc9a428ac37fba75997cdf5b0328228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886907d2ae230539240e9723cbdf062229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7954643de9cd92eae2cd69955301c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6027ff3111a9276670024db7308d267231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84a9fe5667fc81187f1af06f6e781232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf6bba630201923e6ba2838b0448f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa67c63564f258f6ef998afa1702eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a23bc242cb39dddc9b46d6dc0de836235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a93aff8aca48684daf734876922538236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56df21cc62b315c61df3eecbd1c39e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e082897574e498f4ebb6f53f21221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c182fdd2a38e3c5b41a5e4abf2a434239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc6e967bf73c6a0563aa380815374240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a19d37b52ed9a27a907c20f1fa41a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb355d4e091c415199ce9a54341db36b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d6428b805dc8bbb8fe74ddb79109243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a354941e480f73bde92a90859d9ec67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd3046b31b74ab0fe5234c9e159e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fbf50035d48ed3f91b7695d18c167246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430b791b1a0f403cb08d33475f057d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5536c100e841e5793c8c76907fbaf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c8f5ac3651abc51f7d11eed61d1c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da895176069f2f2452593503ae81ef7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea08498cf9cd3976cffd4082a423ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bf2c476daedd223327d12ff9d174a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5575551371fb7ff15cc2325940849253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b72ddec7e4a10e1c66300a61c4ccb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23a06ac0fbc184a373d48517d10c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e31811dfff413402c20eeb21d2aa8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149924294c0728b23f5cf439d242b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcbb81e64b632134f9021301cf93ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcb80229ebe31630bb9860650b76a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96eb2082719b4ce6c9cfe30ad2d2ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb179b6cfbddf7de32b91c713403435261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb3df869d86b94fe9ba7b68be7ad7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b654e8c504cfb7dc23107296fe78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31110972f046dc9e65dfe51a27c08fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e1326325758fa753ba01677f8f294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9517c8d8b4586c35f34d4a5620b700266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f849cbbcd640933b9a88c2256da7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de535d6cdd2996f691a08aa51e8793cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddb50a9225022a78b0aa4658a29695269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeabb539606f0ce48fc8ee70d28a87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f40db6db982dddc42584109776d9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48973ab7a867cc4cda0dd97c132014272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28a9ebdc4b18022bc56ce74915d21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072edacf4d7fc07751cd58faeb34e40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f9840d5d82b847afe00157fcb2e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47e0e7993b0f32968491241cde896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22083ae40a0db19832f0f7da158efe8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7debf8a5080595a9439778f0d8b54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f535c7eb72b27ad45bdfabcab66c36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e2933d74fcd6ef047d921ce5b5bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013897a8b068d1b64b98f9eb82913e00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692fb15c1643cc3748d744f982dcd9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4488381eda7aad5c11904f645de999283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb39ef3bab2deb175eb699605071eef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6a3fc130fc8a16e68f07417b12db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77827b707fcdf5744e068e0159ee8cbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48710c0b96e736839b16b9303b837626287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a5f03e6617944cafb00ddb671ea2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c07392ebcf2a22f2a647237d827c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502eef9f7497dd624e79a490a08567e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aa782a93c8c922c951764abab615f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd038b6db950eb03dd1f4ff12666add292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945b3ead5b85066c0805a1e9fc1dd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b15b0904ebf7c5331ef98e276051294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74525cf11be2cd99f8b8bf2a99226f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6adebdb2e101650e5c1ff7aec4c66f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754166d295da01f54d11da7122044873297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e492604def2cd355022a5e04bbc80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f561f12fae0baf4315cf1ea82612dc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cc7a4ec288cd98977265b64a7b94e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf13003788ab5fd2294902a01f14f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87426519d1725c9e29ce7f1d4e230302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d121de1c2bf64bb2e45912205cd154303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1dcb697ca49d6d121d0829c46c186304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a508da69a0be9291cc5f49c0aca9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7633588b3ff58370f28e698a84b4a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f883378cb7a1b07a96e40e5e612a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaaf4c775797c276d5e4e1fc7ee6e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153b736c39a0158024f80fba00aec3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb6ff77ecfcde536d457038c0eba97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed9f225b042bb0a932bfd90214fc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea49e1c466cd6f6ffe0b89c5e34dc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f79822398a27f03a81a3518ade71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f94f3e149eb59da30ba7bb6ed7b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829b499211e259c09b61707c65b3751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45de336f9b6b23ac16fba942edc9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943445df1b72be7605642598f2890e7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1994c8ad5e7957faa47fbf64534253318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7150ded119a12b34f92d246aac23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b2d2bdeef596f408df742a7130306320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e71b9ac5923160c1bfe0f809de0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a87d2428dfdc5fa7a65db9616f04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e31c2caab0f272639648cd933f3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b73aab9c8eed151ad92ed71d84b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc145f869d88b323472237e997c92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b834ae30fe7f97d1234d7c29cf7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e443662b78402cf359895ca045774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97b95e32afd383f4e10471c6bc855328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f90a0bac54c57cc0b8389e109cad5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07383b2eb79c6a6916e74af01b09ed11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446a7057c6132300ae3605e0277681331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b517563c1130c996b4b5ce03e40f7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fdd2bde8f50d578c8597244a92477333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e461754cdab67aff598db669002ca181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78455273419b12aa94bb61dae861a3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4af1df97b8d2bb7af9d6b928238b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283991c0e16058ad9069c87175e88934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac92bf5ad5d9a269b1678765971fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864f76d01a9682208671addf6e72216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a10fd26425ce62182f4f84780fa0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e2a70cc802d32fb33224a223eac598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d9d5c597a9bcf9fdd98dc17ba34e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a1b6abc301b2e400533ea7e9a0c0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ace6aa1da37ef0b371171fff6054a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd3985b963a13d61e6c234399258d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea94c21555657b2edb0290c6c1e09313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee2d3ba6bbe62c8f1285ed0b35bf6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51985b6c1756165b382c9e4ede249315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d91280ff95b26b686ba48167ea7b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff2a0d4fc7a8de89f5b7a3e493c5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd4f4cff3213ffb43bfeab14837d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a1e6d3aec006551bf5c8c14e10fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654adbcfced8ee11167f742624da2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df12aa90cc762c74dffd90374ea2c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3ed5aef4d73cc48d21305b0be64022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182fb40ca9c43b40d879c06885ab9bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e202d34737bfbbf56e7329631663b9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa4584ce5f57dc4d406ac6c6ba38025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2e40925ca0fb7ee053daed29bf5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b050fd9ec766ff6ea401e414ebcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e673758d6173ac56cf34ee0b377c7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381939ce5e9bf88fb21e403d5d0cdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da5f82394edfdda72256074e1ab31f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746152395775a66184d2df6371c2bf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3bdca7144b22223914f49cc70729e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9f98b474fe94262d75147efb240d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8b04b3effaa85ceac092c046f73b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ff8dce252e8f949116c6fe0d68c5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d299d4bbf6f3b14230ee47506008636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b05c7c1cdcafbac8d5e37faa6138337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08823288f03db3a71f50b7d0fe0f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661fb5283eb1bfdbc552d29dfcce5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d4615489856e0246c90e3a17ca6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362bea030218269ddc59fa825c7df241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23402df59a8d77b5e269dad98665c8f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3c6ad9036dc0943a7ebf5355773743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b790a69ca97a4694adf80340e506244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36d52c48e13b1caa8b90dba323e9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe121a52e08ee9f4141caad1bdbe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58ca99781a2e19e2b5774923c9f29947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003b0b97a26f9d7f21801ac0b8521848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04456b375c1a2b26dbfde381f5580749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f106eaeb36098a14c6e37c1bc50d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01dc1da97edf58d711c024cf374dc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157e49e6a31137dd6859925fb5c7ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce077cd8cf2436296e7b7003227d0fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90dc09168bb131bd18bb884a1fcf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96949b2f8db8dcd5e2049b55ec6898c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecd2fbea37925ae1c0b45cbe1892d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5724f227efea5de98be10b26685ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf810637a78d41dde35a63f28b21158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9af31b90b6f88822a3b8ae6cc453659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27840a02ee895b5d36ff5cd70b109560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98e4011af4b48317e239e656f142061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c3443e5a8c40faff1cdd71a8af1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153331c6f19f3c307e90f2c7c2dcb3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831042bc89065866ccc78618068ea0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769f085f43cb4412edd8799d4a8f3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa342e986bd4f01b8ddac841712681566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f140d625a3e00e90ebac5e18d3cd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be8c0b866c6623d18b68f55b98118c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6d5c54c28f72cef63cdea49ef35069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a492782c02f0cc505510ca9575685570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58af2fc35e04fb6f8f5967026bf2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907742c28698f9dc0df7b188e346df5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97f055c6247c46670d5a852a1b690b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5142280df0fd5d1cb8c04e2dbb8c4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dd2ab3103b7327a5412b5e0492dad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced446548c195d0d85d5290e7e6bfac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d4a555ce9c606a635f83b615ca3ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea0303efbe7a2a2d9b506e0181b8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ec2355e406257a3ed30cd502a31db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a06a1897355a27a5d9410fd973d4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1108dd17a19ec2317385f7f6222c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d5f74cca1f293c4ff0c86775aba782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6848fd5859b84e34fe108f8cfa60ff883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb058147cc84d5f82b856c4112e2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d85314d04d4832891f65dc9068b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a363395dff624219950531cd49481d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5a484600d712828a46a706e4b7f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d075722e58a88a2ab7e29d143b122488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1dc687eb148043df9f33c3f48f3a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238157de940a7077935e1ff110e132090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a5045256a2c0e5f99cc9ed9ef3ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc231b2f71c05b9a2630befbc0f40f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19569a7dc1aaf523465f4da2605df093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e32d23e9e2ea854cf5782d72062c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05af7025a4b4ef2e39cbb4f8d2759695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8637d2b4b679b164b8fb0a5e9396f3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01297ccaa1610eacdd697ec32c9a4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2bcd78df46203b962c892b0087c5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5455e1349f17f7801cdf8e4839eea7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e38ffba1452f02f9993dbbd8eecd6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9f314b8cc93ec943a6f8c0034e6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6332daf2de5abaa4ee94df48f030e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123bd5a85b675d5343ffdecb9d6f00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5711d4182d195c6062eb228daa2f52f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de27b114d051832509bb1300ecd51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43bdacda475316c4f31bb770cb8fd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a847c51cc07b8dfed4f8ecf78cd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0ed723e1aecfd99e10a0f30488c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac6907c61256bb126d17e27b2b317109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d33354a9196ea15402e5b20634d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770717c202c96be717d510395f050bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b792891bfc1f66231a9b8fbca41173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7aa2958d87ab538aa5a34bede607113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd038d31d7a8c603d564c0a0843a9a2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea2b7d099f0a1ebbb2609a331f5f7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cd30fc1f10797aa282bc986e16dba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d97399ed436e6e7af4772539fbce9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815feb153b878b3a9e910e1803761d08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea50af9818b7b0b7bebba1eccf82fc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ab79bff1f56f5d7a71c2f4e34f05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d220db9c05d606d072a5d193eb5e6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416960e83618a60694c9f22dafa83b03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900771a236176045490e303b8c857ee7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b3c30ad6d675b5f1f0179bd1e365b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808a1cef94e1be7b3c51a9c7bff3d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209b0a4cfa537965734258bd9c58cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02f10e5ca91e28da8ad4d22bdfa493127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78af7ec7f1121d975b405d895e7c72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94493912be726cbb1558e4a540d9b18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce6544930c0288e9715a3180acf776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b832bf5ac510b558f3d3bda465cecc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b75c73eccb86e77f5391618a04882132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeb3358832ef8819ddb6ba4fe0138f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557fbd1cd34898e81888129c339f17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec6f9f56012730934b68917c21e12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cd2d3ccc61d2ea61d8e671036efb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a92c67c5d04a5df44270a9a19cf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b89b4e962e3ad8e185d3e296fe8a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c0e1a5abb72806b8969f33e42a3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d867acb715d0bee2383a19acbecd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1be08424925f2c944b1ae25cb6d80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1d1d7392fac149567145a73bec567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c649c13049dba746b2024c76809fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba9341b4363c6b85f901d244ba7bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b4521f2ce474d7ec54d68270e29bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e1cad704e0c4ea59b5353962de5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b09efa628a3c93a6493c19a7674d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec1d8511764c594b1a498760300da0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbdfff84e4939b316077725b29ae78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e28f50a5e4c40cea68f708d000c042150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b540c7e69195470b4d13aa5c148d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a8dd2e2f3ffb972bf281efe8516b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112880eb9f2b2a0890f2e7d715bc049153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1cfc5bee449630bc130680d356b39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396efefbfdde6b5ad36c4c0e9d85ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31df4e18e0f0effaa94d30ad7466020156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639509e7d3a2ff26d36632a8414f0722157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92b0684383b4cf25e6a86ceebe299158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbf305f1ea4f42142f5d5e7257d5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070f5a0205cff352f8c3da4b9bebdea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175fddd39da98bc7917f9a795b7ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394dd01b6da5d8c7ab6af5e6a521cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9030248341f49fd75986392b29747163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf823604fc121468f21a142f6b470ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58d6bfbc7b4e4cd60fb39b8de42569165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e85e230fedf9720179e89d1e2cc6a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730518ca1531af441b471fc010f7e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5a171e24d35bdebd0a211c24ad53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907a6f5a577d7f588c8211a4638fe2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bca4dfb48782515e2808003d9da5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81492a87b16fd74074cb86340cd90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62657a95e7acb6df36bc302cc17d472172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3843b2fcf3d8c40b13f8c724a010e1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651927fbc0949f22bea5f8badf2ace9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5c2f2ded759501a36da7a3b6e9204175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae2393b147a2424420364a3c73255176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57d7bbeba32e9a5b6f37b20cc6696177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88cbde8c40e689ca76d0d91a61248178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff8dd0d311a3c0a17be087b87fe4b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7b6103a2910b722e1da695a3202d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afae327bf6e9ffb8824f6c9bc063ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0ae5dab239c41262a4f5e4dfac24f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc773d6207deb01412695a6b4956c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743f4023633e4a8ca1b957b1c35b72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3966df36a998e5b7252176dd9a1efe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13524db274874a037435f88770352b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc035b0451ee76746c0d9b66b98204187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c85bfb10092e23bc6e86e67bc732f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a36a30fc49c44bc4906ab389977e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f4ac55f10510c32cb1f0565627bd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221b30d5140f5365b7070c5131b7bc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d1f1076c1a2d684feb105c25caf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47db018778a1b9dcf485b8538bbd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331d735997ab6df037b570ba3e52ab7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e194e1aba1c5d6bf04fa54c2044578a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2cc19b16cd15a8047081f9a7bb051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71b2e5e5801c18691db05586dcda2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9d1067f123e8456dfa28bd94a3b72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd7c9ef2ed0988d21a48712db226f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2978537e041a0a539e1bcb79e0ed75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e667b48298098922b5fa89d5f8edb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8072c858243ac3ea40ca09ba175af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490836228e3cc5e530f7e1d23d1f352c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303ffc6fbf3e46d324cef716a10766204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d13acd3b366be61bb48d0f6c177c76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abc5e15c71a98bf269cf6a8eb3311d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b932eb9b6fda56336fa1de80b09bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7ce14cd9fb184a84c107e2090951208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb09891efe8e9416c02eb1cd11d7ef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a345acafdcf3e8acd75b0ead845a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf8186abfe4ee361c398bccbcccf0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092f344b2729814734c5d230db5981b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e805de085b6eedaa6cb5a878c224c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f74a0bc0025f17099b128b215d8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e6be0bb21818c4c11c99a79365b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6851ffe1db552b4c5131facd4ab5bfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa4e8df95c96b03cad42b34910866217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366af00a6f4460aca80e0c13f44cd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e5ec398295b805c23207295a7ee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680812e1cebfc9cfe6da1d39e543628d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf982e430cdbd242bfe5336c32dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3802c449ccacd27fd0ad113f25cd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3af586a57bc2802ccdee08f47ba83e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce41f01c2804d5ad83037ffce232e16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cda8b74b1b2ad77fc8b0fb9707048225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c544afc5dabb3514462b023ca8cee47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2747bb9f01158df9e4a10c45e5652227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97ac6a0e72a4ebb80ebd449ea7c05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbb2b03a57d034e9006c425911375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe076446983b6a84fbc67dbcf965d78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e70115fe75890e6814ae1fd8903ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0008f1db4b78dda7cd9e2b9eb39a90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936bd8777afb525098c11f037a8e830233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d30af7e378828279b87ec6e213c03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c4d3e9addbc88d38d3e94e06e92e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b972d233cbf3f7964f8e5c94ce8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a45c8feee30580fbf1eb70ea008f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb576799892ed1765a23d86ab3edd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf93d0210a77340cfe79c0dcc552a60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ee330915b358e73501f178d50ccd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765baaf40b44ff5eb342eccd79858a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ebb00a867c91e2aff4b7373920e01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e84f4c584d5df25c169738c155227243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e862c45c99ce1c9d1a46bf9658c264244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a8c6736c195b768e4096e4ae4d1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd978fdeb207e128be4ef5ab67749d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0f1835509ea13ba028efe4cbc453247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997476865476c11a5f157b994919a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c55917088e69c7526079bce445915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0fe23d77703083c379fc18610e741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81c522e7bfe28ff5d7e25178c25d0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de1012fbf540ca1f1e30ba169e4f62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc66978dba567f588e4275c6ccd64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62700cf1e515bdd2563b455b9e17eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e150e7e65bbafc371b702b57dc747255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e920ff8bd25ef3fd10acd85468651256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b93bf2926b4ee91b042f7f328ef57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0b05016fe03fab4ca93de251dd39d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e507d888dc42c67c358e4393536d90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84cc6406a51d548e217687abbf89c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc7550cf44cc3e38d1debb84df242261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3ca07afb0945706077c61b34838d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f170f89d3177e6a5a042780ce46cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1d6c9fd57df458ceddd6f9f0a3a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca030080b94f3461d99bbbfd0b6d08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90ff8a5cc99a9b8c79380c75c07f8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befadc69b42fee82c642e15d7836d2b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e56654afddc54669b923a3d00285fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5332968ce93656941aaf6ff9809b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b0104ff9227f51f8268e1bc2ecc92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8c792dd55bf9646da319b9b422319271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd250ebdd8c5f0205f05c883fe556d0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31b21284e332ae918c4af111dfc6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908a371c7a5bb0353bdc1b30f5d14c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a53e171c966f6383172e3f106246275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec9d720e1b8deae6478db8620cf1cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e86c69e366bf0b346753e30cdfc4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa727f4d406dd769a7dae51d7fdc1b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309728f0c8e1b53035a1ca5dae02c33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85626701069a59cfd3f652b01ecd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d56d390a65b6a2af816390457ef4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754774e57be782ad0efdd5c19f8b2fa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea7f9180b2905324072358396277b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a160cac74eb097457754745f4e5bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d6d537e8272d3761504414a74328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63817152b83b520ef479238f4d173d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbccd3f6e357277bdecbf1836237fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e45f1bd71bde676d6cbe41b49fdd3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c9d10f4403926127d061bd04278d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3379794cf577ada551c5fe389eb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bde4e1750fc90226d2a354ffceebeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469006580f40f4c5f026625fe89727b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2e502becc8fe5eeee267a36f6fcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31572e12e1621dde35070cbaa20b95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467f95ad2362f9609b811893a9b6b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e690edf75a1723c8ec713b2fba477fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123775875444994b4a9790a691a4d6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddbd179e3ce91b56ccff98e9a03887298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab9deacd8b630a7dd3a1b8cef0dc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82357d8a75223422b755f0dc473bc62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653670bafd5cfef950486fd0ab43b18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82164b747e39867c46511209bf7732ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee307ca3f51844fe0a0a393df6e84fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc7baa5c0be58fc4d53b435dee98e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb32d6e2b4299a81c4bd6f1d919e5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b10f7cf19722c5d6315eabbfa817d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d5d5ee6b9222f6bd93f0f684a3235307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c6218757b6ce33b18d7e8daa8cdc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b56604fa94eed2e180ea927f7597c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2539eaec84f73b117e531b2b176fd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea910b3d503bad3a7f4acae50099b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec3c6a0afe5fd9640757a949609c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9b7b3d5daf8b9d78a614a3a1f3be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e54209e5676c6b98820f1ef857146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718803ccadd5aa88b68046dc7e726a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a77883889092d6ebe88a3a0e986d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d21569ba6b6571350f3eea2cb03f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e763bb64e3fb0be13ca2d8539fa9ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ca2810856fb15796dd86c2908d80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2029eb27925761769330b8696a7636320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35d701a0658bdf54393e40ed77b27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed810256da8912cd1adb0a5150485d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698fc5058d15855bcf8fab2cdf03980323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f170aed45613a8a5d8c3b690db920324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd207bf61d8bf24ce36343b2ed03089325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>