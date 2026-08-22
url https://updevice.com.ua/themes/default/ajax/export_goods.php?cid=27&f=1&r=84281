--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a46fdfee1f99abd5df012f937764d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ee61b76d9d20969b68b6713a59272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf78b481f2f15f55aa8233baa0afe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e7644d6ae9d149e27b6d2c2cd44ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f770fa09fde9394b3c0871d1516e225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d7841f41f7c1f5775a69e382f3826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef96a4138139e27e816b8ac27b1a4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81313716f2b39c4a10f16dd5fe1c63928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3ca9d2237ed567dd9cbb89d24fea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed5d9cd92d829036107365931f94b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b3c6e481dec84e13c01706d8feae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa06cc730158636048f4f7a509cdca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9f5889334935b0f7cd7cac37ab7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb45c03e4d70e3a1a1c41a1a0e692e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf6cdff6592058f2e5ea1dc6732eda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d15a4b7228b7a5a49f9bfa8f3700e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8632c4d21ea5a6d5220a8aa2a49e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a0151423b9dd57d38109242db9b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9c0fc8d3aa392208a9aa3ad55d8d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc232895b7aa819efbade9a5db0697920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210d0301d8309d89225241e0e9ae0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ade63843b73fec4d3f260fd54d3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c8d0ca7c07ff2acc4beb964f100e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0e04eaacaf37e9b6d6d2bc19a7ac624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dbcd5011f4cd282b886f340fd522c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9930535c6f52fe48bd28d22edbf3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef7f698c5f29e5c6ba347c66d06dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea6a8bd98208aa04a599a13bff577928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6f2f936a90a0c5774f720c1a38c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a721aab44f52b82f79130d927e4a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec9755b2ff3075cdd904ed07e6e7ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d7900823fc5abd5fde27744d3ee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ecc055943d32c75faf3448840c6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b273812a5fcd089d62aff0e7485d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9b76a6be45d57257c94856e9d18b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9b11d79eb53695e2d567f58d45ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee04ee82f4c3e5b5742a875a010297c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad738f920d607c810a8599d30e19149e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada00fd5dcdd55d3ea2a13cd25b0ce9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47d68a70abd4b493f20193f44e77e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a676d86be8e153bce88bb2e6b20b3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa15e28548f6f453377830aa64d02d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848a29356da27bb0a58a8203efd03a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0cc99df0fb42d9d336737a2fcfde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c92ac30416a589db3a3d3ab00a3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546e67c62e2c4840d6a029f0d61a9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d785f15eb448f58c8eaf579a589f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d83bbe4f599bdea459de44cd503a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904537580fb143f5ae8f9285280f326749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c77b399f28c2f654b1b06d900f15b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b1e04ff2a3158280556d52d3a49b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a7f968a2beb154edc4ef249d5ea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03350e954c2e661d8b862df1f39d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cafe81b705e72a6c7f815e1286da4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234baf65f64a10f357436d85054dd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f722c1815c359b2323e9b47f19b68e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274c2a1512031734c5c50efc8281d5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22929550dd326032bf0b69e8f24290058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0381c51bdd26f653491517b7318902f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b24b95337820fd58af084b1e0b8f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62dd0d00affde72450eb182efec72961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfca269fc195a5e4703ccb5d59b3a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976338270dd867574ba64409fe363963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fff2531306a7fe23a6ffb7a0827d6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df905ca348a38d348ecbef566f79bad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e5600843acfd743ac3dc8ed77b4db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522785d2222d77cad702dfa6476886f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfdc5ea0e57fca4f43a242bf6d7cef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3379af97f76a73e4123dd2d2a5ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca4ffdd7c2ea119b939e98e8a52e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e63fef403c4a3dfa9c7ee54b676d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711afb00e3199292cba9e0849af33da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc2ffca9363b33cff8cc9f5a78f9d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4919b728ceb605cc4a9773d7e3af874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f405cacf2220d3d47c04624d5f54b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21bcf5cca89e095d323c152b7f72876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e7c73850a7138663ead71eb016a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edb802ddbd03c4b6194838f3dbad4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566de8045f708dfb5ea69a65e45e11179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fab54dbd7ff4f3e315075fa026bd3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849650cc62066634608a07d9b4bfc89981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee54af1321ea60b9b35c7c7b2a01a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b7940e34542d8b15ea6c07e142c7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fde33f6a8a85528c714a45016ddcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c47fb50ab57e9ea59c54e6fdc72f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a845a27dc346a7797a69d73c12ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7bb01a70d0dc541c5c533fd8630387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f41869694c87e0a46736d9d45b75688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44341fe5443f5e876d9269507cbb3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a2e16bdce41f00f0c4e3c611ba8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c328b224c8031c51eadf30591efe391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a0309f068428e6c3ca703cc920d7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e65471931e01c63b0dee5dc6b000d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873af0fd65bcc5b75b8ec4342731eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff30c5b753041c3d2755bb9cf4d16f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5434c4d360874c878368f35dc937a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259e5c946d3051d09d5370f5195657297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f0902ebe9cd03ca26c42a3145231498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c7f1271ada246e5af9042213380899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253e4d5bbee960842e851221c602867100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db145c263331ff89b27fb07f6addd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823940f71688b60cec4bb67f15c8b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eadc85cee2ebbf65177e203642737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c748ec071a2526b187e72899a3ccde8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27510add67712eef261d58f889b7f924105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9841be6f96d377374fb02ac2213da8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafd3ec5594ed92a3205c1770e75366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9c12f89b4776d26096aeac34ac373108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba705dd35641cd0cc348ae5746bd0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec14036db5ecfad159b807c4059c4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a004db3b9e2d02f5bbb50c34e32451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb753bcad70db29667b19e8284ed2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03628a04ec5cd24ad784e2a7ce01ab49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926cef6b44b4e3610081c50e85c6c12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ffd8119af0639b851c8de80a45df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8472c31a493fed4ba83539057aedb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2230fc523ccec622a48e31083578d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15105ed6fbec873755e53653f0f3b94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60388d3563a7d70d90872b28d3e9589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b31e50f8aa471fb701ffa98c8a1fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3419786137e605f2f0a532c3010864121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685d21183413c3b25afca8d9a21f9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8922a4a1b5392ddd2fdbe6339adeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2343a849fb174a11ef3e3e50e10cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efc588043051d61886ac63b453419b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e411d409efbe4e19f585fa7ab9d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145ae96ab78d0481168f423ef69635e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bce22741331f02793e4ae6230fe18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b856ff4cbe33ddd439c96ed07e3aee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f394dd6367a12d20b4b0faf781cb9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34193d5fc6becbce519f7c6915d85019131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a28e8677d4fcbeeab23e23247773b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef1865735f9514120d40d53c2d4c08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db667d4759e1764770fdef6a948ebcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769a84023d33af4b11504dd4d51ea54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df58f07049c9baa7f6ea52bd9574f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11986b83144c020256c63f40274a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e232a098eef6ed89314ec1e7caf27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e3959eb51b535c172363f979ef82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d0a908cd1e60a767846e22502e000140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7df9dcb47a3b51e67a9074bbcd26a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0702b1d967411e6db08749a504b7ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9821d4e9ed4669fa9122dd9cbb3edf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623402b3a5b8128bb1e4882e3ddf8da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc740c1e952280c6cc39cc538a39d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360fdd51114f54af1a7cc25ea1f47a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae2839072d9cbf2d6b555f65732959147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345b033ae31e518f8d7ab60e6c5810148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce931b390664e4526213c6b461846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a610249dd0548a9226478e7d9f28f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc49029a488e08a199ec6f8acfe015151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c6086554b9c0f3fbd3d13e7a4304152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c338c6543b93d46ea3cc17b13121ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0792f534574fea08c944c3fa3d62bf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965d2d701a3db62a65b705ff42a9015155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bc0a21d535663d552b82b3549ea6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf11038d2c0374176b594aaabe5cb10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ac893acd7951772981fbc34d8cdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae45b5a72c47de752c95ec3c2b37f32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a01f04bc41cc52940c64b8ac6a01b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369856d6804b13e3c7628a59da3b8ba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497618e66f2c7fafb03ec18d0b91775162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ee8623b99af839ddeb4223d94e34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612490f2f11c132fe6d09587239027af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7bc7d2fefc58f370da1e57402ef67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5799db43fea2d7e8b725558bf4fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a3e7924ebdbe96c27ffd635d7f53a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83d11aebe559a70fc155c6e2303de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff274700cb4295291dc03c95610835f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb01d71c581396006fa1a0415041b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542ea319e84ac78eb36af48ea12d7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482075e8a367f2134697ae6dababfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37537fd8d087e75d8601a8549f321f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762cd77a9d7ef82e7d808600eac2c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7048983e7a6c9229e1372cd96612175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2efcda119cc8985f879caa853592c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b2dd81aa9e1821fc35586ede5578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee4dca526aad5513beffedcbcad4cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e214dac16fee25dac5b8d0a2bd21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab5eb93b10c6767b538e010cb9726180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ddab730ba5fa4102825812ba36eba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc19061a753726a0e304692aee60377182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81683eb627f5411490f89cdfb9659d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ffb5273a5fac6d3a48b057879ad95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7a8891d2077cec1e2ec8fb6e230d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05129226e05372c0b339dee8ccf4382186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083884b8ce86753c575e32b858e91ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83946ade6d8ef5e758c79fd262d3e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf52468c4a509ed5bc53018005ff35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f06bdd0dfb24b804bb87045dbf79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1b5f0ff1151916e79f9090b85f78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911f528dc2460414ab0ff72c9d85fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff60a6562382be1c299cbdb43764f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756ad7df55f88a763b07b5a676b9b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45721b5250801e9db84d4220bcbbb89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691fb4a0b6b5c48f4a9cdd091791ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b14a133dcd27ae8bf6fd2c61d56ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe498843ec5224d53676ac8bccc4b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ec778de3bcdfa7dd193a5f6482a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad50c079ef692f48d5ab4741692ef6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aad6db745d42332f73a3a69f50e874201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d253543a35965599baf570b35fabbfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6595d4ca9db712c63aa3bdfb6801b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989e0fe499119400fa26f16b9805002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a0925cbab26730469b1502dc45da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73639738b15013ee43733efc53d16376206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ddd46ff8663c55b810d9d0940be9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b17899a2668270799371e51f4654208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21034a5f21d128a633b090dfdf0e4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5388f4162ae8b5836eb6fcd31dcb6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018427440e0bb5eb27ab0fbda474ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84859c6c3d37b2cf94788de77af5933212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1748489dbd4dc8337e1e821893150eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e03804d852627fea54b1fef6d014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b6b9ec2b0326003ad97d4c11b892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6bafc871d68b53e629684b7d571fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8431da9d7aebfb965def1425dd2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff198161cc76a34065ba97a1727f43c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989010dba9b66a5de8a53cdc3850b7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924b28f0172292bf878328d4f3ae1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5563c9d88d40670792ddb764c69f15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ff9f5a4418192d6a5594fdbc9299222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3491b7f867073d19cf0ccac343b24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477422dae57c75ba05798f0416f8a43f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c191c9f04b5d0cf79ef5957a7b42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b1c297e557ec74a2a5ff3dd7f4f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ddcd2eaeec4e8b62dd4c3f80fd451227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5da5bb01d522f91e3adea663f5ec88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c274c28a2bf39bb5d83e77101f60e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311641ead8e95b1888df5465ec90890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bfff09c2b93785b7cb05a23623e97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae63bd006b27a929a68418e0f1528232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed976c94acfb46e003390de1095dd62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d496fbd758991d42fd17381ad25625234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bdef09e689d0774822be98d59c591235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439217b8e902a59f84331ee168e6fd52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f7a71d9909294ff28dba85d1743f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cc3098f86f4fb5bcb053367f07357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2051247b69e9449a40cd3be97f0b6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f643edfbe13fcd0d92f7d21a3973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f2c133414043d0f7fe8c3dd03537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625516d31d923790ce2f2009f1f202f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042758932759bf4a32c2f7c374ecd6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc95a8396f878e303a0398a5f1a2a30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a353f5bd89f60bdaf3b3d663aab20c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07781b77a524d101e6069d4cbc9cd156246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08555243b19b5d56db83f1c4b98ef89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4843c65a9ddc9282c774beb99df25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfad1dcdc7b2560e433cafe469ba23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00968f3214e2159b993155617607951250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219fc05701abb76f3749d11ce7845ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0fb877146c25f331e9ff120a225cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a11f4522cbf826ff79a2be06a2113253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7dacb6bf649e06f196c4ea17bbbd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222985f22b4bea3bb843537657f2fc4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa507ccc72603f6f5e71b284cd30376256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e097552b6e6d5b8b27cecdd5b420257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec924aa98739cce791af92de4c1d0c90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459b30566a171d490baf07c9e8240f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd845efc5bebdfe4908afdd2e5a6b44a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2ab2266dd31520bf2727f57f2af7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746ea818c3b58315daa3abf7dea676b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529111f71f376ca9864073195792154263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e042d8e00e0518dcecd0db3ba28206264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e9a4d3b5b38856ae5ae265e92a94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c8629e1b9cac841cadcdfb73fac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea2d25a4d2d9ca9fa07424ad895b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef4d1eec92f9bc3dd92a7aff8bb8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208dacb81eb1a051021130c38a813a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114c38fa86ca84b58a907e87f8895a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd305c497f44777551af7128dfd007a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063cb51448bd6827e0409eb89a87198272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e49b0ba03c32d4258652ea833a820273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4306418cbe7d8702273aa008367d42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ddee3816f5708a5eb858e2f9ae3e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c1d0e03609348841a40060ce5c7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1140be682605ae4001ec2a9470f3a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f10070c4387d92711071d14a3499c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb0ac67afcc0c54c73a00e3e03de3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099fa3191992e94e1ebbcbefde0f312280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1561df617575cabac86f933b5a96a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776912fb1ec79ed5319fe5d7bf5af6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf431c6e178fb306775299af6c6c70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cb76a231181bae14cb3a7649cbd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621943a4eeff140b290744839529b3c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f703c9ae86455f3430f25bcf796c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88bba15282a55bed704643945ad711287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbe9892fee664e3408e88bb0fcb11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79475cc9bbb7fa0e892720be2f2e54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea181c84d6c63b4cdf46909f2928a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc025c5c48c9a4cabb175355dd738da8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc05e62fc08196377795688c681ccf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb93bbaca67a896d899663eee52811c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f9f769d5d902ab039cc8fd445a4e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18646c8a17d7a2e7227d4180ad4a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc8ed4169ff56c4203c4c0371931f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be8b93035114082f854e39ec0ece25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25579f3e03dfd96bbd3436e738379298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35273f5253a1ad1053d8a1698f6ad2ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d4e17176be2d77ac2907d54bffe4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70fca42bd94d6b2085be30fa69864d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51c8ee5fb64d57103f3b8f96254978302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250eeef1f25caa52746e3b2f336376303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f9529a77f57571826e6f4b3fecd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8574d3c2d127a3aa39d516c436374305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e7aba9c2f8a46988eb15961b5fa81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6cb39341579a9ec29c5112a2aae72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e104ddbc30238d61d043050f8f5a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db23c52c7b7b1229568a2290abf46d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3679576b8f994685b9eebe8bb923310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a0b492415f18c2870d593142359e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ccd85d8d5ac53c14505a0e605ad8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74914677134b8b94ca814729ca582313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7056bb2586cce889bad0d3a9f5048314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9365ee96b98b1d1dac6de1dc34bf8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f17d8cbf731fc4901c078f8703b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fddbc4d15a01562afcce69caaa9597317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b3678db7e67482de82ca3e90bc77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85356457d0936d7bf7fb9216214a2db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c59baeb13fe1d665f07e6838f236bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ff1eb4832b6f10ac5bb0b6b043dfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae66e4c55eacb54f94de665c881d892322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006d3f06f48db6b0fcc5db1b8a4adf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d69ba63b3334b2cb540f393735afd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064701e3521178bc2cbfd034e58b513325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc7e15cd2c1cb37e3cc7b1e1f9231326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd732bd99c150907c3eaa0991ed7e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244efda995c17fd599b8cb63ac53e342328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97122c5b5660686e49aab3235a8d029c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d52a93824b5e928839d7a2db7e996330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e328de859717084630e2312680d094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd212bdd86b32eaeeb46a63a5288720332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff46310030b33a48beaf2bb056ea08333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f5c0e9a3789029d846f521cf9f41e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f98040768ce66ad1b02750f6e7dd9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e58788dde23731d747f515893bb583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c181f5a66e19c7b83886dea99b4544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa274113053ba410c49a247c3661b5d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3763b558179b8a45d427a62d52357f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3492f27347c853c81f8efc1c7c3737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626f51ca62341882487e40a84621918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c052266a0659168e8670269133ed69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8cef7be54f40cf8e350cdd9d21ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63c3e2d05f2b4f77d54bf7e708be311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d57530374b43185fabc694a71baf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e820d8a40734c44470b9ebe84542513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03c24cc938a4f4353543ca0cb22d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75471ca68f8286438f6ed4d6adb04615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dddda4bd222f84f7ab7ac383761e2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0245fdbbe85a32a25dea0b11d3dbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21de19a7a0b18b79d565d069ede4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24c4c998391ece71e780175cfffc8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532bfed5bef9ed71ee5fc3f188f3bc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1111334a8b872ee7cf05a03cd0934b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbd6a0f6a4745579b1c15420ad97fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340fdc58eea6c7437f25de9f31ba76523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b93866e652055fbfe2f422cc88f8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecfecacc3d72c36c5e271c792f324a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a785905a16d0dc16cb12c83addacdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497bdaf618f8bd58b59f9532249509027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9638f20b491132f0fcc0395cfbefc4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db96fcec66aec00fe9ca1da9009a4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e548653c486d70967d59cae7569a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7183cf77ebac81527e5ea0a6818ec231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688dd170a0c701f368ca4fef8cf482432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce02a7ad7730d874cdb1516237f8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ff0b98b53f57fa1f90fe1d588045d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1a7b3639f7b2e1eebe3349c6d606a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9361eb51dd6e8df44eb3be67a296c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006472cdcd252331fa32b72e29af97f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e74c3ceadbc47c34a15470234641438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397474d3843ea69e8d8ccc1d4f07ac839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671c3ee3d2fbc5c55f1b0cb5127698d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7922872cd8760a1fb41050d4ad05ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2f8ed7da383ae7a53be2d49cccca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774364bf8f7495523c890dc9171acfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168755e36279fb69d6c90c9ba30532ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beb2d3442d813e0775df0f2d9695ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68e54c7d1ba93cb5a8193ac6b4fefc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d452f1ae85d4df7c8d24c60363c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd73311a831492cf62ab9af92214748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb43f99e1fe83cd9dfb82b364df92549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d164d5a444807f2c265b0df8c190f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97c62a06f9e0f0d33dcde20d3704e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4494abe17030d1eb46f94e7d52fa8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5efd00d9fe84f42cd1d83b4139122753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b32e68bdfd2356a84aea21f83a4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024994a8b15f662fd01595b81b3c81455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed13cf0f13d46a44d50e42dde261356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8a9efafecd18eaff112e253e61b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc790811f0b032592ee25f0e977050358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854ecf4287d2f3bcebc2c255b97cbf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564caeef5cc1b2312d1ea01e464dfd2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11895ed229d8e928cd88a40948a85761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc07b9f545df0e94d00e60c38c66d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27fe39bfca5035975334a87032291a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9aba63afe8130e5630c1be355377c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2458a7a88075cdc5903bb905ce93b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09e3c6d9fa60eeecc1bb3ad5a9809966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f4e6bf9aa41f39b870c5368843a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c61c71f42c6b3bf510a862962f2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96a4333291fca4a3c5d1445a1c78769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea024ec996401f9f99e7a7ec31e28a4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a70f7dba9d74529f58108b011601e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a817a056ccd02961ba84532ea70972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147a25354bd4bb7fad7e8c6349093773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07565c601be49840e9afbed8d2d9dc3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a737b6887013d0cad6d0c0a9f792675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd32123067228a8a523a5561374ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c843897755e298ea93522c67c6732077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3ce38313ff73dc5edcddf91e466278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be198fb7fc04699c0a971abd8e74840279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf962a56e4c771f2d76f7a0dff0a2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822242814b97657392d93ad3ceee91a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ef94c7b59dbaf7a422fe453827c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359616a669b5479e42ddb8c2130aaaa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c93be3945c1c3be67109d3ebfb5d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8626c9abbb85c7d6b2222f8a378d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e388288b8fe4a3a3386cadfa714c6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e55ec0f480b4b61a783822823979a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2b58d27bf6ad81cb9cf27166fddf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d9a935f2dc2257ccead6acfd16f7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5f72e8efe90987e5e358f2b4f0ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897c9777b1e0bebd3841e611e7d10791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bdc7185a22b7e49d5f86704a3b8a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b8ac525783e452a409ca4ffed5e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b9b741ffca7e6e0a5f7be3cba318394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4545b575ecb31d945cea4cbc22c7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef7aefdaed5f4c6ff1dd78117ba07796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de015cbb716352dcb2e0befdfe8572cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aead6c2767fa2489f9ea103e77d3c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6282b5c81b6f792c6e252f36e97ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b3afb8801f4c96decff1ee13ab7fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ac69539f968432b3f696591541d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046bb4fe7f09fc217071d8ad74d5550102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf65ec5195b4f2cfda6aecdf5fb088103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26235df4e5c440050eab6444a4ffbdc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fdbda0256a69fa34d5ee46949e471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b157a9728aa23a2b16a0ff259afc6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0224d3553d588ac1f1675d3a19f22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba82e37d113b75400918fadb629e9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0fcca4777d582d65898a547bf08d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e8731a88d46cd98ce52699f2f22c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd88980ac725b450fa50e60994c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa06b38c7afabe3cc361fa368068a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bcc96aeb79788752aafbf4947c6f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a2da3064471cbc26e730075d7be7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f91474396026af31ad35f228c524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037894a7774d281e7600bc9df4236c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86073ada869e9b148e7367510ea820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4531de91c104d7e53b3e49f0d7da181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9cc536762534c79cc5dabff51d7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166b01baa2afd811aa77e637d641e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca99e0c61bca0a22710d9ccac409c92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a4949ce90a67e3b8210616eed441f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb3f508413b44203eb4d45ab035bd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc6362e59bbc331a1b8ddfdced08c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f199480d97b7525ef36132bd1d63c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80270bd656639c27faa0b6f6485dc8ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7ae670c041fa20ff77ac1c1e995e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef8af221d4e533e3cb54c772521bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74adcf35e0a6e0d7b44ead0a12475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f05b94d38e7d6c00224155b28153130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0926eeb9f9e20ca86c9051d1ea015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cde080a3915db27196b31582547c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf445b0f241cb505b9622c66b0b6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d39aaeeeb502224f3aff31bd98759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c17f8eec41c6294215b3bb0a5992ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89798bd3db8fe4507ea77e5c809102136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d3fe318a849b87f962156b407f4fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d2eb4cce019f291625ea37f109ba8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ea042e3bc3dcee1f2c6ec4efe5b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58c2b052aa8a75a0356fa10599678140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c45e9da4908b4452bd87ad4192e8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7fad1d069c3070bfc78bf00aac87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536eb7a8da3d7d5253ada358c2857bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbd4bb2bbd4196c845013993f8330144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888e7d502253ab11bf29e00b5ad5286145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f001246079aecdb5eff1c84675aef7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49f062bfaeee3ff7a340257712a27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd118fa3dfe03589998b395a859bf69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a310fef02d11de11233abac7c60c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd549ef16f028f913acbc7ed5736893150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba7338c5063c6dd9003b03c441f9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889b626c3cb940ebf97cbb303ba239152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d9c1a395b2af0f9294eab31301596153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c588383e480268ecdc092d0ce2fb73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24afca5a8d1c5238bda8d8fd8144a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0991fb55d10780b30a1531d474ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbea815590949df0796b3aa39d78da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79452ee68ebf4c7f06673eee5b7540158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948fb48a91e0b7cb456da8c98adb942159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3de1734ef3e6320a25ec8ddf1f170160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d88769bb1e96eb15d1267317adb40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4aaad481fbc8e082f720a46ee0cf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcbb7f7b53d9313270422800b5f908163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2f14818affdee0e17488ffa2a00bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba44447229712d4457a664c603e563165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8700abcea0cf61320cff90d9e14a6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8ae4302c24d5a7c7be836cca5ca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b398c121876afcfa13d0435fa926b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f84f0123b1e019efa54f2fe9ff050f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af60795073417452318455b7583170170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916be288ba86430299f94abf87ebf39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257e445c6d1ece46c6555d03f7dc59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc303a6b9c12764ba60e87181f9f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9363bd82069f8fcce850c39de0ccb02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd32a4e631b635d6d9f8fddbceb694175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b140d595f446f79c5c7454eb7c857e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb347be8077c856ba33809a174c5435177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83c275f2076dc020fc72754d06c908178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b050b0d9b9a0498d3c997eab41f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3768a69d3f52d23f694b9eb79580180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306f21c21f9f157c5829d0f108d6ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0b93f81899086d22130403cdb6c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802507f3d8da88eac16f3507473949183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcaa445d385b548534ff219cc9f844184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404753a2a997f8a7c40a0f2925c670e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9dda442c763089e0beb7ab58f1b90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494371c5134537ddea1fbbdcb0359d1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71789d7b566e96a71db6a46a85945a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465a40b70e10930320281b882ef202c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c19778c70078870b1959726808d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7ad5158cc89371a53649823e7219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91845fe77cadbfd552028c44762ee28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c9db39f21302c73a40cd96d1ed4d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b5cbc8e3dc2b687dc663539d6439194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4db7262d88c2dc78869be4e5c9fc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a08adc8475182b3cba118094cf728a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88576edf63682d0fc02036bd6f17e9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990ebda9be86faf9c42c5c9cf5d73a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4fb1dc3b9e9ddfd3ce337d4db715d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ade86f1ae9a945b185c4dfeaf3ff2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c12a36f13361fe856e505deec66e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160fb6cbe313b427cf33ad2b3d24f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71de8cc80c3f40d39f33672226e6a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a6e5c0d30224bd7e450c7c0a40e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2831fc591d67731ced50133be3793205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28166c6ccf684a472fb9f65aa12055206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a13917f700fdeac170a160371ee48a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a03b6232e93870a454e6cff9d4422208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4005a8e448f4cd291831e188186c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1da19ea5d945b692708941dc9e24d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438ae41f450b3124bd7d38d0a17d20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8056ff13005e3e011f667c3db0e146212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9426af6c02f24ac76e96136d77ddecd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a415fcd789734111bf4499cc2496f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a5937e3d47e429a6705b8f9415f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2f9a4f76481b808052b10e62d425a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77263434cff1f3955622c955dac93c0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f8c35d82cc40d8bc098f5a0a2001218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c756d987a66ee4e78faafed3cac901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c97e83a8f3e0d63f47eb350947d533220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16573fe7f3840f50252e06311bdb8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddae058cbadc166c7cba2e2c25b748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a5323b6c7c644effc2cff0ffd2b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ad1b8f857b8cb836ea2bdbfddaef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd244a07b3b139a403f3be7d8935d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4cb061a72dbed5d944041ec41434226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631f2fd90b4a9374b18bf7d5f8f4170227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8b13008898ff6bf1457a6b54ccdfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01dbada533f7eb6f3b7f40e9a166ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364f76d3061de3eae1dbb5c5648728230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6daf145621349d6407b67eefd0e38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb188a555d141dd825230ca8d2ed4bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936a35e2ec5c214d71c8f56ef46f66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547aa80fd4fb3a77a1aafe5809f1b05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4a2684a99b3049873a7cd248dc1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5678190da7adb008b8df15f34afe95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7832d53ae9644ec788ce6a96e6ece9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba0eb94f50da4ff5bd2f6df582b65c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca3854e20e8ebb758c6926c8271e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd2eb7a5c4c98e8a45d392b0e635d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0524ac7e2d5d04862ea452dcc32b6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3aff7e42ddb58acb08c7a4c09d34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab77a50c92177700bdc8e5bd9b6f34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbc769f01bd51af93e73cbcc1b30cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f42cdb4067cc3a94d60d1d395108245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8580537e797a5217902f62b31ea86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c553966ed12b1fbee1ed735c72582247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecae2e62ceedba6b07649f6a3543489248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c4858e01ea5f1eacd208a0789330d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b5d29ef50f87bdbd5876e7b32049b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e877cf9a355060d5206bbd93b889a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd5765d1609f894bb97ca4902d54d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b4c0814d43ea6a5fb7d480ae205f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e897d113f1b0fab144a86f2a74abce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e5761ec41c92aea9106648e80f7f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a775aa6c5753bd91fbbc8a3d350fad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534cc0e6b8855f96e30c8b7cef02fa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db007bc8c0a996b9120c40ad129174b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caea910489be4211fad4f06f64e027259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326787687352f21f78e070f125f8008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7c9a4a974c1b49f7d161be9452193261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7ebd3be7ed5ac7337601e779f4fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59285dc69110cf351fd34364ef5bace263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a58edacbc98a248fb1a1670c7451264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5f22c628aad5a4d49ec6b0d1bdf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32971d0cf4116d5ddf561b1e1915da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8451bd2a272947a2976706b0f7f8d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db31369e7d4ed05da8b0ebb9251f63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f190df31381070e8909345be981ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258f8bdd46f603b62b1a240812de774270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd62a554c50ac02436dd0d49b566d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbcb593a3ce09478503801c985b83a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0b35cec91662d92421461c966546273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a23bae4f2f0e9af9e9b7562c7f3ece274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213675fd501705b561bb0158a4d4365c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6444b30af2d51ebd8ed2db27247c53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5a31896e32b3226a41990473a1fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2084c49a767bd2fb1665d3304ebe073278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3aa6bc81d937090a47bf29e9acd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88873f4da57200f6535ddd49e5a29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63eec4c61c6f75a261a8c66f632d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cf4efbd52fa225fddcdc31bddca3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589fb7b2c9e8bac3a7224de44940884283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef024a3b14456763aed9cc1298506e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1303b12e5e7eee6b680d9b273d9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1b2a88e3a002723f9f0cbf6aa22d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac7120a68c9030d97c288b2ddde89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25a32173dd7bdad6e23b8ebcafb16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04e651297461190cb18de6f7f5be7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb2f3a587aeb515e1f612c13243afe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84499c9a8aba2895d85b5b8b46277448291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb25fe833575c182f67fd81eac1c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c0c9f0cf689af0b521e0388d9feda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d9c5a2abf6337df04cc6b7448cacf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ef553b3da79ba6a36b0ea6c7e4941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adffd0120f878d631f8086ee87c148296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8edf0574976a2f42b8a39009a3603d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da5c5c520860d27d17d7045c0afc46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a3e168d3cb322cd0d31a729fb863299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1dcf002e5925eca5617b045a84ffd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65a6f7ba85f276f93cfc83ab733fa6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d3aa29c41e285d021ab6279301dd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f8cb3075e86877b61c1651b9f004303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702432e6bb9517f37674839cb209e6d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de237243ee18e73fbd4af6a6f0a2d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b286a86074505994d3f00aadd255b64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed9d493a20e939d6428628243795d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd194c8dfce9f93d0a65f9546e606ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb28156a9dd51ea20efab3134e5633e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a842dfab236a0e573c7fd094e9b076310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8052f3d7ddd4894e360d86d02e15d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fb87bbff87a500f38283bbda03e44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388737c2a0282b843254949afe9b5729313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ef5492fb060d8f7c5edda46ecdcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8381450f7383cc8c1f1201c98a151315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e945835b3ec3ebefe014ce893eef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb0b9b6618dcd8b3df7fe68d62392317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aaab301d62459447df8361e74e998318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690f38292f4151ed8e5a780feaaa8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9d9262b5b16c3f7d21594ba548e2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223cea29dfea8fd667435b0255503eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db737007d13d19b2db9efd4e66fa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b4d8d427efde4772dc6cc70ca9e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7123a7092907a99c6a3d1a263651d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4be1c8a1a09edf8e4adcf34abf64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb17130a47d87b954dd175fed48ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e1a50bd5af1f0d1d27658bcf5326a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee6d79b53b7d0c76acdef3e6f62e7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c139aedb4d18c9834c6c4d2308d728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce29fed26971092c0ca6ba24647359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537fb4544ab9c1099dcfb5ed6c04781331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce758215e012b467905e393fcc423332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f6ff270ab5056be8af3321bd88514333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>