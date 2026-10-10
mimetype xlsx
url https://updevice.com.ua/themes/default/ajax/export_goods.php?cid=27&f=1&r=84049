--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dc2b9497cd3ff5acf505e0758743e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863fb159f0917eae7976e51692955442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe87b21aabb3983dfffe3422ed97c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0241c012f14b52c346d2ce32e9ed24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644911814d84d9b3be8fc6d39c6ae19a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fcf34c3dc19fe6670467142fea66e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c03f23d7f0be7c724c4e2deea78387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3626d374bdc093800cf8fce380748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc1a8c7b41d9aa4588deff5f313fc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c443c3208fb8f052237b9597ca220810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1301115954ec8b826c8528ecc27b70e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c462c862afa4f3dd73f296262605612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40ba6d9fd79aaffdaccc7ac0584e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08257ebcdc769d15503e6a353fd9547514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308543bdfa88f86cd50be0eac0352215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4cb02862e2ab0e63925310830dd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d92ee660dab640b87ae81cec7c14917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7225c0fa8b59ca419ff673b7a4d3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9575340caa0a6d304cfddb71939da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137125bb24224ca408b76011577c6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6a4030985cd9fbd7e43e53228e30221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3967c692aaef3a399e87784a7ae36722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d3e51cd40b83d3979d60df3f9fa6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f036f4c01bab7fb3e7d1dbfc462ecc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2b920552949979be06c560f8f14a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cd179c5a1f2ef9282913d7a6634026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de835ad1a98ebfb383e3ee053b2352a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5f5b29b2fe8224e144762e77a70e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b88bfc9d61503493e66e13078276ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1ff19effba4d24abf6da56994397530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c464232631618afa809273cdc9a4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ca1a4e94598de7c71fe23a3e810432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dbbb01370c4da22dea101de24591133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7005b0bce1781c42a4fb5753d75a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a66e74275f3810518bc146b240ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577158013167ede726c7eee7983c214336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d924dc8f0c24b80a2a0fb3cd28c2ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1689764cd45ee498739a21add53f2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a56672630d0c8245e4ecb295fb7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd900a3a4d86f51a842e723bab6a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b79e349ae9afc78b9043aa522f7e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456787273a0e2bcbca2c78af1e6b611442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b337d3fd6a70846c6af86857ac91843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db7f576cb33ec2fe539ead22e350044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a18054f46bc4c815d8f013b31881e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eae6a1b6fd5c43470b155b0906e1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb2596cb2c38fb893848a9cd3601347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90285e530adc04b3458ab984965beff648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923a2f97fa3290f7f38024245286ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bde11b4b1e4d32bb05f6bb19c6b3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404a9863cf18021edfb98c654248bd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a0f1086b49df6f4c0259462cd72ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c3ab07af15c3df8ce8d30a2352cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcbcc0a8e2838f1abd7895dcc644d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7707fab84e5b10aaf768eba636d6ca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43149a69e0543be959f1b5f47ba7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e16d905ce9db753685c63ec13377b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dde0ed0e2ac686e3a1df953acd80258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855886326cade2b61042c9df2e8a50e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4c95fb42038eb01d765087549027160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0ca7f3309051e57118f160f18c0a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae621e2852a6efbeaef35112f576a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed6c6e26a25fd8f45c0a548757f44f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30d50ceed466857bde617ccbc270a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa66abc5072cc7db50ebef6669cabec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f53944444f10980bf73845b74d5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0193e08807cfc3a02fe036a163f4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595b3f243d14b87927517daa10dbcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631e3abaf1ad30975121df2fd31fbfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f1ffc4dce22899b83f67e79e5a17c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519585fc0b93b88fb32d0a48a26428f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989c02acb565a39d9e30dc8e2e1300772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b4771af14ecfabeaf1797458858c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47676a2140fe09062333994db2d04e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a699e59b9ac516c8d8fb953311f8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214d0bc23dbe111b57073780edddde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d9c1891ffa4a98ddac038d852a14c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e5277a14a9e0ef7506da25c39091978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a90cce618c7e3cfe9e5285608944879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184ddfe035c2311d2ab7450cb4511a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c007abd57cc69482593a1c94b733df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4738e9e4621e925501526071b9dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bf1608c8e8f02eeea5d79c2351c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173070bc33c6f51f8abb3d05cc284a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab28fc2849ca3bc7b8293b961f2c0c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b36d056fb3d31136fb96b4c58fe3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039b554ac157b9b109c2e37c5dfbf9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc8ad06e2de83e17c344b3e2f4f6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b21db8559feed4ff3db5b21eb0c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f88426953a1967eeb1c81b7c4247490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160276bc3f662fea88220123e5534f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e84bc25064ace2823de832db8cfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf21a9032b381b81c32b9518dadb63193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719678ad01f9a9eabfcd21261305bed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6de341c6f925d441c08b167d1b85895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba045bbe88173b1b9f1110454f07896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487a1926c1c119617d8bb67baca1cba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01664fc03feb6db10bd4692595718f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c632e53a8a4a55b44d4fee89138b34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41778d53af3c506d5860b72704e95c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28e5a8993bfe217900e4bdbb0abb59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f811cd656f6728b5660065c983194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d1b409e7cbe13ff08f50056e39c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4522283be5a05fa1859fb8b94457dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56f294c029b7b0ff40ec31d66b78f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f62e28ed1c9c36aecd4e8c66a714a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd511efb6e3661d8fd793e4d9c8738107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae653f6a3a8bb9518a149c43de22997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374f4fc46d5d5fdcf31fc2a322dab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82ff5de376d759686f0c4addc773b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088b4caf54488000f3900c51c7842c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de241446e0d05f64f4e97d6d86974e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd7be1b3759654ab2e9f9f92a8fe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2616bc0006aad7f9b1423de469028e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7dc37350ac16741907e2b6cec61a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd43ec26f1f7bf19de94e54a3bec520116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173edd02c6be75ca343442d7f75fd58d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83ec70c349ef9099cd95376506540118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2cae55a2b7d2f615b508a5b920e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddb69180d2c59da06edcfdb2eaffb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa2dc00b7b6dece84e8cb0cf48789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e131a7dee506c3d455d3c40ff3cac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ecfcc3226b6fa21c327ea0b8197c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0946964d08dab236ee2365d73af50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bd65b6959aea93971966a3a1b66cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c0e94594f32c7c9fe718dd05ff3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e411a1b6cc6a6f22bf28e0918da34a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda288de4d40aa16d4a5462b8688602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da7c2db9cf8f08ebf89f07029329fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870750fe5a318cdc66df4fa8b8207ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e291a5bbc3644d1144f3c85e5df9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc44eb58a4e98c31f3c881e62cc340d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04552987aed286c874ff16d4d4bd61aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ea58dd10a073aa69b3015a00853a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22032fa9737ec90d0053aadf045a451a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b0c4048795124d20f07e37e300ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc5353a193572fe4a0d2ce5180b8c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2680eaf493ba66191737e0d8b3adba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda73cd207dd4f5a5f566cc651c5174139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa9e5f0bf997ea3c25aed65ae3c5f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb5613925cfde041b21525eae58934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33cc20b77b1a5e6e8d60dd593c0356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d03adff95400a3363b03f6fd0db5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63de5c1fbb3c33b3ec6d61aeac3da3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87018102a34b2ed375076cab72ec55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76219ef89ae1f5b8bb3439a832d7623c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8388abe655f0e92f8b2703d9327ed67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b5085bd33c8ee796b20454c2bf329148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd48c07df960bb7efabb6ec756c0b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77a895d94094c7bf242ec4c00651c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf8a9f26a2f82731753752cb1ea2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045863f74b41bd744f7c50721ede9498152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fcc4e4cffb5feb758e2ccbe143d1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132adb9150f44ad9f46a3b0a6ad9d41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b1641940eaa0be1fd8a1e2730737155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247bde139a4fca2f64fe685f61a0d06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4028fe4368dd3ca4444668680e953157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479de1381731bc491ffb4e19091252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3581e1455c8755bf5616fde860c276159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968afb6c5b8b37193d7260a8748bf82a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7e3e8c0b1eea288fbb2c6f2d8049a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f8a52bcf1b5d4d7c24abac8b801f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd27cda869e553c509e4ced3b57db6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f1769cc2624cb59b6c42a87728ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8483f22da934ad932a351bc4fe4a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c00729a935fcc2fee0bfada8b949a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e93007aceb5e3b5092ea422184bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b74ddc327b7c2249131dc9e7066b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a771088543236a1ffa082539a5e0ca0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0b2807e86602ca667cfb1d325e70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6cd670e8a1016dce16ca18683a645171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4aad73fa78677393a41bd99d7f8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcb3dc99cbc62e08b30e132c84121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14294c4adfd26b3116be9ea0d419d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf212d6a1ad2c50a9aff46907d646d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802e97f174733e939e73650f739b825176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70ccc5bc69abb751e831a5fd0f4250177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea9567f7d09a310edab1f28417b04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3661e5b277ee0eda4aa45796c945179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ba53f4835dd3199394db0b132ebf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbad2294769b0cdfa544fec1ac7df8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ebdc4ab503d5801dd86641ff8ac1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f042c5379fe2f4e3eb72934aa6ef2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fee31111bc94d838e3e97e2c233ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559c50d5139f06df8f39038b51ce9c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a128041e777de6e6e56059720a9cfcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f46b3c07d79f1e28800348bdcb7ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2ccba4de51850e4ed65e38c30bf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53d1dfff6ddeabded3ceedc909514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf57a1bac0b9ea24abe95bdc7aece190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad225f717a5a208956507c31d8a793191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a42316c02b84cd89069a7217558c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4fff8fba9def79abd278c814d1aa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b61057e02a5e1d4877696bc2a727b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd29caebebd3b28a6a2a4ba3280313195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa294dfdeaf6148d1a8a3cfbc0caca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275766c03a943049c729b0de9a9583197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947dbb667dc5299b54d05c2efbb7af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b2839bcfc79f712223baeb66b658199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03338d614db4bfd91193127f72ff187200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65ed668989ccb59317dec8406f81f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc514e6bddbf39930696e0435949a4f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0a9925ad59262883126d0fbfbf8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0161a3ace690c13a162a91af182358e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2376e52dac13e6b6dcd8f048d1dc110205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b019c9b00251ff448c746591760ae5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0b8d7d578f0d065a33758056755bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c7ba0fec4d7539c704b4d544ba617208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554cbde77e1d1c2848ddc4e1160ef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b9c2ca49b0ac53d591d57e24d2c23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d142d35301a17f451eff8ae46a3061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1b79e5f56d543c222d46dc2c285e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b130f9e3072b37b434315882c972213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4105638e17ca5351d753efa0320f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca730e7231e5d2f4c26ef64e4db36eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac83d271330155a123c2a6b2cd4f52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7914f33980625b64b2287931b0c7ff9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a11ff0e4fda2058504dfc3af7f595218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a695e5cfe76aed5da7f123ce745dde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eefffaaaaebcbc4ef8d5df96a77e62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f759eadc9b6273c132d77b4f65fc49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1d3a07d22565438cbf9350069be0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598030e4ba7cb99c29507fbeb2ec30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b86dec8a89601388e2c5f7b4e976224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b10a3fcb2239600b65ada713b87a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc470f911e048a2cff7aaad039783c91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b258a3e7d8ad69de49f82e9e3b270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e5bf8f59fbbb9ad8d3d914d0703d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1663db3336dda5de3005f57fb88f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91729c4db491c88d7fe93414a215f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84428881a28c8196f4698466102ecf1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6000404aec96e6d2afbf8c44e4ba587232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee99cec157e0423d8400f476b3c411a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f75877368dd5b72bdcd68e2719249234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690df7b4fe119842864602a13c747b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b772251801623d9bdcefd09f44cd2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651bceca870c167432299cb1723468237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d4277e4ed7cd26b88d1295cad507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b859a547b7e253241097abeda6ab9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3f944db169a5fb7335593e8a46c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287fe05ba18401387b03a746440e0b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6728661dd2c87f49930ee94869b856242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230677d823f636eac5fb7744f39d80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bab22d081586bb1a12d1fd4341b38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75424ce698d68fd245acd21b287e5efb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e183fd32c9906f5400dad662abd66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64c7a4c1460d2056fa94a5ab730f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521eb70674ff63cb35c1e485d6367c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d69dfeeb5315e11f654a6dbcf08666249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfc027b9d7bace101add9c8fb1efd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ff0723f0f5f8c03f6ca856f933108251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7272fbe9fa68ab48e4a170921b92c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea64eb0ae1f44a359a6b4897a4496f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335524e3a21a1301cf286050c3461fa2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beb05239f3e2c7ab09b0012b02bb06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00b4e5944be11ae41ade25547e404256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb67d4a62bb906d9b89f77f9b19362257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5216422abae5e675d612e63928780d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ecbfc6cee01e547ff8aa9aec47b8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5f0cdda11d5b995cc9b78feaaae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b6540ec11d106331a4626a5780fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f97d6d16a6ca1752dcb8673cff839262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6653305436336bd06fad07d27b4a0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1023e216f443ebcbb45c244dfee228264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb79a1141e7d4df5328345de406c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654e83847d666593eb9db4f208a865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0731efcda3e9988e664cafd421461c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a39c7e3909a935c65371294b8ed070268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03804e893b293aaaaeafdb898a18ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a97d1cf6d83f725ce644ad838d0d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849644bd1032c5badc6816b4eecdf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338995d7dbfcc1259d08dabc645ae5d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab4ce44c30b66b7b5ca6e9ddab2076273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd5d369970007d8f64a3189839d544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8058b09ee81a3a4b2f1c73539ee50b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935736e685d23b7945b4ca28c903bbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6307395b1257b004c5bcefb0682a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ebd256030a4b86457cb50ed6291f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d34fe8ee4fbea0c8c676f8cdea0ec2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2483367238c94f95c73ef3e73814a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859cb91b69057e7138270184f79fe03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab6a8e623ac6b989aa379117310f9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848f7d68e8ac1ad62cb436736f6f76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294b1aedd433d20ae49d4d7d858a3f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10f03f6d98ffa357915bdfc48bc35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a931133a9b3350f0a02cf501b34d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff5345748c7e42f91d7e8d5ac08c36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cf67ab64f5b91443c421726b45dd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c63b631cb76f7a7afff5db741519d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896535174d636e638f9e9c074d3e3879290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6e6e9e9c684eae84c56f8112611c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407f4daa4b9fe46d98651c72dd9207292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13be5d4d59750a976e3000cb08103d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5eb3d54a4c5e8350fa1cb1693a077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b0c5839dd4f132815c57ac3f9ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6113ffe2d43c8c552cc8b04d6e3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ba59e7025536a40766065dd17878297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97de2111b16af66b31b4517bd11247298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc491ce786369714efb9b229412a31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd224c3a69fda76bfca64b73bdc0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e32c37c214d79f7285dfc76a833e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4d4122dfc72b657f74ddbecec7bde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb6a8751674233a61fd57ca99e50de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8d23617af11dffb39a71a52084608304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4823a07dd8dbd04af811c2fa3b89c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee3e948942399703bf3c3bef1a933306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b40b4a136164fb41c5647f769356307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733120fe8995a5a89fd91f41758a6e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac1a9fd7723af650ceac0546b37ccb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00533acf93cccc18ba2c8a5e205e7b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70435f52bce104ee9c70965041f45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6891e431881ce7de8e0eacbe1e662312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975538ae15866f6078ab2ec31ebc2f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d6670715cf3b63939c296467431d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54e9803c0a50a420d0bc6d1e4f108a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c902a060fca06d38f598f60a9993316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5160fbd49a097f968f06c13f59155317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0373b66f1ecd92401a4971dda8ecb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f1ed30f7aba83f1acd6b443326d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4ac5ac02775e6bfac9b557ca5ea91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c922257c5457c2e46cad7a340a1ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5a550f39f12376db5bfb26caeab77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e444b22caf7cf9379e9e31cab7a21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a240ba48a75552708e5a46ecb91ef6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb27abf14b026951e94e35afa5f7c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65ed46e35606ad7d8fbd0de0aab4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c595203f41f60a5840ddd988308ae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd41b24aaeb8e4796afb2915eba7853328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a16edff637d80e466d9f933de12d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4349f97e0f32590a1b319c05248055330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492ab9706674e2be87740bf9de0a608331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822e8e9a297bf1278fe4b971e84cae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e3b75e910e0a52c1e401115bfa01333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286510f19b3955974602ed6471ffc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749060c64a8e833be3d94ac90648e2c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d3925ae6ee3b86b6ed1e8411294d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd5e481e1ae8a79ea4eb2200d0ccaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12e8c105ed88a6a4fe9cb3a14fdf975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7b3f3bd86e76e001dc2af2e7ff7206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b372fc727d62580d430db43962d987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be792f617b1a86d700fd1848dd1f0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c681060eb486677b40ecce5a67131d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2f7d06f94ec4a0b494d2eea3cb75810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026e4a90bda37ab9e0af06f1754f42111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063a7b9c88b706ac0c792548957b28012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fad89b7c476b8566e44b9c307d4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9d88912e5d6f2e310ac18d9b175e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d2376c63289f50f9c906921bbcaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09a22c97598a791c7b9d1b0952ea7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c5c1cc2d705a07d5a4f08ac3f4bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52356bee34e2039850b5d83ae104e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52318443488cca9c0a49ead3ced79a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602aea50833bba90f3fb51b735f754d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48f6ec7f62ef49cfbb2c32c9cd6a6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039ff803bcac6f5801d4b84a324a0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd893366f52b5a3eaae249b89fe6ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0f67d53ccbd419e17ea85412525324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d1dc6fe70c82d3a18365116d368025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1bd0a86a3e254f7c3b0729b4bfeba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea127007ff05c19bacc10f01ae0877727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734132a73bcb6507d4aeb910b72b6b9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902937651695cf1f6a8f36e17d80914429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b16a1adb4ce847a435063c265959cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a71240df0c521e3b7c74639a1824631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154971f589ed1cc663ffbab8b984e75932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb75fd291ad38bf17fde44c301994c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315410b7bc2bd355ab5d65d6d4141ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc48b6efc78c01e3d05008d02e84b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70914b2cbf2a8ada275a3d063ea6fbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0741ad0e6eb25beeaedc592efb7bf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e95452edbb9089e62febb21e173f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f972c9c8a8646beb0e4b3e040af9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e341e9614cfe8d9e90727986182aae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e87ad0aed8561257ec021aee66128a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900de5d94d83957ca0a0a65e2102f7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bb3540484640531149f29e99c11f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0252acfbd0b32e4dfd2ce7225dccaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347ba2110346aafa23be644bf543b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ac18c5164688c324d7bfc5d5a2ac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b8687b8ec27cc283e479b3ad9e0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e217f7d4083d6f167500f526d6672148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f404132ba1a14c90e3f408e2fdae6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad16ab00246f7585c057fa92f19a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e87248de930daf51795ad49b1c5b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae9fa71e785714db31fb1d7b175dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf0828df49a1fdca9ddf947ee3b2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac7c4c93dfc51bee6dd595deea5fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15773edb39d82f3da245cea839f3e17555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eaea86bc758ad77408db5f79f5a8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82898cb9cfe08f7c2d1e911c201b36c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed94633dd5025c9676152530a88f7c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff418704ee7e598da8d4d529edb82d9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae6ab454921acfe30a6a89f202a39e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34772c81e009f65d0d9097e63604444061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08f5a43b2d5b95cd8328952f3426bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1c5a139fe9656f805bf7f20068d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be144b8837b0d9e08c5a7ec4884f8fc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95bdf034c74124a4000134e61fb33b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d0671fe0281c67c345298c4bd0a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688114eae1a140c68e649609ea4b88567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78fae5a7cbe75ce2e2330a8bacbcb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdccbebea7db80e6c99cbd5df1f4f3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d5f107533738f8c9172ee0a9310470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff819bb9f74558b86c3371a4da4ecdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0196bf33e1d7ced80c1336149cbb2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ba6fd5e2752648f321ae1737182273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9611e269b330fe30c2602a385427ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba085adc51dbf907dd5421891cf82d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073ebe733d8e06c851a0d65df4fbed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad18d6e695885e7a0b8d691b34fb3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1126031decd49fe8d5f7ec520eea678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71bf8545a8d8b0eb64f062ff92ada079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb8416c93efb64ea2e13ddd34088780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e26d7437639467b53fb356b29bcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cabc4ad146f420ec8bcfcfa86f97382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8beef1428818ee9970b8d29744d6f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11be66c6ff084fb620bbaae0afaa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfbc00d277722c929253ae305257f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86b56b48266da4a2115ab437163ee986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b4921e73c0720e62f4b98512056e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a37955c1cd06354525e72a5830d5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc9a78ff533b4d02b33a123a6692ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2492c922c71285e7b3c6d35280b9fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7af440b1679fb4bce01e8200b6505691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877282af90f766b0399ae111a11fa9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9d904b367b1a385988f2a3649f7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4ededfc516b21b48c3e86974649194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbf7673c5b719cd16e1b8f7c1d7c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8a3cfc85b4dedad96c037c66d4bf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9705eec435fc00449799927730456e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d6043292ce3874155b62d50261f8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ee937d6b2dfa943acb4b8df7f15999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb9e7ce79dff5ad7a0d66af49d7061100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a2b35118cbeb1410c44c1b843a90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df990f02b2d8db84b4458920858bd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900b0a685bfffcca6ac8abcf74f6cf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b686dc7d9b124ca81c730ba4e09b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db67695c7022ef11e7a8ee64362713e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af31607a413611b2ad678845231218106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d5c17dc1a583bb3cdc8fe5e211ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598df51c5ed7e8e98e5c63c83384154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de790333f0937de38f2819e1a0a677d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278923df3ae18dc030ed1632cdc7303d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd783d06cac8a286fc1db0b1b3daf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebf6e5ddfb639b6306d2dda769157d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1a3e05bda5e9a622e72321545530113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c04a453311e2a7fc85b73ac5f52395114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1a1f6307e5492c1569fa452024765115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c4ad2fe3b272a8f41e24bee3e30e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b68b7e1e60b63aca2d2c4b9a40276d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54140a3a946d7a9beaff590810ba493e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95881b6e6731560bfde7452d139191b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888536ea10565de550c0d9fe61d061f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d993cbaa0fb9e5dfa136fb7b4b0a71c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e7e844ad59b28eeacffabb2c4b67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982f87b26cfa8ec80e9da2c0890ff46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0840a4b803eaf9f0bd40a073fdd6ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73c816c398f9132d37ac67a6737c8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b499f67759593fb6b24a00fa5c67893126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb84487806162fdfa3cf3226769ef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff82f5010ffad2d83a39f1d281b50f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b78626e855237fc277ce95d9692ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfd72b3650eba6d47bd5c0446edad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75afbd329c603a84c56c3d8aadf56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f877f12aa0ace0ab14a1d14a32baab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f68518c4503ac9dce20eecd6008c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae2865ba29e3c5f772b173b445c105134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6075a7aee7fa790f36361441568ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e01c50bc7e5ce2b91c45e0270c64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b85846c7afcd4338edaa11ba20b6cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb9bcdda0cf290ccb9ae4c4c284284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a368a0f197d90057f4c44d8e98971139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741bb6ef0491a2ce8972338640b8174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a5681c81d3d3d8b136c4bcbb9b723141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d5b49fcf7fe5c904bca2a5b12944142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229006459562f9cb7566112672ef7a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61c9471376238e8a8e80c8f4e33f51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a38a6c5bdc999409a613dfd259c333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86796cb6112a5490603a0f2d177480c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a829dd772cedc31e61a20799bad29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad32099705be1605a235439ca0ffa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02de858c5ece331b4bd3b7ad83a3cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a52be2bde5ea008e3671ec752529150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48abb92d4de83089d0443f821bef3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3e9e485bbb1ad5d24b16c2fa4a57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a680c30a4c138ca0380cbc47c37cc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae20a5c4a3d101b1b132c0532a9f0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327f1d88fdd761234c9edbd2d6bd79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cafc30ef0edb62e87f9053403aa72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872280a42a7079848e8d9fca3cabaf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dee579850e0afedbd18911fbbab7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e36ec3315328926c907d323103726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd2f989392b3aa30bd30a04b11faaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa84ea52b5afece19dd7b338de2261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b92881820fee9edb113198a7e56e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4a066e02387ef9fc731831c824c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fce1fa77a7bd7f5089fb785d78a682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd2e339cd9a3862fde95e1b2f0b39e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4b1fe34a8f15ae28f16cbe2c2b62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eedf0b4ac0c58db81262f4619c6b93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d52dd832641e267562c812e9ed984168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9877c2f87326a53fc8ca5c9fcfe633169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f366544ac1570c1d68b74d9fafa7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340adab52b1aab78ceb9d35b1e4eef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c43eb79c6dbb266f55e13c9318ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95c291bac9657a675d21acc038b3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6b4eaf3fee40a2fe0d171ca574d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df331b9018bc4985095789b8d18713c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74bb1982dd9c2af8f41083730c85a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70c75dbc0995109855e5ce64f5e21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5841c1c2853d46a236311127bb81f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80dccd9fbb49ad7f33c898e2ecc210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e075fcdb24c2cad7a85556ffc42d84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6bcc37e517d582b15c331aa10440c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c134f97c05dc9ae908699b93121ed6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf4737ae63c901fdb8eb972f86e43e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671896ce2bd6a010fb4d3f78d002e3e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb6fae9b9cb8a4ac99d68b6d50da2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17a6027826df30eeee22a29d4db86c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3e28a704bc11a4716fe48d919c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede869681ec149fd32a5c34527a9afe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29010be91d0666cf82c9a43888e57be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9bd7ae050b634c7c69e42bbbd05de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8ac34dd37daa4157f1f195b5695f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714a8a30c7d7da155c9c8322748bbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf743accb82edcff7cfc95e70a6b0d63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e6c28b73fd27fe74c9b6d218ab11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b551f4f1246817f85458d7df5ee5e81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4221cf8b2493e23202d1891949e8fd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71704a389e0a201e8d6acc91f3a1d8ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaed834461d558e3059adaf2e4f9109198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62f969adc1a1512c16c9b119f70933199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e102c1e5eec1432d55c0dad2df28f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240370de8ef6aedfe09853475898084201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781847c6ba6682b46d830872d6d229b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34203735919a89a2245d1de5ac53e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c786cbe9e9389db808d777d86d982204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb72dce482a108728540df2a25a7e3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef65850821c4434f1cc411b274f5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485a3ea0ea7b7bcc4fd1252d72d67c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d938aae11b9f6521034616aaf7828a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca262a06e0ab6b4b59a952ca4132d778209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f2ae4df067ec23b0e3597799a9490210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e805738b4fa50ed173db64fbc353268211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693efd8fcc7bfa03173060437128e31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5272e07c90147c4c9c702784ddfb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f351411122281d78a39fef6beba7ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373747572cec95df6f6ec76977308a90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a97de16269d2fb538d73870c6016d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705d70218e86b9346798f8fdb23b66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeaa105e2e8ba7c1e5c8d2bd9ca26e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f5d8e4f24f9ffa050923ed77e562219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60038bf4dc1dd7e8eccb5e1591bbe227220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766842dcfe0f2fb028fd2227867fcd05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e180f0805b52f92282d45e1b223ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3654eacdb547ecfe556ac2d04a477223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0662c74f49dcea8770f26e834225132224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb0319169c4258a8569cac5edfe212225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19c906b81fdf2c421950e40e9b11de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88575b6e90583e91b5feaffcb67a2ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b015219705bd84bc87e01d7f021bf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b1e2c4fd2d7538face4c0510d787229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0d2e63f996ae9b7f52911f6fd0f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8a36446eea01fbd19988c6c3a6e0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769155f80f01e5ee7d9496ead4eaac4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85291260a311745667f977f38c64ed03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d29919561c49aa7fa30115a976419234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d120eea729d58607e93fb81a59fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9730efaef5dcd41939a04700657cad5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35157255b5c9092360974b5995b4b06c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d8b1e758f13f18cd23503f01c8e0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec004257e6fc2741ffe81683b108b72d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a00406bdad417fbae458614e69b710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1043f1825b481cb752a3c493de976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427137fb28e44a2469b0201586be87ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf974396cc76a214c5c3aa25020ee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18166988c4aef808386c0350da30d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee07f284c4ca0fa01f7188a7e862e65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3736f16fb4213ddadbecb27419da38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669cc55d8c6e31add397095d8347c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502d26dd503547a2b479acccf28f044248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8a17a40b34d62e6888b3cf2f464ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4df1acac9a29eff7868dcb4e7a85e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff819583bd90df9e2ad024286d995b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc7dccf32a189de42d9b79d11d06b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c903eaf3112f52726fd03169be7df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97acea09821df38abbce5f7e246e53d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c95cac3795c91318992f8e622f258255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5966f14ba93024447141316fb728fa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f03b59915c3d1dac315935807de7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08010cd21f5a436570822afa4e0b7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f276f748fbcd826cb7187df26348b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f74c762d3434ccdf0cf9d9ce325385260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659c87e8ba0a4276e57d5d941bea03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d777d3b8f56bb3c130b61cb1153f58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d80cc9947aed86e4db11baf95e7ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e81de26668385d03eba61069386e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc397b74a234f726a8f24d4f343d4580265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de54bcae157802c71ed353d462d5b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9144ec3d693ae73c23471edcbc884267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142795ba4d6fb8a60980d506072cf36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a845dcfe7a8ac1ca99b552aa79b208269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70623ead57b77a5a25de26873de21c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78a61f56513342c4f75a906d8e162271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2250bef25e0802c45cabee79c39388272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e37a962d33e9dc9b5ec2323b4ae7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf46a3f17350fe1efd3b6b91576c3dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7e5ffd29545d6e41f46bfec232945275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf66778bce163506da379e610d6a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc68a250319ccdeca491c7d64b83df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d37c0ae761d2ffbbd3490c43a5c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1afae60c13263a8747622eb9a73c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793132d04f08fbe2b26d42adae30f857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf07ac13835712245d065653703e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd331e33fab6c6b58db8c4d7ce99c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc4ed3e897aedb0938e48dbee0554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a4d58bf2aaaace48cada6600190e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16f9af6441e5afc4c420b9a2c5dca9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7cd3e406c471d6394c8ee83209c41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f5582a1849b6cca859d34db15cd90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3b70aa3a07c4662e734e301a8fb4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8fff8f2bb4ef9e89e58b022ecb53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab27305a39bcd116a6d7c9a6d0bf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6cd0aeaf818ecac961c704f19b14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce87dadc39bf703cae7b0e607e517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb6b3a3dcea736dfc5d59a667c276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa841bb37cf136d5e52f9bc70ece0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69ab787cad780d32b79bcc28618d1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb27055405a5fd03f50314265287e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55824c249f470da93a53b85cb219d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a37c0f9703b52821dcf2cb8a33322a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74803f561657beaca7b4875dbd8af95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce22d29a388a62ed2f06b8b770dcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65afd36c5df47c0fd841da77a3ffbdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d6fda1497e629a10e4475bb2798c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab33970ab4388cb33cf193811cac2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6436f5be6145c572850df9dfcd88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9b349f62353471f65f5ea9889258305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032f1addd6614d66e4912b304f2270306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9333e6dc9f8203e46802e6e85cc96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea8febaa4f5a3fe51f0f297c05d59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96e74b7d6ee64dd0d38c211eab7c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c776d9cf5c8c4010fa6a5296ba82e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409069fc9a0c56152b8d0d54cf95a69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc5dd8eda173d0df7d6bcf87fe07f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947fa2460c33e147f0915532b100682313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a75aa591ce6500fa1857d14e9e362314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c915b78d9a88c0bbff99eae2aa7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7582aa83a8942ec8a3f50f9069b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc84821f759b5758956b5d6ab5b45f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b89b10cf571a4f748f2cec3fba0b17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad03d5f9719aaaa48576ffc4cf1bc99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0734480d62facbc9180acad4e3c77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92207246183a7079c73df643e715c4af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04234b1d49e05ef374e5ebf9813ec8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1878274a61f156a5cadea851533fbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf4216253d05721bb1f3050117719324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837192a97c42eb883ad9665946c596a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>