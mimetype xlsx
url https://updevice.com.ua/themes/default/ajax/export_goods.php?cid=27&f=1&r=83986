--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0f5c9d5e6ada91d06326382a95de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652cfaa7c439ce4b146fa9d62e8717d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7a5d4a6ca64db8108a69a4a20a6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a26561ffbf2029d1899336d10fe774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e634846a19ef721e0cfd0d7ba410f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1200e1a51d5391f378f4a307a7a0cbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c352287471b9f2a406cf4de048427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699067d0fc093ba33466af0878e3008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce82b2dec05fa0c421bcd39750956589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915491034d1f7aeaae0abdff144d3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51913f248ca5183b9154c8e8f448d99311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6db076fd013262a760f5783ca6a8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba231d3d94e2ea123b06f721bd038c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f2fbce985a2f002c0a5cee3dfe4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf0da92819060e3483986477a304515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f9f46cadff3c75573b5a682691a7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ad63dd9b83ca90c1cf8b54b61a1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c588ca72e66bbab010899933da3053218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe6c2e5f013b5606cc025e6ca8955119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3cb125a5ac5caa1120c8961cded1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9e8e98137633c697b7f40137f755621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b077d89d7f60dd689e0d814087003c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21e24b282c11ba286de9b4513891223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267a6ef24a55d7d43bcd638d7ec75424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38942924453539f952b12372a43652ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457e3e97505e86140489924cc7b88d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c2ad193720818d5f0b07e298b2d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7d8fe9baa98e0a6afd647bbc1335128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa40b2f78ba4548435f9bb39d9460829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d5f5262e3dc768410f028c701e9e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086d6af0ae1fc6fcd111d9bea79b5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208da99258b278729017aafed75d4ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e1ca460a9da6d65d1f20eeadeeffc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4641229ec5b52ff64569f2d236041d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc129076995e14571e4071e5fcddba035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74853b4c232f2056401c184153b81ae436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525307b1e27a07832fad5e4b21af9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e734f73c2f25fd5350b2e5f60903638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a09d04c6123b94559719e083f4e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423e5c7ff372c0fe1ded04af2cd4ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022396eb9208997506b71fb222b75a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006db7e8cad59153f18584245185f0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a0ef35629b5b166af7af5e88fc7a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb6c154beff090192c3d16521d0d0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20f0b0f2027d7cb1d5c2aa496a03b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279c4fa3b0f8c9409072bb83c81f3bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f055b268f273fea359fee9d6d9b7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0b16371dc86eaf19a4498b71689648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d1b6e3058ed335ed65aac39b968c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9690bce317bb903fc4bbe156dd70e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3e59908c873eb0668b0e2637ab5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f8ec637ae5003961f9bcb404a768452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083cc8eb43b6c15a2ab79d07d572cd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dd8050c3b295aa102d7a38ae043e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb02cbba6bec61c1431273e430166555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9788a3f17fc1f380f857e93f8fd11e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4a75bf41c0edd3e0a2a26183f541957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f118d411c64dcad0be3fd21bddfec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6234eef8f5b641a569563437e267f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2b5f789d438585cc38d7fd1a329160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f387a253e23a926f70717b77dd8e7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9ab0d385a516d72e39717fb9c38d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb85a41f30405642cfe23db1bab6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358557114b09aeb879254560dae54aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c85f3b8493bd92b69ebd6c09f2f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fec817378d4b83a42ec84dc02cf0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076aaa8c6a410580af726bc5b5ac83167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb8ee3ca50a04dc6ad4200b80e48cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa91eb6a70476a38a7f491756a1e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda7bfcdba1c58fcf42370b97ebba570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e002e95f73f2a654cb46f18ea8fc7bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a53717238126ca24dc426841974ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d75c6428733b31ef733f0c5b341d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f911d85e307fa1ee235a27190e5de474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401097c94b02bc663804a993c1b8b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd36a1cca45db150c799c04fcd165976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb4ea20c077a727a499cdae02407d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485127512982ac23c5228d1e043befa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a0046f39ff95b80377d825548639379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cfe8f6213ad664b5f8d7d02bb74ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eaa8eff01a813ae1ff18e2f9f543781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea520708b5de976214742d7865bbf56082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c24fb8aa2e6c782e5e36ff26b6b93283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5859b499fa0c7f10d4e9a5f0447ee3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404dea4d5159317736312675ee2d5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4ee23008c35a2a85fd40cd6c8edf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c3480752d606225dcdc8cf32118c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1a7de0c46308639e6dc405f39c1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad7728566ef9048d575061e5024ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f45e847ae270b9c390b7d405e934790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68e795673ed59244d82b6b2d7774e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f04b917f6dce136cdde8015f6d8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e59691aa4bf8c0a76d6237b7df3cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56c61b975e4d633ae5d01a1109c14c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949d0a22ecc9d5397111daec76730a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31251dcdae988929aa48fffebfa7caea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29fced54b7f2ca6ac1c1d19bf077697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271e2cb0f967bd27edd5c05aa604aca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8c30a200a507edea5c083e5b0a0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327fe31054eac1cb32fcc26b43a9756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a50a7bb884a6e4da5a6b16f1da971101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974d25d8b2eb5271d74df55605b984102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f743f33bd0ad569f2455eb440a5b79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d8168340160146214ffabb44d6724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad66f3cea87330fa4fc884f9ebb46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207c627f6f50dc1015a631f095216ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d4da9484a9be926b020fd370b0763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42571262659028a47f17d12478b6f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aab89b1e12f07e6bcfe9982a2a4be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d959e1d943a07477d88c57b7303133e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77818bc9b5b653697c07c7059275b5b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410538d8d2e0142d30bcd0fa3cf3e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2b9a1cc09afdb12ccd928ba69408113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f42a2f817fcffee63c770b98a8cf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d746b9f957363f81aa55a00d5b6d17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5f8d76e5e31c7ffc88b47dcc8e2fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ef90eb71c97eaf908c7b3d2ee108117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f88819d1996996f9bb0f4e9e71de3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d4f296a815714b1d058f1167b41e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9284c4d77501442a37f18c4d36404120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14884f111c9d19ab971075df5846d51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf152368abd31b1ed3eb44efd109864122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06752427fe4295f4511e46ec1cc25dc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606541134ec2c1d21c1860b1a74179124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7567cfe9657970c1c1cdd3650f70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8b95e9889bf7246436a56dc36cb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4bfc72d8dd60722be230c6b346b0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b709b1e18c037fd7c075504b3a5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ddbfece6e420ffb838ed75adb2b5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7bf951d3bf9288fa0f7cb2c6d36fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a141345b8cd67971066fdae2fd576131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a0763a51ad65682779ffe1f1757b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a2b4fd48a8c1a7caa01ab883e2664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e24bb9f103ed251884cf4f980419134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc453ac6db65a201bb1a12202f7f5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae990e2896a870c94f1f9fd5e495467e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27419392422b7c15ac2eb1210b590f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419908140978ddda272e4e53caa8aed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd452b4ac8d378be027d33df94b61f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260781294011768ef3bfa58253fdf6e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567ae222bc5d93fbe6387306b8c3fab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67de644f8d8a28aca9b5e20669134e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808322d0d4008addaf39e4a36d34861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3586020adedf63f7ca59d482ad6fbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83724abc680d5110f2f0784ef047f186145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3d832ec06e1771029fe2540760dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873772f53c1bd1abf19f291cdc3f31e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb54e994a99419b926f6d4c3f85d06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579027eb8674c545f978d43d116c1e8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014b23cbce89527283697758b81710150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed00d425035ea235ee54a2a9a4c6e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be3cbc9a7f853e55a04ef9aec8cfc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce8cc18ac7643a53ed1be9d4f3310153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93ebcaf2a3d0d26ff34b278ee82d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa7942c05aa686a82e1da8ff130b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d3c6d78418b56ab40bd62ef214e44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b5651a2da63cf7b78e9334d40fe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535e0b8a2df36d278fc7d1b8a09e03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49997b15108786d95bf3f59583acd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290eaef0d90d78f015acca8ceb97e99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1553264e6aeee4ec0f4498f477a80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9b806cb856ad39cfa230e332d3e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b2d63e7a1df75a04800cbc690825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a2cabee4fc03d7f65cb4d13c59290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090423a3c4fe96f3abf65880111f674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23962478cdf7aa2fd8ffe16a4c34586e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed51f6db29ef911643cfea7658276e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab3928efcb93d2101fa8ee0a13140168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44e067a63a36e269c983317657f63a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151983f25d79e336d3e50e5f3cc5fde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073108070dfcb38b41ad9459c5d9db9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd8cf1bd7daf945e50e2fb9b5d74e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a8659793843d63bf85c4ec82bcf17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f22b959bb335af59fede2c8e1e855174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9535bd640543b26c1dcca932ad8899175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12f12e31b4e04e6824b0512fc5e62b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444c67a16a7e3fc335c3466bf9c0a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dad4ae796c2e4a3915506d771fbd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c430faaeec502c59e77d07a9c6f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e96fe0dad8ef752394f38b847ddb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564982ffb31085e783ca685d3abbf61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc53d6efb3766f9e978ce7ffd5734f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556519cc079c6332c6a83b8ee8223c88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc9011397c45566e260ada8539f81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e10dd1cdde47119aa7ce78c1b39f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96837f4975ea4ab84ef8c072a2653d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d3e725b2006cc0923ba75a87a1b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00299abcd70c3c25fb980dff70851d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b16655aca48c7ffdc739d72ae747f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea03968cbdab93dd683f4cbb2dc0b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f268d36e323c97e1cefc6654dffc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bccc580ada61269ec4038d9ac25f29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873427999f91be2da452cfc4993c6e37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea787240290a680adbd3ef11151c34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564be42b8d492d2b514cd13bbe0b65b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22311d18664443fe50a364f4c8d08023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907021536cce5c3c24bc649724507260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5da3b40d7ffafa94d9b618e1286f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807faf04dca2e11480ff93135d52755199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cea89feea728f5798fb431cec732e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f7213c148a4b906fa727b71fdc07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01dd28a49421b8345259c07e1ed6bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057e474f22cc344efd18a61d2f56f16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9eb92b325022fbfc9cb8ad0e83288204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5248174a39bb5b873de755963bc5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f84d474e1e38477b88951ced693d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b613ebf454c669bb8d2d30359b08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1a80056ca90493cc6aa3b620bf1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee83cc8429081cc88e54e8a075e898209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c0b241251a4a888dbec0c9cf7bbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e746c73b0e7c7195e3e2130de4598aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075b0876be094213cfb463e76ca81f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8d4da00ee6a856ead94cd7ce03ad3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83e2ec082188726ba34591c33c400a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2d19b04a5f9cb2c90fabdbfaf8b1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af75ac6bbd91102f528441d91c82b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf7634f492dae7d17ff9016928378217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ee8f0d9d92d7e0b349f40ad35fef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd0ca19c631dec4865851d10f2f58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb31241dced099b479a5e8178a1221220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298873afda539477e07d2687eb042c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f52748dc48e9bb32d237d2f6a5388222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c835d3c73ceb0d850592fc559bec4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0349c2c299e9ef3f1afb005b020f6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422239086ff7c702b4185bb6c7b4affb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ca06abea5a48e6af0e93fa736b47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b2e1e82aa01eb51210e34ca6ee076227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d782d4459aad62c4b1ac100fcf3116228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86cddcfe061c432ed79cdaf52814c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a2f3645603657c2413a45e19710f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a36950e611bde7e8daf2ab6366f98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4512cbb338839477e39d7c6a7d23fa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd415f6d6192bd9fc98da441813b68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896bdb60853635869a07669108c10f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71de308053708f61b91fbb79e3a7d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ae6d0ad48d7ee5371a443f89adb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7553ccfd70ea83dc8ef7e045eec41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7237197440aa5f60f9e7d40c38df4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17744564210195103deb47765d14e27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579c765579356531465ecdd9cafbc08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef269296925c2436614acb6c74da278241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9125beb81563f2304aafbadb35be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7fcab44a2d10ec8a574602ea1f86a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64484636f8b52c128d8663cdf9f280a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d146e517e64d00dfb79b07aebe70c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4efb281af303537493ec045695f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c4fa0a874ef301860a662b000069247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cd9995ab1522957cd9c9fd2e33eda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cd4d53b1fb15f844bec16107f065b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a441876a9c832200926c1fd8b3b2f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d196aa0c321c96155bcde8f14d091251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82d43ac4e07c9b71f0f34e7c20713252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41be8f39db6d90d64a53a2e4b55c32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1d0e35a08e6f3d97777dfa0038ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bca476e1c1c91da9f36509bd47d2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95edbc7b803883f5250286bab05ad3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96fbc80d210465b785d9fd0e73532d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd25ef393592ba28c6d4473a701b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a80cf1604a5e8ec70a0c887860604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831ac267da8f8f5efd75327d2ec24f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c97ea39122a3d5e6433bc42217128a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e232170743682e764d8e75eed2d60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00219f44e45c5368d7d5c7a66efb543263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4317d854e0e693b4cd09ea9b64b47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eac6aa0d77875ace1be4c41156055b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79362c98c8ab5656f8ab157005e08a46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f601ce12c053a20139256423efb7f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f8410aa23bbba06aee6e758924ed8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3813deaa51e95dd441876c4de421ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe49f74e6c3d0f1f4aef50bb22348f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906a47f955dbbe4a2adf85d055959f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c09d16faee909d4ea0f71219853e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d802284d1a9a28f4c8246474dee778273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907def02e3a218b4acb31a0ce378394274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255670262febf7809bbde93d9d5b32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb2a2cb0449af9d1830e9a15e70741276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3e4f53d983c4312074714085f89f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00f3705b2ae3c85bbca029641700a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995068add9a669039bf7bd5bd867e64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aedc47ef6281927a33dbf63800e80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038f29c65cdb6730603361938be373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7677191da5dece6aeb64d71805de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb91bc1ea74d0fab71439ec3f99523283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef456e7af3e51f3835138e08c84b568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b101c0fe61246f86235b26c3a116285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519da8e8839d628f388a6e9b599c8a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f0bae132d4fd268666157898218ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e172a7c6246c8127fa31822629550288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6143b6d34717ffd699dd25b423d1a3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506660071ce61066f36204cbf774fe0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692755a4338341107ea946d113ded9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab91d721fa04ed361966e3e85239d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d894486792686df8f70b72d76215e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb2fd8bb68ecd945ce80a17f0bd61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e1116d0ffba47fcb03ad11dcd858295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af120fa7fa1ffead5d5564baa524ce2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877e12cae4bdd7bd93605c1bbb9999297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905c7ed002c6777e8c2c8cf0db796d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1021935f051fffc2e6390c0437a4b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef42e5607e66c97cbf723e7befa806e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b8133f3f5ae414918c847588eeaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30207f23432ab153b5fa4106729551e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b8e3ba1883af5449f3c153726e9ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c00c747d8f95519d26af37645e40ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c932870a3afe332a91b2e83c45b541305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef878d4db98fa02063fe4c5866b651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f92246404e37f9aebfcccaa93d5b2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a80de2306e21198c3588055e160d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae2870ba73df1645a15439d8ac56e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424423c69b2e9824da1851b74cb45e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41713f2c03c167ce5699f06e0f4fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b17d432d24e3c9dc9bb145d84edbdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e7c7aee03f4d9a7593626ae4a2dd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc253428f0f19399ff61fe9d01387c6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a74d2d5fd0c7e9e5090f05a5f1c50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366964549ee66c159030eee76328b0d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b8a6d45624edc18bf04de80df853317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51a2088f242fbb40b5911ac27bb69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d805c60d61cf3da2569b975ed651e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050334bf16eced6f8be630ef2cf98b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9428d4c72e6ab8d6f7e7eebad9c94d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d99a94194cff9f6de3f74cef1d018b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a58eae61226b4be932cd60e38f7b73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3bbcbeeb6f9ec26d8e48fff1f0c42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ce0ccc2703753eeb159edf8c3e24c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54800cacab28b4a23e6c84f662bae01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d9cdbbc49c910da2d034b0b2177af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc2c6c7722fca5a609de008bd85c1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f5be25dbd3eb2f3aab470457ba70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b6dcdeda267b876c532e1fdc31a5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297a6f648a02fed9618bbe107fe94fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06f33d2db3377f2c946e71aa86700332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0103c7b579f94cea95ed37c5327d1a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4cb4a68fd44f9ccc36a39ae389d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a15245ecae57e61e98b149b5d4fa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951381952d0e02471ae9963370888d023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57fccbd7239d9a252c8d863abff0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f87304354efa22b92dd70b58f6a565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e69baf96e4b55a54ebaee7b262b15f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518c6cd8f198f5df8c337e1d7fe65d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450360cbbaab15e49bdc8fc29faaed368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307a3e966739a87f1220d000a34b81b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b0fd1ba628e043e7ad5c1d0c82b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ce16840e7f4091714b82deed5b5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156a00557813a41daac2a243016e8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78dc27433b9ef37695e38f70ac18d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c94bba9a1c844fa52e6c05c1d3ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ff1870d4dee632ce13fb3791ea38315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4346f5d2bcaadecc74630267eab7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4313fc7e95e5f516a485d2bfd69a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a26957e4a579ef3b255b266a223218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b95101cd147363d4d5859edaa41f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809cf69909ad0de30b5ce240653ec720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089381c0364f78ed911f123f0c01c80f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80647996cd449ab5889b30b0413b3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7623893fe65e66ad5aaedca659e40bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b547a54c1542103a6b3c58c7dccb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af03d8d82c2c6104bd92076816ad525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe7f3323778b9e3c7de8ee092f6dfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb687ce9cb6d6364edd7c5253cd35eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623300cc37793387fcb197f6b28ba2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572abf2b16db13144f2d2bf40ce875b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513e58596c6ad82ab70dfe37caea08230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8339710c9bba714b581d8b0d05714331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7494a432a783f5ab6d42e7757376632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde16bf5e1414d58a1935740750be0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cb41cd581de147e8dc09339342a8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c438b51107048ebde9133c75424a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296e08d26038375dda8a53a8f3a602736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d90d768b9c797e1b1f7db3bbcbf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7e6e282fe3152b327c13931a150638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee763d331fd35d5dad77ab4b79b0fa6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea741c1a7d3f7396b8119ced44e7fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec930a5d10522795dc58f07ea19d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94bb675d72d36cbc9d6c266771282242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d04104dced6429bb780c6073549143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69624bcec9ef84e44619cd59fbcf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360de57c1d3eb33d82cd50cf428225c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2359497080cbbf8cdf296e23bfac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611df64834b92d9f9d1e2d6a12f9f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab85a7662ed14ba304eef08820225ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e666f3e7e6ccc55066b67eca97829b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89141e8a8089b6502a89077b336cda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2054cc763b73138c857968f9c324751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea6b5f699ff6ae58b93d0928bb119252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be59a0cae201b906a8d6b106f6d8de053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1adccbe296e856deebbb5b4acf56054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb751b59f74cb9a4aa658a959e31b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b488e7e50c30178f2abbdc7da381856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61cf1271cc957c834d12f87db80f9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729fe13b7873c594b2536148cca018e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089839498e8cdd4f8af060d094812b9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a953d7c3115d1ada6cef23fd655b03e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fdec09725d9d52a7cd5a6cc5e8aba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286060b9766adf88e1112f0abd46c3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca873ec0b4d13ab3d042bac8b08058f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da006bad6932757909a6201807639564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5fc02bbb5d857499fb57a2f31fbd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f84954ef58a8a22e94ac59cd6418c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e314b8700ac5ffafdf7c7758429167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09278856668e5814e1034d8620e82968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc386f134a9fb472bc10f517e2d16069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad4a3cf824c61a0706b8b65d0987070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0065fb43995089995b174352fcb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3509d39fbf5e3fb3ef1d249ac68a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7c5360442b8e6189f05565264d1b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58490e8d7ac2ab4f4c460068294676074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c857ea5ff544e8cdc6317af526d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8f598a999a53fd965a3665e516ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d62f31f71430d3b679cc1cee9d1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149030d04a4250584309494509eb02f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67af1e0f64b95e0910460e2cecdf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007334310864e9664374522df17fcd5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a188a8d8779d99509d910195984681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a832e30ec982e8bfd0cb17359ebb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5154fb52d57e527b1f596815c274a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cd5b72a05b3a136d6053a0495973b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cc06df6fe98b8b411ab4628e8c22e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba0ae894f693d3e4dd1fdf73d8f26f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6a3724a46040dcded50857aba63387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5917bce4b6ec7b53e98ecce0e015e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c0e34057f735ab38c4aaae5ef3afc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2438929fee64c41acf0ad1d26209090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ffd3576d4733c4ceebc17b2f313091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1a53df1c4885f14a61f6ea0e97abf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6d8f95b983a59559e371623a368793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e5da8fdf7ceb144ebcf505e86dec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770aebeb86ebef69b5b70109770b1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30611607fa7c87c5db882d326e1b3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c901fe2e601ca1512b60b3a9f91c3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4aeb56304ec03215130e68fe2bfa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01557c0fb903987ca8afc77f7bcd6d2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433830f405a6ad148663ddca37a329d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505709399a1b020949427f4d7ff8ca8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c41efd7c9dc0a0422a0fd2fc76ed8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce41de6cd32f7632491f2b528e6ce0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5110d990465f3c568d9f100ac14a92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e401156432f441d127edaa1eff59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228fa554b0e17309f1261f8774da21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f3a5f0bb6515cc956448941fde608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d7fa8004f98cb818bc746eac11ebf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849da7b00f99adb73b5ab6dd280a224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cbeb9b17849e33eb1fa32e1125148110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aeacb04c7e9a66e7a77ae1bd665f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb18256ee4d5f6149b3718f70dfa8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55654c0d34ce8053621196ccf88c06df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b58b452fa4969edc198995dcbd3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77ac899464cdf382920adeb8e84d1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028485fcd11a4f468b429b81011cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f454274f6b681c3883ae1dae5e6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0601a14c4bd6d574a1f8eb30f5d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c7cc4a3c21071416791c57c96f5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0264ee1e425054f04e86218c2dc96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f46feec0e3682a524c11c152758a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b6eb9f5449503b11ee9500166ae7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1d46e302b5aa5bb4eb2e529f66fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbbcd600124d1dc9b28e28f3422a2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2267eaf62b9a5e49537b06746f1598125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf0cd590d8ecda95b8a9fe4b2cc2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dacaece69c9ccde0ba003b1f0121b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048ea77d48814a5416e783aec667988128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4581003442f867880bce28186d4b87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1adbba81da34a3dba628d8d172caf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96045fafeec1567223b7b27619a8b3f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b74fa851bfed9bbd1f70874e612472132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc152e4de7b00bb15f9ff2de63fe7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1bb3f9f41705b0a85a0783d923a97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1cd20d8ee9bb35d3b3f618616307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1012e3458c6de01baf985b4094c67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c9f276c07fd379ac194c8ccfcf73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16297e28b39b7139b60615e98411f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dab0a8ce0bee9e571c2ff266c8362139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cf01127984c0045f684292205bce7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33034ba8008e1b8f46ab12fc6878f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5f2a8a42675d4ffedb0d9c4823e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3a76edb97f35e8382968d18315fa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0f62c5e8b0dfc1102f3b746509089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1299a32c85c6054e9ab4f2570cfc538145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a71aa4df62534d830f36642772227146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862b2ccfc828c762a880f886b82d36d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02024226533a169321bf12b6978c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ddab6485cf0cf6a2785aeeba79176149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc014b79b1dc71e05e5833f67fc1791150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913efc8cb73e42d899e54bf88011254d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1af04d8de4cb4cab1bbb3410582f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c8df658cd677bbd10f682649abd3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb5c1aac90053f42c45170ae01a07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f5c21bef3e48c6acdcb56641245e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f273a725ab345ebad399c42f3f9b4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a9e4dff14503f6d7022ce0aa9747157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b587387d20bd509e3aa0263a5ac09b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55492586a619bfdafe465c50a04ae65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055171c878f0a423f24ae8580d1763fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c026b2c9f1aeee8aaaf5b33c5958b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897398d9e1f35f8db2d30e9846a37f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e9ed75a5427f1f1ce4659a883481163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d10104f12f6009a0404f9791aa833164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccffaca863b17f00bb7ffce0dfea5cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511f4b58961b8c92757abea8e2e10a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7be85cb4ad9f1d99518c357314e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e94f7501935e72ffac19babe9b50e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353285863a78f8e2443b36d769255b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b4d97a4a37c7da286684f9018d1f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70422afafd001abe277856e33bc985a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367152ca9cd176313e0bd0d4fa179b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635f7a1805d571bba8f8931145b6ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecaba900aec8699fd6e69638145a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b1c8741a5807f9ffbab008ca7553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b658d54b0d31fd7cfc1879f0ed34b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2408bd4c8eb0ca0bee5384c5ef892177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6cbf45e4d200e852d5db7edb9bd41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74804c42785dc8f205f4055af64859d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef3a09464b4b689b46cedea51c37f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb28a8a67a330f32fe534b9d6a7a4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f225bb8a2a868348786d6ce22e89a07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d21931fe045ca2770176e7068549f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c1a694c9cf672c0f95193d536f90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879688fbce52e34018a32076ae1c866185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec6fa320032cf86db2f45838b7e93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2919443376932f96233ea9d70c90ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14cb3e1abfc7237d80e55e03709f6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae51c4c0ad129b981235f7f277723189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf984d46f17a945dbbac52b916b03a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b32c78f4d93f5541cde481500350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f30f6079522b45df2e5bed21c60b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c82589d694116e6b4a5daaf88414d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afca9edb84160d204986048dd8835a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682649bb4b1b27098cff7c4a6fcecdd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55054f4d410724c1131ea631f6335be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d10502f440ae42d0707c037fd473a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844543d3e613b85b951585895bf2b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6511ed8c9ba963dddfbbc44965cc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f52e76dc8872b10849f4691b3ee61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf6fee015b8d6e5af5b2efdce4848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb8f13311c52cea3ee2fa3526192c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a9038a76d55e14132553f9446b286203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ad79dc9aeff860c122431ebce78f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2d735252e1e941851cc5a7fac5f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f94c6041895965b8ea3343a6ba7569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7a244eb672f982e459b2a9cffbcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061aa57c2313fb55fd1058ec52fae2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7e9e370153d889bab49856ac98f80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d7310873a84a8f56b317c7598f0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414b01b0c16f243df8df5dc2cf561c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ad2478cd463fd9b217ffc6f69d8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572633aaa1d769f9ff6f9ea1f67aad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bf34ce2305ccdd94061ecceacedef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db9d06c089e4e51ffb25b6abeb0b80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b55cc39117465ab81b4836402263f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677539acc01fcd834bdf328618030606217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bcc102217ac53487cec3f50ea4410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cbdc5bb49b9bb5e019b0896256f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5aededa326f2eef139a69135a574f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96fb7134626f6ab73396a4cb255a42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a16a48f04cc3201fdbb79c1c732b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d89cceeda15f27c661f49e13665b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdd3d2e3806efb56c0e3d0fc0d881d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b725d1f17fd6c27e8dc63d0e2e23d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af02f11aaf7decdddeb2be21accddf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5021f5dc6ebf2e03163224b6578d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1af206a5a901c1301bf7ce51aedb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b684deb625528393154fb0211d63e63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34090e4f119307187c7a70dd4784b1c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ff7ea998f8aee2023d1479c38877231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd360999e2b9837383f83473537910e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf10250e6ffcd8fb4780ec2cf38cb77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c1acd77980e5a91c7766bbe16ba8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b04e5b98fb2a33809861c9063665a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa4414fa5da5c2ba630db02a11787236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abf3525e4f5e65a1b9c36177e5c969237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce666b27a6a0fc5394224034b894fc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd5713596d45854c8c603499ee1ecb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767476983e73e595c500eeefd075471240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf7489a81e4142ce8468352f265e6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778501c0cbb36534fb1e48c8c9539ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cde9f331bf5c969d67289f0c88fdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01432f62cfa4fba4275d49956e42762244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03928b3ebee45fb89bf1b9913a89ba6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2095b915a3249e9187869beddbbe72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e0483703f117dec30721db7288640247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c73fad62b17fcfd280f6cf6f93e5b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e3522bc385b9bc7ce40d547642db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08ad710b28dc57a2d5ea0f9f7928d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c071ba5cbb9472ede3c471e609110251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4feaae0e3f41ab45549d123b22f52a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de18ba5392a10de2ba9d9ea5fc34f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad6a2542eb151c7283907504c47a54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7add3b498ba33db8abb234f2e453255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d3f8ecbfbcd262916e32f843dd5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74bb086ddfb4297198d3767822152257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eec1fa9eb6e62056a31e4c893e9534258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d419d42ca741e04a6351c3ebdf72e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7fe938f8c05e4cfdef9fb7e2d3767260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6d39ba633a9b93f1d9c2f43b18e8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831f168d561d96b155663002bdcb19d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4e5b6717d039975fcb82227bab0d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c06f94cbe7d456e92bc596bd93fcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636fa67ba835223a658bba48bdf7f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739835fbebf470798a176a2657f1e189266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4484b5d8b78d6a7d2879b6a7ea26a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f8bc93b982ac65fa250cf13430d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351183e9814f70fc29d9a5983be7b1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ad70304e3755dad3c5e125bf0ccb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99def0defa1206028b55abdde9f970271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a20e20d204e130c662654df4b3f11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e8ed40cfa2ea7b4c99be224cfe9ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a390ff3134ddadcfebb1322714e8d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710df3d60860a7e6dcec4da64cf477c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd46eed525dfd4da02c7ca761ca4e21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec82e41b4323c184e05aae7b9c7a65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb33a529f6f014fe219a8f35495c26b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ec135258f7d2912f349e4e78b309279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611b7aade32e6d0bcea0e48e8eb7d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba89046becbaa17c382636ae5b50d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521fb927dc7eb1a351cd1e70bc9e17c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5251bf1b1a434c32e68f925df11d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69185dd553fa0497b2baeae9639983284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47544538a188998c66f999f99d30ae60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4d36bde8d336d6d781feeec0bde3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb063b5bddce755e6ea4bae1465df8f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b23f214a94b280f1e5b120c890b41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245bb36c6cc8b12838aacde53fddb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba445ef5f779b9f2e9cff90c7f63c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad6b30713e925513bd6d7e8c117ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606ccf283196213176c8d979541bff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab4fe678db8b85a2286c10017028b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ef6f0274f8f8aa40213b4270bc01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d6375c08a82d4f18bedfa75d6df81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259816f015f5b132de06fc4f43dcbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f769ba5532154593a41a61411700297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe0421eaeccf21c22aa1a96a483a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7be8f977b726ce249e3a41ca1e441299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904423ae1155e2bd6bae205352e2946a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615df54fbf975afff24f52f12e1b26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44bda868f70c6f5ba3996fc3f49729302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681b8c12e8180e7bd6abbeac53b9f3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816800ca97deab63ffd1b244832141ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f512a75f74a90620cbcfd4a511b59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71d9d3ac86dba2304a930212f6d2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2412a49e2464aff724af9e75e8fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e31f6f7d052812397839b648de23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fb2b9e7cb32b325dd0d85cdd898b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c2f764d8564da302f3bdbb0993274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63487a2475d35b02304c4b60bc476b5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb11653e9455897850f6ea212b959312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf787563bdbc0ca860a07708c5cdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735c2e6aee08c5ac9fb45e980e58c33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097f294e1d1e8df37525dd549179ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac13124f93774e9130fe053d513defb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c5634cfd6874786c6270952f4d60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6452c6dc696c6bafaa500adda1db0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c1b458897572b18d4fcb56bb3d6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ea2aabddc6c0cda7e2976e9ed8ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941b2abed03c6fc5030c7c4ac49ba7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b301d10774ad8e3904203573b467322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a30e2f741490030fcbdf26905d889d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d58a6699e48e510ced45b7b24d81e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6428b2b23299e413ca6807fca0407325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5eb624a2a167490df17d0946fd6a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21bdecc05e331b27fd44d7eac25009327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf2f3731e65a173cf17e3736b08ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9539d636e99f5a46512fb0e07f4baa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63a5b4f44d7ed38b11275fe91d21d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520ff16454115234cccca4f3504075e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cccfd054cb9b5d6c883f80d0204b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7369bfef789a565fd41cbbb00315333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>