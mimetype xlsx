--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6744139dc07c2f32901e84466fb64a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f04788cd40b6819a73d8cae9cb74c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921af7ef974dce70206ee2aee611eff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f3e92f0c22bd28af606d901958894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c26ac0994876512191733b2c0020be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df921e2ecc70977732384177675fc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa141327aa0c70ce003cf93c4f2c8177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0315deabcb2b901ddc19ec1bb7f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9b05ec3310f03166699deef6758b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42016a5c3f67ad71fab72889062820810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1e4ee056fd43ed31bedbc9582f8ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d70b7062181d64f3b8fa6f9d0b94d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c91402a6aff80ed3fc1d5ac341cf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df741a41f56193a2a426479b0a45414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e359f2ab117fad3d7afb85be35eb3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d55a84141592b92b258b3620a9ef616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae2a8b1cba34f3e4b8d03b384611517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd338abe1392df2b8dafdb45574dae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731f529b7de7887c71347e8de1b744919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40260672b9587aa6785b833b291318620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1ead58972afc1aeda8648532bff621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a06591e932e009dcd2a3592811cdb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0826f1a4bc1a55813a48a2479af9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b790b1130af369cb72eb49b28f04e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21479dd420b25f54e64c1c0da54d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb64b1257a005ab98ef9fe670f92ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcc5ab849583f0fa033735e285925527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454183acc0d3fd3a41afe3f3afde3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11c63075abcbc943780aad9a32890e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf2a4054e400ba8d4f592528faff6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96196542b3d48d0742918b5305156931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5beff3dbd245e86fcdf4072860c5f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f22cc46867e83ba6e314686ef4da533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f0eb5ddbdbd7a0c970e543e65ce1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e0b7446752edb28fab72898cdbf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27106b6f3b08ff7d140ee9f3a7b8580836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7457877ba6bd8c7c5de902fc305db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ece5d38d2b44c93569491defe2e7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639557f36ee1e31075d216eae87349a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c0e394cc9aac46ec3a2667076edb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2165b88621891f199e50673a97c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe5380ced83e9b52578fb406c02ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65bbf6fde8167aeaafa2b163994ede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea588aaccf78220bcbb62b165e4a08d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a23ffda3b0742a44f0a93880934c2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af68bf5a174e9f3b5763fc4c76a3a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39740d1cb43d86127a248e960026d10c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4f91dabdf0435baf0852ba87e97d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443440a62a7ba8b69de8f167da75334049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c4da11aff368c0166c8fabfe0a0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ecd47663d19583bb6d587e617064e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736845916f223cb887e45eaef4b644652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd0a0ffa04c4af5b692fb10668d76e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099b72327eb07fefd61d829fef8749354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9f62334ad514b4e1d68fdc0bb53555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba28735701b77e3a9a4fef128c98656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e62a352b5c5b8336ac98e6250ab7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22196a684300509a3185974484ea2a1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95466d351ec04b7f8f4057209e67a25b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6df3a3ad4e5e354ef68524d3f41960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886b80cbaf96d6ffafef9f9c2d5bf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f4d48681a604be16f39b29cdb4a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c1a77dcf0de315e266f0e7fc0ec563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888553fba374360b488f3d7cd087fde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19515b32cfd19cb89d5f967b1719734865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299b2fa2144c109bbeb594a57317eb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306097b34b085f79b47c2c38a7c1f57f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0de7eadd8d1e8d94d26340148b4bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc76734c9d6a0b0f2893506af076da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297634c7624fa05d868f16fab37ced470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6173a22f13b8bd86bf6ec9a73aed371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c17a67d52458c2d1a5410c14f1d7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba0dcff5c72f384bab845a91fadce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dafc9551c9ee52916c2ce4d2ffee5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6877ac06674191964b2ff29ef60675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff408eae1e30fc1b0ec61c020fa4ee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475133bc57021979f427cc19c8c808877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395cbef1828fd12f7040289b85355e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea72c5575068c89bfadddce8ec15b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda1511ce5057ee36973412f7211db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b21eab9db502da72e4912110241dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820f109961177bda30672d99a0945082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ba3c50f537fbac0e1ef341e703c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c600ab5767e9dab4f784e13198c50984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b23d55e30c0010dda579ac54701885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b483b374d6f7e4d1f8450c21df20186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd24c03eac7d392b60296d60fe03b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba6e2b3d661ffd6544f92fa9357b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bbf39a25aa63742d85cb2a410862a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a754f2eafadfd8daa210a2d1d507aec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c8817bdf492474e52594ac7a71df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b446a4622748913431e36a80e9deb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491e290a3ccf42a58d42d6b0241c60293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa3ffea27dd68a3c7275f27b8e16f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230e572b3ccf52f6c38a13d50e8651295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e081ac47bd7609579713a860cfee996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93226edf05113f6d19092c0c695a43d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea41895816957dc970e650770f57698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b368acb9025396a37a832ad71fcaf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb5c9876f4f4ed28bfdff6c941419a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559feb7ccd61730f93e59b6e07ce0d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53557658a4de4c97aa4460cba742c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27572285f7baca1bb49f03107f5e40af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30005ef66c2ed2d86beaa19e2617d0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd314fc45476a8af36827f525dbe55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d412ea6291b0e79dbc7bc3676dc51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4779b59d3f7af0a9bab1c3730a3d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff5724518987ea3478c1dde622507108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe45937691251887c49527a878a8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b1c56d170c61a15190aeb501c2e75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58bf46711c7c0ae4c1be75758a8334111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e3c1031b4cec4c15921a2e4254571112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7da2d2a7a8e8852667efab427c8687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c8f4e49ddd7429a27925ab916d086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecefa3adda4a6c3308f9fc7a2e163f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec985e6873712d660d4760d039b2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b7af54ba7988acc5309411e12400117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e58463a89b267024af7f81197c462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f313f07156730e7fc5b245f4039213119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10931b627bb35013fc37a6cd034261f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84acee451a3edfab8acc096d8bff932121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad085bfa74a3976068c0adc76e575122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e067cee6f57af6f7ed4ffaf2b08cdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14997e20fffcdc29dd3af728bc6b3a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc1e65bf4b0ed7bcc9543bf6d45728125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ddde6bc08799012985242990e0c25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de760ec17c309bf6e202335a361472f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed426a3905ceb4be13e71135e86e1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516dd020960f4ab414a79d4f1de0515129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cdbadc33877edbf147030680e361b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d538daaafe1a4064de904eeeeb619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46c73aa81b4ac110730d16065afe1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d63cc984968753982a194044fd7a35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339514f049e8b299a1ff10ed8f6be7f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e71695e14e1a04f351b4f2450c1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc671ee6c7428460dbddd30e3584399136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3f19722e7a1bcee53e69531335dbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4540db125252f05e50e69c6eda86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943208416f19599fd1e22a3b061b8da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5230039f0a62e279f42a028ee68f01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdef30c1acbc8dc9256b448a2006ef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b4ab8dc14d186a2edb1857439472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76227301853f95d3e955023aedeafa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3c278fd11203f41a777fe23ac97a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6d9fc66f28d62e7a36f8c8bf046e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43019e1cd2ed786da91c4c0b7a75c30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ecf314a24d3b5e33ad67d5a1e4558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f6692805dc1f6e04df3839c39f55d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0105d98b7df48bb2b5dcb8f2e120149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a4720fa415d21e35dfc69008ad22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645d9019a5df38765946f8a5520733151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea2cd0eaec1dfab495f7ef696913d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede69e33358261b432124bf92a60053f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506466c97e6a2320ed6154c7812aec7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a15880b3223b9ff08f0cfa562e9fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ca6838d3a8ebe58de09822924cbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e44775b227646366c07e5c8e90b37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc706e7e2905e60f276ec738433346fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2aee2967808cf9db3fbb3e8385384159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341363b26bb783d1cf10542bd92acb64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031faac4379bfa629a6a7121969f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3abae34c85ccac9af6c3275c8e630162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee4235eea9b4407d7736c0b5d046b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5636fd2c39e641cc8b76353649aa7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd27ff699f4f15aa16e23376685ae9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38cd84c1ee7ac8cd3f868f6c22dad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7655bf7d73567ce11a4944c0da40f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346bef6f18037d5ac84b87533583b3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb2fb3dc393fb0a8cb9738a43bd15d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84257411c2c0aa095d81e878dd268f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef79b0958348d46d744fd7540d3399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6501e3e00d188b495ae6b25956a031172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e145fcbff929393936cc69ca8245c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2874b6cc5c3fec35107f7991ae3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f7ef4a7fd537362d15be35a130ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c71fd73611d6152f93dfa5fcdccb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031826139ebb86e2c6cd994e4c328b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eedc276c2e1b2bd552a4b09484b2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803f95f4badea19760747f388c63b23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5d41e4b2e4d668412c9bbcc4c7ddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9095782dcb6dd17dc39f2c8b10d4ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcd10b2954f7801126d1610bd8878b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7c01fcefa057c611c0c550a2def5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ef7f193d084d6b98ef50391a254c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b971a1f9b381555a2e578453fad7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6934093c944402846f4e0b94140c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776be5ea34362babdc28ec14f36ceb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd6a4fecae1ca709426cc20673e523188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217ed30d7e08b26245787e08d3aaab5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4e5bd9f24563faca5ea0603521512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708105c71fc8fad1d97f8e9bf4a9795b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30864511f556f9191724b7f1fa515a11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37544ef978bcd74fc03e9f3c81d7860193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f438933554dd99b842399b8be2d91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d798d92c35a7531566ba9b336eab8f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17531f32725dea6527ffc2c6ba79b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684f728d0bd8a283ecf332783e5b500197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c146c20074eb284904dbe90f7cdfb52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3783ae5cd614192f0bd43ad8b9e50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00c8eac5b23ab18e387017e724784200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e76468d50c8e14220377c80de317e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518863c6cece065ffbbd327005130e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf409fa6d66010601ff8fa28b5517203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc0aaf3c5e21706872cf9c68469763204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bf1be0c4ea4097c2cda66eb46d2e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32cbf65d9b04f1e460862d0942628206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddcc2b32d0fbdb73cda3e79b1a3aeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb457d292370fb301e5d3b2d67aa5f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0457766861c3ef370fa732d9f45264209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738f514a4e0702bb9abc3e8c03f4d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8845f9f4b660efdbb6f02451be42fd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06990cf279bd3c0828fa89b664f3ca4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed8d2e871d1fdebd57fa325cabe361213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696286a8d293bc87ca21cd357d5b5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d21314ae79e0110f31cd10da07f5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41592cb0f8bce4fc6b5d96a53c5656f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff5cbf2a481a01287dac96c5dd27b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920fc09ff3e6ada007e496dad1f3f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9c970868bc358f5812c505a6ae5ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd09c616cefa3968d1e226471c77d35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198d3023d7ccf52d0738eea101b1a06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac81e4038f763aef67c2a3c4d166e28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e0b4e138a00ce1f8723b9793f0e3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211d987302d0303e61e270a78b4a446224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0532ac3ee981f5e6825e17a3be38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b7ffae506edc355ef6ef17764c2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070fc85c94249c39096fd26bf980ab3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872489f7ce2931da7136fc3ba5c2dd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b57eec47efe241cf7125113fca94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241bd070bf218ecb610f208381638ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d54cb0d3942432d00d71c1aa398b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faa632a00312c8451b1b0c1cb5eda9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c768a455969459b0cfaef36c4ac618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafac2945ef3617ecc2f0c4638afc8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233d6934d5f50e8d14042c2f32e43c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28addfb00c00a6195773d3c6a4486530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f9ea34bafd735e401dbf9a8f3a40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36610a57a9710d3acfffa1f428121238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53f225251a517ed45586ac0c9bd49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ce3ec030735d08228605d08109ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527dc911ddda93eb62c880c70fc0440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663b6cf8adf2529cc968d22b4ec372242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c83a89fc30d5eeec3bd0c5fcc9e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b99c604b7f5a27aa5d2cba77ca154244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef2427c7f5e9b44ad4b20e3eea244c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047edb4628a269bfe9c6979f27f00bdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15cd801605405697b1ffda970d2e09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ff9f3c171b4fe1cf8e8752de76135248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9a4694c914c5d05009d620ed7c0da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d1bf6287b256fc3eb40a598ed523250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352f591d2d850980b9453223312830251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec82e8ddbfba0ea0f25f257f79a1d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e7706e855880a637bfcf54776a5df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fceb004279a412e5f955e010922e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b9c9460ed68391da91e86d306266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd27a4e1d103d746c7400c969cf62fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e95be5164f4096b8c51f9dae94a59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4b8da287c1e7d3ff24dd9c6d6ac5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49351487dba3060d03289ddc62308196259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660d71a3c10dde8c3f6b717f90f175260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c132a82b3573a224f5fc9801ef3f689261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618fe0fb03d2c06d09684d06b95104262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be54542c1cfe885471da697b6c245263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc56decab0a14134fc0144955567ca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4de21c173ddc0173ecc1cb32b6e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da731fb0e2800c8544ed7d3b7756392e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb24c67857ea63671a62e165859171267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abed18442fae36a80955e50fc91685268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662bedc4f14f41c297d0865fee5e862269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96533ca4ced576b758f0e1f49f987aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f57dc2b43f8ed83f6382b35465990271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3a40665f18cc39da2698c3fc8b1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04a3aa2947eefe1a35374292a188e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd063c82e90e15e8f77b2d69bc9f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a0380a677f16b0416b89fbbf45556275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44509a4b9a815a99481efc1903e5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc567d6df154ded4131b1b785c7a064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665eda19c81b260b90c1a925ca7ab85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b3d753ca4a7b21ce7bc18715bea4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2cbf45862a1d089501301b851459f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe25880d6d77602363e752827a3cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc6528339dcb336dfcbd307d9651f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a78f7b2d5559b196afae8295966b74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688f891f2dc9c0db292f9e1fd9635f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcaa0239a769b337a4d09edc927bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031696e32b35409b9e0921938ccd7d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf41c990d8f833c1dde833f701d0f5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b5124b126f8ca819300876d05949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a8268debd0b6655eb93015687dae7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516393b63fd2d9d79bf389a540101fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d632cb2c7b1cba8d3ad22151d4f11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3624e9b065c6a0a5f6fd6d3588c81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c252d2a2d562811219fb59c74493293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c9626f61b827230c91b4674ac3ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98945ed8b0c2160d04b91a38d34df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e05b06211da50c985f5e904c88bb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c0c3ee03e6b9a0b582ac52056751297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3617af8088f6a276ae3a3ddb60e0a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561f56d83eb1d091ccbdee27e97450299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff065df9e6ad19d365b0045e952a8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5f911f1ad517e43ef418bad5a3b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a4def8aff30295434010c6e61362a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d88c8cab47b2a0bf90cb2ee4a8b05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d32c6e8527ddd08eedf5c643a08d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558a762f4967281f3a7fd1137790d43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f10a6798d32b4eb074b6a9a29e178306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622fc584b6164d8bd09d564eb0f1e9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b21bd5e98d794557adb271df76ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188d48b160ea09de8cdddfde85a3558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99965fb8368dd6e9484e082c6edb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c111668ef5c6e2ec8ab2a95e4cae215311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539dd3d141041dd3bf134311e369366312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa88dcf250192ef4756a50ff80bf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92dde510f621349cdb25df5ef7e295314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e551d584218e2e203d5d07bea27aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debce29240748baaafd79b603c9b1fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6d718b0452f8ec542e7ce795b90c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc799b657938304f7b5f223a96a0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35dcc63db95a87e5727a4a0de28969319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01661f19fd1461fffbd5daf330064007320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d96745b41b251648a4471a5f7b532321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad12897d79a37cd9becd05a63df78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d526db83a15fd0bb04b6415d269b24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6c91226e87f69be8bca9cec2f1f2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f077289d2447ed44f7af2f8c4a88f21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6723d8e52f2f936a50dca4d2c40a9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6516cb3f8b4d0207468aeb1f8eb96db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab5305f2709b36740b916e184d5ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ea39aaa706e3a428524874d3236a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdeac11324b96bb6b8301db975fae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db27d96799b9b127631b428eaa2d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b7c6d2d9a4c549cbe6b3cbf36c7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d9b3459056a003344c03e0e551e4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d319e8f2270c4572d750662978f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f29da1be9b0b22d35418d9341aa4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d0e045e1d36bdea31db159ec3c4fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3276984434c2d74fd0554b45fab8cf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd81dd10fd32b0726ca3f62b624ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a61f72a3b1bdbe7e616984bfafb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f28e1490dac3ce9f486c271a1d048340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798baaf7432422884f21774cb638878341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baeca6b2482354c836b3d346179a3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75be7dde789342964e66430117f4c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b44785fcd711b6fb19998e0e2917ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433411d219d1eea33f59c140a705bdf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afa9e4f540cc9f4782ad97fc17839346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2533938bcff7c0c5977ebf2ab5e2c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c009de970698a83a15062a158bc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5295da393ace5a36d577143842ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d7ff89264736f23fe1ec581d65ddb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa2bdea96f28e55f55f077a4f4ed04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe4d7069c5ed2df842a8e1b235dae85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabd0babafef3fc22c11769fa70bb326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729cf883850233543ddbdcc3a3ce9297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead328331867f50054ffe447dea948cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4fd2e8f1a586224ae285d41a892d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb1e16debf979ea561913eecce28c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f49a7875eefadd28405960a8654ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d9cd0cd17500de88512bcf20cae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a628a1aea64421d154ab2b7ad3ca513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7026146150004e4ba8428ece1a4a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015d4286a1ff352333bc3c28da9b18715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6674cce3c0d60b32c164aef7e245f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad031c93136b6b1dba1d220749c1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfcbcc4e06aa8003c75079d9b00b1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab8d00cb5d3ae2fafff991f68f3f2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ae4c228423b8814593d9ad2f0add20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6991a3933e3b2462fe06d85443825a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d8f2f0764f66a2d9dfc25a91b0aa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c8fd7888b30d4b1443c58a44818123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce331d044468b2d9bf8c1a3783e80924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e96335545e839c56ed4615a58c62325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed7d43396380461f8b2f2fb1c75d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478127418e6a739ad37e87ead9b4cc3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee910cfeb9d987fc0e781d2027843228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5113f8b39549a9703c1d5db3bb152e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4eee24a21d305ce79923d1d02414630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3930abf8ec2807de5a48399684c59331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558eb402700a0f84c6cf044f60425e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edf913fb7681924c8b34a0ae0dbf7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac0c59fa9e5c789177def6f44a396134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e6c57f380deb2f356538402639a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfe5ba77fadca43337d10647c98f3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f53d66d1f30bbe87ecc8afd6e547037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2b322fe9097974dd59c3f8b7cff0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080731ad8c53896d7bc37344ceda5d8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc5204ef8128000df00e53858e1b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41f0145c6886a25056efe7593c3d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f6bab22df7f9ee49c346025a4cc3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b4de23ab8ef6c628150a68c3228143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f120135568e90520a8187fcaef82a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59494d29c03be1f115f959e09f9521245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b989bc02f6e58ff0e9907173a33bab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1148ff6577b1e1890fbc7e58e8fbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e2045e21f5154b7cf9366e366bf1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf743da26ea48461f9fa07e760124fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d783978e7c90e7184415a635f9868950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0164f5fd01fba64278f2f0a762d5e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f8245efb29087c668b821e854baa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac096de47594ce515049e53b76ba48b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683522be458dc315f31f59d32a007a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427bfa77306f18c4efd82d5bb543f1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387c17830e55cd84e1f2c0a534da36c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec47311b4b3f4cf8b3f83f365ad53d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061493f1adb97bd697e3d0c654ddcd4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1458ea6556e95c24008977f022fd0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abbbca1a5d6bb28866bb233c33067260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4785b4f932c36761c3365cccc6affbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d677283bb088a2fdab86296897e1b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac88da8e61a3702804f3295bc29830563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38c27183e5d268a72aafa7bdc7e23b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526fe24572a573932d3cba5cec459265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b1687b9dfaf05134601f67c3a4d7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0eab2741ff712fed98f74cf4647c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8a27243095ceecb71c97647881dad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4792fa19a438aa7f11946967198c00a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97622cf66a4974f18077d3a52e30b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb460c0cbcc80398945f399c0370f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d3206c90968354401b6f72a34eb7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaaeaf3cdc77737f2f9e949327a9e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b401da031f23e25feac9e4ecf5b11fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c59a31c381313a36a947c93a2c2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca906b55cec588a3b2ed8e914506c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c51fa08be829cec38fd1ff51a9f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d943e23a5b289b3482ef0ea7b878ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308426d4dc4889e00d064e8e2351c98279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708aa488298314ed69f0f0bb9158a5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0319be3c6036360be3bd60ad8c149581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309205f03a67cbf52e7fc3f0467b85ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e582774e7a3c6ce278903eca9fcc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edba675508e6532cc04501b6229d9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97e28cf0fd36fcc8847a12e9c7aba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a7c511b6e9b5ac28648d8e669be6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a53d28b6483fa054dd2c7fb0c4951487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc551ab4956612b7809058af7f07b8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1e9bf46c022e6ee5a1b6c042b4b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41bcf4f3b29e023ee4913be1a4355190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d695aae6ece044bb611f2f9269be4af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1425166a0925d7b5932ee8a9da00d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bfb95cf0581a47cbb24473d4c30e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a568d90999ae04ac406828e12fcd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762da59c53a178bc85723cd6753a63a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ed1c8748830c7d6366e53fd1bb5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a88b15b6e0332bc031c320f05bfd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b7f431508c8191f482d6beb29f0bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1c8f703d95e085acef3bd5f8623e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef551340887d031f6284b4925d511a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7805206cd58e62b3f38efaa5339c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdf27436a49831994394a5e21b6d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc92ca27ac05c00ce7f89c71b76720d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25303dd6d0a5cd3a61ece94b3dfa8a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ad9168e7bc33a50505bd361f1dee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bf344d8447ae9399aabf8aa1aae5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd033687245f0d0abc0a9f001286c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156121d053175274dcb3095259af33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa8be5f5a4a7720014be0dffad4397109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904030884918bd21f29072cfe010602110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45e6cf16d546513255dc477208b03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c22119c2f66d44aa4457ca3c5e34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d40b10493e4e440a2b6b76c2803b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55a53dd26607cd86275d378c0d267114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ede76260db2758f0f4c02b3629ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d954b0e02f313ec770ed6250560820116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d44279e3306e22d300d5eba5e79c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda865157022e94243adbe185549797118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49730ebe6c57618ce91940853fc3f38c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5253787cbc38cf323fb37938a0148af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968838e8b7437661610dcf140229cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515596cb85fd9c4f32793282bad29f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a0b0fa5a4a7d863b9d89220271bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8267ec44779e458ea27931305baa0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f61cf750712bd2fbed0d2b9066741c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c03940bc1cfb604e66244b706c5d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd57fc29c6f088fd48ac91d5a7e87fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9facbf18f42cec78a8007cb0873bd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9859bc1a82b1cdc0fedd6160f632a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57a8bc2dd3501e89e0f7a71b39d72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e841ddb323d78d73bb4e13d2a8159e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98bccd9b0f168bebdab6419e65731132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b5c3a9e552e54a296c1e71a408d4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5620df48d96fbfe9815f87b0e3d627134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce07cb7adb32ee64a41a0fa9a1a093135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35cb1ccedbd474784bf10ec62437ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee723584d205dd47204b5d9530ad7a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81cd81eaad33bcd51588418a370ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf584d727c71af2894ea70cd944577139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240311e03537fab7f3ced00db085867f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653918b0d59d0ea363e19ad1c04152141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda5beb98e1567323d442d32cdb49b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50108a8c02844eba512290c0d8b45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c04b4f65073b15c07a62a92aa5937144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31089c00a601c0b3e9ed25e121c1e36c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b4ecbff6ff38a5380fe5c6b891700146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab80b7ab4390ac94104dd2b5669e11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae73b9255de1178d4c52ff17db1256148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72cb85afd256aa890a75c415f9170f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1515bec3b336a2e7d23a9994673f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c425d45d7b812ec30702de9bd33bc2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f76cefb7ff7603c25e385916ffd11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de346a195bd0120e0f985d308ef6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc9def90e1c552f230c21a3fa9a3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaa942cb574b994fdd2c1f51e462a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae111b47fd2b19756b89c1ebcc9799b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a0b3c6d54a14ba5fa068cb74aba2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb52c9091a17291453d12f3c41e64d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543071609cdfcb9f61d414f9c8a5788159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e732ae379561e065f35196d5080695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10075d0a1c26f5b6c088407a3e70a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e9929103a5d9d4f846411a62bda7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8574f62dfbbb2aa040dc32ad5f2f14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c08acfb11c540d4721bf8c6119f434164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2571acc177ed4f3d7c4ad722088b657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab46feef4b802f2d0037dba16edf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d39546b97942c220e4539c5a957c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76be2295572c1cd2863cf41bc185f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a33ce658af21f2357ee659922d47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c006329a3ab5b94896866f5949999ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dffa7839bce11a8ed36f0cfc6d7e9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbbd5b2b5625f1aa7df4495d644b62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0c6138052a216c5c3d8de27529ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d85e2b08c171d5c752289a7d7f713d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f05bcc798285fd0bab1a59f5a0a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b593c51f377946950b85a63c89f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912749ba8a1b6668b0f0d8341c3cf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0d8a39b89c3b6ce62365a4135382178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6cf55faea2b9bc6a1ed05ab425359179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1410bb244975b71b77a5aeab9cddae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677466158f6f59a5cbd9af8dc5971bfd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b1e541f347bcd8764384dbea48c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44531c64d73707e436062d9e7c4436183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffb421dffbc4c6bcbe19d2c8d7ef4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f559f956db7e7f348243251943d9c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5e30f51bc3fc6e8c819e7b054e4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab989b00c95ed91f1a7f3602ad2f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827180cf9bb3c152b3a9f7b5ea5596e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40711693cda61d1c4e4b1969c651299c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b958b8b78941e348b4fd50cb686e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de65fe3b2786b50a39fe296eded986191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c8f5b572c9e1e5ec924230d539406192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a229415b2f3a5887ba6da90b53911193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e80a942a79239e68a1a8f3d454455d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c4355d4332b079d119b7aef829e36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4431b786b43518ae6238d2142995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1328328d49d735efd9f4a31090a2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564ca13f5b9467f31c37d92c4dc284198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cd5c1eece62e203aa8e55de77f8cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c509d1cff2eb0f51ba167d3959ef6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b99fd002800e07fba1c19ff07fa79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6fabc4a851799cf0813a94d3a9365202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0c91736b4911e3c3fd4fe8db71bba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce878dac9231d8037546005a83fb45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ca29267d082b29b3ac6ae80f4d0f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb52da4a98c834be56eea801d49022206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ebb2bc83a732889f518266dbb797207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0d6f236cacd40fcc1d042abfe746208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d305031288bc336cb35edf9a27701209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb52a371f77a413f17c8b51df02306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e02ff234f8e5e6f82f06f210ca9d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0ffedcd90414c4fba1c4709eea70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100c4ac9ef3eac55e4f154df87e775e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbdc85d88a4fba165bca0300044f27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb1305048d04edaefa3b46b7c127b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5599af5718537031b0b7777445e8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63357aff8827a3d1f433380c3726bb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580bdfe1d11002b2d25d241949161f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be2186fa2dcb213d067e6d9720cd85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f13ac101123f8a502e8593bac784c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be0192f21a6a173ae94cf323a882e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc6a717f8ef20777adece7c15d8ca3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44223df8f14ef2fafab86695e677d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabfec1a7d5dd034a525dfaa27327f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094a87cc413e04abec8d20f49db18a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a78f290c586539a314316813397c1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb335966c18b33686fd03368d3134ad6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872f6f63901867e3fba2715c1f596f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82cb6931adc05ea724cde77b5ab84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3b3702d895e3cde5d6c893edd3311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bde9eb8d08594f32322729e6dc26f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d82083ee290340e511ef87b53215232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3bb35cbdb52f8a532bb87f1c5ab30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ddb2953c544ca86ce441ba59e1fab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e30bab03660da6ba89103b63e3d4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda93bee4cd7744912df25b9836290236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a963a6cccf2409f9d8cc18e5717511237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87456fab44ab669d13ac440ae94dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284de3670c471e92349d1b1afd32b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dade139bf93a353f54040416ebaa7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b644ed53056031c6a728d3e9bc8889241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba257ddbf43981336abd51aee534a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dace5b1b7db8993761f0d503c25784243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612dacde0a7df5107cfb3361390bf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1fb3a9935bb4475d67b612715202b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c42648c1346b207fbca87945c0357d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede76e360c0a68ccd2d88a7d57cf0a54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99a49de2ad616e12553475e8579593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b553fef98fea7b4df602c790cc963a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c09060f88b2afd1090691cd8368e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78567b4eb819b98fbf19fff2c0825f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa563641ece713e085582ca394be147252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c620acf9489f6a20286d95c507b83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcff762836e68bd51fb552bef0ba9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9171092335ff650f06021a7ca9d550255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f455cafca719038f1028b8e4ac86c75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42acaf4e3f5b916be06ad71f5f68d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f78be54bba2772cf2041ee7c9d61c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417dc2c83ca563d48ca22fb93c098ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1418dfbe07b97fadb561dc36804e0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b376bed48bd5b4f64e90b57f016e45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cc97cc1685349fe2f71ed82633194262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932178d4de11ea6db9384236eeb8a17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7da7235acd12d566f03177a44dfe7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47424237f83fd92d49bb783c885ec9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245c0d4709d1ac0aa917ab16878b75e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142275076bd6d2655f7fb67db03de69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f3954c4bd1af508c9ae4e264df07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c94d017565e6b14142cd18522d2d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e4510a2a6abf5dd2d27dd5184b8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42a001b4edcef057062c8dc8a015d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9eca7312f219f38f9b2ff3bea4b93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c5820151ebe9cf508f8cd93da029273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d3cd74374be87b2f80ea782e8d42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c572261b4b50cca3dfc4e0ac8714275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1ab9df8b5e164942b8f0f667bd5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154634217bbf0d675d117f826ad7875277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0287f750d527a53129e475e46892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299a4747762fadc51798ea460a42ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792e1543a47131fbcb13cbc3a73f18a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5651eb705eba674a1035c219665bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b7fbc564e279bb6c3b6348961777b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e6509ca413591c9b985c3f2479bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338a054a4de81e82d6db2be0ac809a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743468f656a13ab7c810fd8fa69b8ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54f48375095d2647001921f6fda6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac63bfea58276bae5f6d9f3ee6df5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb20ad2ad40f493d367c93bfae0894d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753ae9ccd96815bb7e4bf00c77bdfd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2df6f44f659c29b0b2d7c88da8947290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25367eb6342cbb66f2227b2a0103b207291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37412493a0cecdea48bd74afd6e29edf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e0a6d95e49a10b191b55dd7c90bb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc246784161090e5dc28d127ea8fc981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7a2bf79bf12d9feb050b358259723295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172fe449809b8ac594d056acc901626296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11ba0ebdec48eca1d42a3ebb72edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225ecb1745511bd499555a3517c2c34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6a3b7c4d43c7c27aceb5288864ef7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b0342a5ca4aecf816e57c10591f36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293cc9150ebf707f27c67a1bcedc0ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a4e423ff86967a3cb6d3e1bd9424302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc8ca093c86fb0716a546155b8de10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba527faa4887ffcb64e5e8eb7194b52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823989ccf070b3c267af0878875a8f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733927cdc72ff9aa67a0e6ca1c9c3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c323f7af87fa8a7fb5a7bd705eeef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365659b23926b29e7d3fcb7cf4936ef6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f8b946863dfc66eb1af1e6e5e8dfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b28ee456cb6b34238c27183dd6c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acbe52f0f78a4514d745cde0eb5640311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8a6d78d250b812ba632c66ac5a3c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72f98fb06171f81be5d09195011ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc205ff9a061abfadae3f72af53ea850314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439222ab91ac493c4b9ad631c19ae89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339845c117ab954e0ac1acc36d1124b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559487bc5b6e94e429a855af873f6ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7c8c151969ff1aa71ee16c64988b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f4920b09da7c099bfdf1d40060ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efa07c0b892e78075aa6a0ea0ebeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968397e77fb75b03b75b67e9537843db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a64cbd497b8db582fd06c81a90c82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69351b21894cded22f909445a5612a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e16e405499ffe1223ea997d4bccb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab995149cdcdfdea9cb09b7660afed325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>