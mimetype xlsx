--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e112aacb472b2b148eec00ccb9001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccf9eb0ee6e717650bae8a52bd18ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8086b619c1458d2d2ad7d2f9141f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bff372f573d04a76dae9cbd3c36d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae78de26433901fc3b1a0dd891e685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d945d1c4965a8b10a869940706271b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa8d50603831c5d743119ff26c820f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b742a2ae7de46c3545a9210f41a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d97a1c01ae15c4ea71803beb53fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec767b2270af50672794eeefb938e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd3dd2b5ea03c2d6f3189fcde1630f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa65de0105cbd9baf04240007de3cb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf65af180bf2471af670903e0904b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cc802828d266f661697acbc03e19214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c89b0521dfd0a684753904500fb22b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52364548d94fae38bccde8404e55538816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883a3904fc824b0670f7e7867523e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc600220adf1843e6dfa0e1d5bc8584b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc79a4cfb3d17615a641cca9c254ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e61cb28367b3a422eb1fd80a1dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec27f0b4c0c954c3f7ac9e8b2c85df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b14f834092d35302b3ef3b5ffb14022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef72602d561d8b8c95a46e1ffdac1a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58fdfa624be355b259077b94d012b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37362acf1e9d807194d7581b218696c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09667cea62e1384396cb35092335744526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dad1c144287240868cbf127897399227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7166b4d4dd3f7ec428389b66c652228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119234ed854fbfe89827f0c756303ad129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c05b4b86ebad9387e040e64b61e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6bef97da284cb5c26088d9e6aea331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087623f0f5ca96dca50f97deecaa16ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c21d0b8201209e8d00f25ce23b6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2727cc37d15d3e8cd46d8ab0d5d2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3ce425945cd38e93be399ab90cfbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead9140c0b221273df49388f6b6a3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae5c4fcdc55ff758d15a029453511937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014f2b14fd83140ac60c81c8e62275c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f086fb9267f15301e58c172b40f7a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271867be3a6cdca677dcb24c432ca77a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae23efde4be7c0f009e16bc5f01e9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa92240bc71804898cd7f5c54b13c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80ca29a8484e95afe5e45e01c225743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d0e1aaf78c7a5ab3ca3aafd3f3d6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a519be3c7a4becef3981066d61ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a53ba0f9bf62a106c5c6c4ad3f7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc88791061ab7cd517ded60dc1e66847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7993646ffb5540d8641fbaca75a8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f784ea5db34c7392be819d34f0fa19849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6470edef9775a0f8f3bf7238119af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2803425024a57f8d3f2de0c08cdcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83c41fd76b3aecca0c57f942697a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981ee6a78bf68f55e4d5ff9f2c940c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cabb2b63bf309d74ed2f39a9a634a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7463faa16cfd76d6fb93fb29d6864f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562205791ecb31d33e2442a436f7edbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04bbf8480529587ed9d6e97706a9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d8fa83501357980b89a3240df32458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c072f39d7eb077b764f27edc256459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110cc65b7ef0ba24f7cf5a30911f0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c180ec427e32d1e1af649cd15574e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f4e8e9063d529d0eaa2f86606358762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af578b9f0dc84a07b75af4020f3ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b77f86cac03c2b2213b8d4fd3a00d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5b1bad20d990c99d9fe82a49b5e2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1737f84732b16d7c4d8d9bafaff58a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7775e06523d0b0c64d3154be9f164d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf2aad7a4ff7a11d30d8b8cbd032768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e54cab136d46615c1c60d3606eb3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6f33a5f87f7897a875566390d0de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20645faa88a37dea6cc335d84ec2ef9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53637d8f66287f1a1749dfc4bdc4079e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d57cd122c9d6a7805894eadc53f4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df891c145fa12dfa853f8ecfd9d36fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df949c98f75ce2e26db35e07b781f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11992c3ee1fa36048a6a59715dc3d2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248976f8fcb59f3f88a110fa3eb92977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f164e5f526daed8226bcd01c2d17f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ddf4d26a258c1720c292f746e2cc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d5a9a020c4cc5b06f2634f9ba78180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3596b3c84228b1a8a204e19c8685cf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1264a32c3536b37d08d0ec881b51282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758a7ab23efd79851b2c2319e30d5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca039cad12e2616f36a176580464b7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c61d3269d1867dffec36db7d57ecc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d5cce83b5ae70dc4a84e53ecbf7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d18a82dc220582ca052209d32877be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ef5b611dae8f96a550d363c5ac3e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca63d84d16bf71e82bdeb9819bdb2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc017a6f4888850c68717a679396c8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744260867f2356ce8f415a6d6591dfd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c791363fd502c93eb1885eaf5c632a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d80087938b8ca39680caa767ad6eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe16a05e205e21b1c4a38b415f8757894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b4a8f8ea04481079e43a3738a123895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f59521d70af4bce8edebc9a265cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10102879d9957041373b4e7f8339428e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e817355203cbd3f4945e76481f8f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aa2b0d14028a966a5a2ee9405564199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f834e71117c111f5b63bdfd86ab719100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20efc29f277041353c7c58ae5932b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79588d84bac309eddee14b9257b052b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571c30658b2a8489903ed329af2ca4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1078316678e8a1f826292ecee145104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a949b679bd0727bbdaa573e1445bea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ca925aa797dbe8e79386459949c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d661aed529445a49659a2c3c196b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638b256e784bf5b508478b636be2d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419de0a3fcb61b3614a22c8c9c92c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dca7bacef1f25aa47943525c10610110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a1e273aba4e66aa126fa2cec2a77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b46ad1a8338563b8e71a675b93229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700184be1f2fa7c33ed6d3dd3fb20a00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb3e3d71f2821e42b187ff0f37ccda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291c8beaa8cb682812af71d4a14a847115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407cbe6e97b4b61fc7914a22d638e5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb342f5db2cf357b41e245d32d651117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36381a583a662d1dccf05aad9e4405118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c2fa643fc931f8c16c82ff7a09d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b8dc16f4878f5736ff9866f1d3212120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba47e57d51fd52bd67765718dc191121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea28a73fe5c8dba7af998d03d90668122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc971c2a073b920d6eb102989db6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e23dcdc7d71be0b9b89f2a4300195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d2782a54a0d477354a02f1845985c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4e9347f6ebe83aa1aa8bf4a106acb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875ee9c88424b3d26f022a6393cbe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1f51ed18d2126d6b8046265a61c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7b4203a5611208a0a502b7dc12aea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e1b54ea4cfcdce4acd383c56d016b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db580d77ace711c2253dfe442d3934131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366c1b424729901ff8b663e48d7157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e5e73de21ce5e0fd19ceaf17d2e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c6bd8fe20480d5f74346f7b2a9ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78ca1dbfb039c947aa4074f4b72ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71bd36aa494c2df21b93494d4a0a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637f188e37eac7d286e66fa6133fc4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d8f50f896319e395fc171c3e4010138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05050274797b4f746840727a8009fb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f464efde94a77b9aed849bb00a519140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d7e190357697c85b84e58c0a140be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7975890ab0bb90b0266ae04d3dbc01e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37622dc0356b51269634fca8b416991c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c3f89ac8a0dbf7a294f8fb2e4cc04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d838f7a7771cf528e9ab4eeb40e591145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cf64f5d8de019244770df7f0f0ecf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05def127a6c5f12f2b67b1118fcad9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b8f6598f0f2ff2555f5be767eb6b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2967d4ddae3d69ee18d07e6a8501556149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9c3cad7b20283f68c7974616a3b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc710bb2d0fbf37deaff8b5201f0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab057fe652ed3fb72f118fd3c173def2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9da58e3857c8358bf3183f975d77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b292dd9b61875327865306d26bcfa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3d1709bc8ea70c2555f2b1116fa71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a6151f9ebec1d1a7112c3e24a0638156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01483ed6800be8b153d8af859cba581157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60bec525df4a27064412a03435930158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e2faf8500a018271f1dbc2c0db045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20088822a4b10a9499db9434c1d23ca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981983fa969473ed5bb28ab34fe542db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f2c7c1b9524c6d0286695cd98665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7ec2bbe097fd6561012c1a9d3e649163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19feb6fa50ee008ae50f720944381d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc0720354fd299618b3023f929cf8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee32d0b45536f939bb8be9c86687bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958541603ee03cc9c527a07f923fef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14809d7daf3a8809bf3792dcb2cff0bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae366d89d16806bbe6fa04e0a32831169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e11fb19b7534010bf68c677dc97a01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8dff8c7e4e6ab428262822c034b70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b12d092314c46dacfbde2479c40f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d5e9bb5632cdc74dc78cc2c79e43f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a661e4267b04441dc62b96269913174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc52eb297fb1e106581bf202fd8903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eba12a542d20a8d92d2fd6923598bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9ba961c4afcb19089bdbbeb45a89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0596c8b49f729e815fd031ca259d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5a3f67c9390828809687e1563336179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee49e2ccaebf9d9c24a7caa2206e35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e978386e7433d19506ae622316e2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601089e8e58c3fc245bffcd407e61440182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fad02b96e77032a5bc0a3884a75fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd327be14d95059f6b18014ca100c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770bdf686526c92610b99346769d93c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85da6b63d8d3cb6ebe754b8c18d0993186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97839be7908d67ec3507b0efc247a9d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca839442f384c724b3b7340fd6931188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac11d1349b1e29b44238d11aa1bea06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb4ec29ce883debb714c2e539f230190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67cb05a63ecf7474f3128a701c3dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5a7cd4a0541973f2caf90d43568e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e08cd4beffff442b5d29559ad46109193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137e40fbb761bf52bc0c96c76a3d734194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170d4687127f1ec052c64e4c5f1a4a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c663d31047191925d98de67988365196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc99ede0bdcffe7a7e80e00324367c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60579721d2abe9c3d81f9c2d2e36f76c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23f37c582dd2d4594d8ba69a48c80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ed3ba7fcea88e23650f747f2ff6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa07324167baab383ff639088f513201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fbeefdc0ee595fafc95c7c09ca696202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a704f20f9de3b81cf4a099deb39de67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f5fb360d9da6e16d7a366df1f5deb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71204d18b8b2283882bfe835ac2191205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e74a13908f1ea23f87a63cca027000206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437856898024d74c412e3bb57711ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ba530b6c396d8e5f5e79886f1eb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93d47fe3693fb31f1fe85189c60bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775416bc58f472c7dead02ff60d3b54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4377f844dd9451dab40c132ba5a34e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ea8eac0e24214337a55510e45568212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51fbf75c4972f5cd49d0e115175a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2922c65d613d56b17f06a41a52a63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4751c51e8dc0722a51d6a97f9bb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7c9b0d2c1b7f0d855e86227132d07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebe122649b065eb2215feb75bd8d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704578ee13632e89a684df9f9eee5d34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dff9300e284904838584b8d6993c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05135441a082f2eb1497a753ba06765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf821dbdc3a47a9cfa6fd70e6fca31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38499ea4fe1427ec762e2c1f3260b7d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940188a0882595536486a11c973e4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e59306099acc44acea89a76cd01c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c34bb5d00939ab67c5c084176f3189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebe583cd22a16e9fa3e2f6a4b79242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0f761853536d08f85c18eaf2aef3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c84d29ab7105d4118abe4eb7817c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503509ba19b718a79d43759b51a4579f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b028ced9533c8a50aac9e83c13bc4ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab413bb674b02051f3ff161f5bc83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb08ebe62e071b96ca48c47af9673232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb265915223c1b9a5ef3ec7ae71f37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c43addb90b80cf8ba3d29996080c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c13a14367612f684f663f6619c57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ac21456de33e785d5b55ef7d4154236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405e397e2b3bb6f55b667613df8c716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f7369a64a2bf32b92803ed5fb050238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84030c35c7fef11d5048b805cff57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8aacfcf4efa5c3bfe86d73e4b6db9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bee0c3a9a41383664ec2d5b13f3b5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fac23f899f69095a1c2a84cb7d7ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfbfc8273d94f71d61549a2865ec29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10e22ae6e42bae226d209076fa6a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7338de982bd6ef40f37354cf5f2297a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1790fd1bb26d8bcee5309125607599246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772cd1edc3a4d883972a1517cf3f832247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca4f906abed67ee5e150ba9aff7131248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84916a075b635138d12aec78ccfb5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee37bbee8705819a316099f0811e38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93efe360b215d1d3f59a6f3dd801c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e36fb1f49373af32668d151835746252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed287b43e647c4c78b2bcd7cd44cd7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ed3a041b2eedb5c8934ba471a8a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4f5d74b2791c0abdac2a4331f3db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689fb6644ef33f4f40a20ffd7ef9414256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b75f3de9139cb7ec07b6502f8962257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0693bc75ab0366d878a0d5d0c692258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc46a0ea4e1eec23b374fc9218d0ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558423f4fbf61dc26211238044f103260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772079e2e5c3afab35db17c6c625f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3516105d9ebf3f51ff26df2a3d8db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc38151c433e62fe0854bd7567a25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef619e8a3a142f13c5161f954ba15d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb94a2199d6e31f7c959f0d170163265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d2992625fee1adb9a0519f136c420266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec0c0bd0cc2583774811fdef72a6d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e14fd6862b1ae8dbeb80a6b4abc7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e71b0195e99d19d4e2f9642ff4e95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495cd90ca9c5a767ddd8cc678a9ae12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca4c0ba50324731327727059c4a978271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae1ed188d4aee5af84b902ae403c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28799358924991ab75d3203d273e2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9234ed0901e34914c62c7cab7d87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dda9366344c1908738c05d739915e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7657a73299d4cf5e11fcd4c17763c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ad76015f8d13d8363bc9595b6fe92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c25191eec458edc318f3caf34951278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021486dbb574aa99c75ed398ca31c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4441074a7777ec63f8ff45c23d5d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62999e05e835cd461f2a3324c116e307281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378cb78d80a98329e68d0fb2ca4d14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa379348ca4dce77e005422db79c059b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3849c7e8a5a5b2ab7a1af3e853913284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd210b96ea3b03fae3bb886e8eca472b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172681e96febef2ad0b90edb68f16e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be157150f7ad3c88ad67b4b0a3a54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd95a8380b3d29a9d478a1ec779025e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c67283ca78744260a9be8af61a097289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab325800024873d6c990d8e4200775d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e84475558203ba7833d0eb7559bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a4f14ddc98f377dcc5206d54bb4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57c6db5a8368a75b2ad9db5e78e353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0c6bfae4c954c359d36d6f8233e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe8354ade81685ea138d856d66d605295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341593bc6958a3c0dce2469217c189a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd526917a5e106ca62be6ef50d72077297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9dcad965b8ab46d747a12cca9d3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287510d3d01380cb1a8c9323493b53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8948b78dd2d00880abea2d6888485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520c7108b3bf126627e464e9f7c670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c82a9de9a2753c3b8ac2068dc4451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f226ea7904f7df47de520a6e3c2e33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a83f9597b6b117488cf1dfc9f3d8a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416418f959acc971e6c505f2474850b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127adf9f2e882faff5cb12ddb4b5e6c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db38d937125bbe777299045a7b97cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cfa86dd64b44fec308fc69c6b8b2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52cec6a28d25d0a202a5f82dfb7d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a103c2227de0db60b7c239220b28f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a115418a9aa02b0c9e365533df7190311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ce8308842de7bb374dc12769574a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53ef2ab074736daf394e94c1c59f8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53c8d66f34ae820cd0a2cc1f7eba6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799c86d9e02cbee73621a8a64ae777315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e4fb16023573d1dff5c7ef506e802316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68975b4306b66c2b85c4fff9dbbf0d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343e85e6776bb3882350bb3b327d73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e980a99d3cfd60df05f107adddc62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6fa8a8e6f8428e00f6c22820118eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b733f4245501676a083587afe421321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2ba298eb3b85794eea6c7fdabc9d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc38bb3c048fcd351f6953c232eec63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09325d305766d4d7ed34d47322873210324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e72808000a3711c81836470eb43d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a6a644dbf9ff12273706ec044f840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9056aa6a25cb55ecf8a300a4c9c5aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13c27d29e0c2a6ae08b6870bd3eed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442f69727df56ac62b479506a550a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a3fb135f2be3ee732084520a40d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a03ee306e42732f0b8eb02b41124d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ffc8d8835ae121d5745d19ba16e52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7dced1e9641871b3a2ffbe1ac38be333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708945f4560c27499e7010c907e7f6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477531964cfb9ed2c615118158a0d9b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cf892eca361b1a82f620b22c0504e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676fa433d7bee845ea2adf2beb18ac74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cdc5e4812864f385a665ccc5319b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dfeb8f3ae7d7fc487a8bb035e905f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82373e727505bc960bf0e4997506477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bccbda69c56fcbf5a151a6ef4dcde18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246225404836086eaba711d7dc40f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15004083802dc5128261acaa35ccd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9e6a96b430dbdad402221319aca2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918598a6d266306704134751c09407912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1a4d7b22626bcf6285a840670eb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b19e2e63b54c6e8947b5a9c2f890814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241306efca9d3e5fc50f9c49d385e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca94c61a7daac77fced9ac6be6c76616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90030a96dbca987b87c343a2a2ebfff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be918beb129d4711a6c647fd1d535fe718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8108022bcf76c6be24f5bd19ceca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a369d21e0b7657346789ad38dc8daa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438523b246140a4eaa0b8d4de2e6efa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece4fbc726f769faeffea649317cfa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd9e3d5f8b199580bf64155fad6f6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a072e6eff4e4be5d39b58090e551f0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9b09d6ffc94e1c65dfa4fe8535f7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60dc741c60319587aac5f6ac1227f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d284242aa12f1c22851ac1dc1bcea927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266fddcd26df35c5986a268071ac63e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb3385d104320271402a5db4dc9a0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ae05166d814974d97c9b99255a8da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd258fd522f4229941c68a6bdb5fcc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe7a786d8e55f00c4461a8213254832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942d9e6f46562394f291c1460f4d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071643b0ec9d5ebd03cd617dfb85cecf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c48a76d029e8f7d6d28136d57cd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b22824cfbd02d0b478537d03bc9dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d2fdf6db99fcac4bd9f003334745c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a24f8f4b94c1f15c7ef7a4b337dd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea7b78aa07b435a53740e230e1a9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c5743bd0079f082613c8c968fe72640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b23c0cc86b6f78d5e10c8e114eb5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e792efdc4b10a590fb37aa19a40042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6a800fd8a944edf6049f4a5d464443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da44a0e06d25f50fe6fa80265cf18944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b1a279551a47fdc701ae662e960445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf12dbf67e69956d8fc4fe9c0a9bac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8da85d14808811011f1d7ec72c52247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd979b6ef2d562d70bd6d3c545ffe6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774188784dca9509d051405268166aaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25860ed513215e7897da3bf07363487950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a419d616cceefcd14269b91fd6c2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751414ce2b56d913863b16c0ac0427f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91f1ba8506cb407008f82e1b79c4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c04a3ced3fdb4941cb67792aebf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251ed575ff382d7c7b31e241fa45c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ce60f1d1d0bb66038a1bbcef0114d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a318bbc150a0f537259d51b45518d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d45ee3c82e6d892e34557fe31c4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a05c69b420f31505a0582a2c7d2a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12705540d92f9da70e2c6152a35f2b4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc3ef5713c3a8b4124b4e33500807a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faded254ea8ca9ff9a5a351f4d4ab8f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f79909f5915368f12f528c1a419963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd540f13f0b5be455e1c900fe23859b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b02b5235b0e710ab13ecb4b3f188c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac89edb86706c399554f6e70171a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bba938f52ba12b25244674a896a1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9654701ea1ccee74dc56a67abe416668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb19bee5cd15697dfae7c8bdf87a85969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23e5e2f2ae467b515ade7b60180f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cb358b9a753503f2878bf7a64335371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c379eb05b1831a8a9ed56eca7bc77c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b27418bede83a62b6d2232b21b20473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43963efdd47c8377dd79661f243ecd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f178360e1c2fb80f1f2d833ba4f12e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a29488bd1fab9da1fde3a575ecb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27552173073926183338263744cd7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac8a24e485da68fa917eea4f3b9d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f4f252b8c7de84853685c7b31a2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd112f11e259c15bff3f758fa4211e5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ad8b7b1dd1bfaaae2080d97879aac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe3211073c22ed082b38b493c9f5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d950c239172fc9286a03034567041283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410c988c07755d2abbeb5a7c89717af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f9ee6a9353c86d81862cd1df3ae285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded4cd31bd7faec011d3bfe0f174e3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bedd697e751d10e7bef9517773bfe887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c57ec05c1440cbb5500a48674be7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a37a85f5bb7e48cbe0143e865d3d7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc3eb31f3a658590bbbe80221668fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d34f6020cc5f4ed77ed77352293a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932804d179571ebdf32e239eb8b678792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eee7c50dd944049b0ea4b67a4831a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd43b419c6932b4ef0a06a9071454b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f0bd68c0800daa7d63ef80252de7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3cca1247cb1272e064715900b3caa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7039a3f6c7fbee864356c5127cf2e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8dbe3cb458f8030e21cb2834c7e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d587d1755fced6b74e96fda43f15f3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e00209bb700c5ad6ff7ca4af3aac30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd68d676ec8e332e8409a1e46ae93f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac06670785ffbed19d15841748ef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a2b7c47030cf2756883118b9c8274103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f8159bb5a2abc60b33ddb68d132b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170559ae43fe21bf677af11a6a6224b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663d1f0df5314e89692b16285bf743106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762040b25f67a626ec4948cc374d1b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ca0df55a139cb692d29e39d0d8b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524487c094107e7a57409d80d12af018109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb391348011e511d8c50ebf0fab27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d860390a685ed8bd620bdaccf315111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf97739c5a713bac455e96bbbc235112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2459cecc6fa944afc47eee427fa37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61ea25b0f5124d021c35e7c6b1f0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932c50398045ccef28de51893e39b0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7086959839f794199332ef5a09bd7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4846679d57a25a33fd26cf96b92f18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9ac23ef003853e1b0a3ec492c023d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040c23aec657440f2c88229937bb1df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac11d64db087a3ef073a61b8018150120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7c4194323703d52f64d4a0668458b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5744fd4fdebc24bd10d94800abe9933122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a8c47fa8efc58b4a827d7cb6c39d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c80a5b3648f4c9c59de5cd21eb8b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51b72937d94a40d672ee0518d653d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1a09bd8b118512982c55bb92d00c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c246ff9ea602b0f9129fc883afcb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad5a48cc19f7f984bca48d077838a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83791676dfef5bb6c7562d791fa1d1f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b477c4c4f4fd70e4ca84f8d9e92d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d21d860c8b2e8101b92d609c2d23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ecbb9f81e4291c458b86f943fa2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873728ea4f0a0b3af8afcd983ecb99c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d0cd00d4c0dcea4893fa4bb549df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a06a0809a775b111b0a5fca6be19c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841be3910f9a5896b7bccd3b9a2d3cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b62a7ecb74ef9655e41fee111070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcaeab29a802f62c7e510dfa41de83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16476d1faccbf73bc8e03ec93800b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fda12547d6546e3807fb2b800e1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1c1b5b583258f1d24f715957de05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5675e4fc925d5d6713a907142153738142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6181d41f60d3067de3202b20b0b97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438aad0ebe06b12a0eed3a46c46cfda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc35c44aa17e541b752286e235d277145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05648f080f0269dbafbbf009c2fb831d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1509349f9c12166372e6f4ab9bea2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504c6979197b6b6df536b1e28d3ee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02caf53eeed45b840cb7a14c52f1d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb57d68985f7ea80ca7b20602bf6219150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5871e2e5bc4792c904db7ee98fa82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b0fafd98009c322afa6629a3f75d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8efd55b8654ab9679e37ee763663f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31441537c6f9220dec9c0dad52810a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41c3eaa1b8e4126e10bb4bbd05d472155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c15f9d46302b5b063b5056c30a38c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b74e5628a12f1bc4ac501398589354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0acf42ee19c31dc6e9b0cedc2aee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717466f564b7aedd9404d3f7e6582189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9496cbeaabe545aa9da67a5eb0c9e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec456b65f570a7cbd4d6c5bc5a39e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cf1f95abc10a325e55b7af8e32aae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7aea252c688ec32c9a7cafd1b4c08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b5565f4d7a18a439db053566644c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069686db2aa1743204c9e8439ca589c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef5842dfc3d3485fa263a28873fc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b3c701f012219ebd543188412abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc61ede3b70495e0466fce3c361a5a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be56f829c428db5c7e43300230709a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21935de16a3ba75e0c3281982454cb85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb31ebe9ddcd8afd5f56de61b04d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837f59bddbe0ad8f5f83c0eabab755172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff63acef7390770286314190b41c2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638930cf2491724c17485618266c76e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874d06568eea2410a2c790aa2b7585175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7e5e065fb43b7d2158ef3c10f950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb01698a785c6a0059fc0e568895df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8857a79360bce32ff219ae5877ecdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8a43e715a40b62cec3b247e70724a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ca9c16bb2408dd4365ef46792865180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e75cad21efa6fae857347bf0db892181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee585c0338427ad673be16fb5f6fa83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083c4702df6f7b994c1998cb4630a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdbd77af2a2e04746319f7c58f8538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5d1c84c2638dac9953725a200a9a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10096a958a9772dd0907e2f877c9e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ffcb213559fe4e5a2e0164b1c12ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba014fc42405fdf1c9077ca357548a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b0e4e5b7f82cd2f018d3de21ed6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557329b4ef8ef71e800768f51c969a87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f924ec68a6f0cca46a2f238e5521191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997129e9a6d446662784befd1ec744ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a883aa6d3e3fc2cbb630b8e668f7953193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74b8e7d896897c83e2fc3ebc6f910e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15168d5610009424f43da96fc1ae6652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa787dabb764b286a75fd0b53cca27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e55ffb17bbee82bc9e94a7b1ba42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad010e5797736c344a720bc282a5c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937352b8345ca50ca5e0a033293d080199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c0ad00b31593c197d5b6c1292b53c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f08c11c91dfbdedba474c747b5d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9876363d002f5d77b85e59e6b408de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971717e8f8b3167b83d35cc70a2f204203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446be47e55d417b523931a5255baaa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688711adcc55e44e827ad7aef0aa49c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb393b9d3cc74a05b4d1f1d2e03e2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8dfdbf82e369b49006ac13fcee8e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a631dee149a2280bd406854427750208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3530cc42aca0a5d0ceb6e024bd2e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357166a5d3fd1de2fc6ced2787097d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb2cacb94135234c1f46ed6e8fc2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a581ee3d4302ccd33ddd5c3e4709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee49d9223d2c4c312db01c50c5207213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27c0cb66f8d38181f369098d9e11d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1acbb986411dd0358e20f1286bf395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e902e2938cc3e2ba3fbf61170b9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b24bd14b592fb2605e8bf1dee1857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ecb7e70fa8d04c0c9b87314612e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061e86fde8d5e8bb81749159b19300219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa61e54981be230434da840e13f137220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0a7264face459f04daf23b218f099221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef7bb9b2399573465e584cbc79dd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e27e308f80e1a823be9fffd64a51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e17fbec9d9f7efe6439fafded1ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db4b094f081358be776818a20326e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709592aa49c307da4430d36cb0d87dd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed628e43b13b2a80514a6ec1ea069227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef6055a97c5aeb3a0a18c4c3d2af5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb853c545fd330b8c296b69d87dde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e04b50e5d32738644d5724cbb2506230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab9eba9ce3340fffabb49cbcc4db8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab8b8907156072cf81641f480ec0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5578630b261f38ff45c1979f9d736ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a3391d6e82e003765b63faa2e354c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a16a15f29f800f7277b63f01924b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a21c36aca5cb01e64bd377eaeeb0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b6f613fdc8fcdf78d9a4a83d0a8cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e24706d6e287c35a46fbfa0f7abce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42f877a6e15d9f5c02e6b375acc91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b7931efd6b344a09116eb09de4fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1031b132260abe800ef52671406c9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d58802fa86ed9547ae48e36cd70d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7dd8a2684e8025314318d2c52994d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68160c595a5b4c75c9f17dbf81a42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d4536bb51b3be0e200a5d462a031d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2484323055e45ba77bb2266ea49d51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f1a36529f01fde73d68eb00bc722247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d9db743b8e0637853ee061bec9e02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930e22c54f6464465d4f6e5eed034ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135987ae73bc4906c862c49b65fafdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ab03a00ba2ce76d1db368dfaaa34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76273a79296bef8a83462a0b5f325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5320a0d69cba151a82b422d64216f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b713b38f040a0c34c96de9c27efba6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e1505d20dfa65e3f6215630af44e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a9dbeb4ab64fa331054823f91a63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93dc32541ab0b7bfcf8e77bdbb520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effd4c1ae73aceeeb4d50890a0e7a18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a04a97c5ed1b5b0365a9ecfa7b6a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b034e36068e01df9f59ec72709ad0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9566110f54a006dc03caabb92435b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7ccfefd51323f2525a372bee01177262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de94cc778d48eb3da1b73b3de02c6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac09c5bd80a556d9cc26d5f9fd50e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb85ab4c7fb618c22b464f2d363e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ac464cd92407c0ab3ee07fd774ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f7134e56e6d20a3f79975dd93753267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999f9f881b2ea53d814eb5523791b8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ef65506bc999c405b1bbe069ce9c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749328cc59bc2c0655f642d16bc9ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf218e80e3b5cf6a96ad23634f4a5b32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2458a052af4a783a994a7ac5d5e70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3781b8e1bd4d47fb582a8545145c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619fa0f04c4a0867044f6f36875040274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f49fadf477999ae8d4c54c3b39d18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a40e33233b525d857cefec154faee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c74af0218c34163b727d997ddb7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b5384f6b70425318b5656907651e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04f3df4f93d1e9ed66a77e8b123a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5767611af7b8a6f4e9101c8bd25cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791618728635714b297bff86ce699b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c9c2abcbe6ec1a639d77864fdf1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a2933007e895b23ed8deb17919826283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd3e6c7be99ec90c3d24ab49c388a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f40c799cffc03ed0a7bfe55fd499285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5372ac519cf58a6cec2f4c9997860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac955c28d0904d5dfde7b2900ab574b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64344db47cd3d2ce1fddaf53c8dca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdff6f36846258a89b61b7c3797d6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e2fe8250e71e4bf9f3709236e9be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806b718cbd14c234f716a3adbe2449291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd993db5ef4ecdcb00b60245c54661292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526207b5e4f8edca1404c6a86c8acb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd7dbc7983ce58a4d5a121d4fff768294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae799db9aa5ee6fb324bbf36ee94a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f63d1690cccb1863009ab71238c64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed0108677fe1ebed5fddc70bf485a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b03489816dc28651c8cbd86005ffc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce6bb59e567d503c16497bfb95eda299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16c7cde444ee417f3b23e736367c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c71aae886714e22165324f66774d3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904cdf3daadf894157575501982f1ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34804c0256db0331117d1cf708fce384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236fd028c2e1b7cdab7057787174c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936581cf6eba969f5f718efac92398305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86410c61351da709ec04dea701bff924306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f12e6573caf19a68111153a7732d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca72c33c93bca7a58e76bc2f49b379308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883afcf9f47beea8d55f828ea21e3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd74cdfcb74178bb6bea53883d218d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac852942adde8c795a370c86dbd5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaded24ce49c15e458ecf6bd256a65d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6194848161aaa901b1022e41c74ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd16a5a44b875346461c456b13b7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66884b9adb3ec7c9bb331d18621ef4f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8bb8ef12bc9bf7c75f9ff47b5e06e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c0c9f8e6d6065df459155df99df2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f442c51e92d6db0d5dc41fdcf02e1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb7d29c34afb35853d20e2d092cdb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e8f3c7d6cb45449f942d259556f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de9f18ba402fb50d891625e174d49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7882a97020623171168337136e74e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09c7a885b3101f40005b4e6d42146323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ca6441c9763ade6169a3566e51d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b20dfff5ddeb671caa2c3ac59d859325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>