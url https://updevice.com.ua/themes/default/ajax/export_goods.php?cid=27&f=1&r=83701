--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b30ff72ebe41f742cb120e3a17c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31580b8ee42bdb88fc8e607af125092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239579deb2826eecc11be0612ef0f273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca464abb6ebbf664f096da7a9362924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b0658bb7d3cb6469726f51168ce9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bf92fa03f6124afb02d5af41663b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ef4faafd252c64dbc5cefa49659097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb91c4d9a1cd355f249f7765266d16d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317819b838dba86bf5cbbc265fd9949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fe16ed7def1ce634c29431101478d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111efba7a4e0ddf7ba6c1e0e04e6038111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022eabf2e67921e8df153ea552853412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f745dfd9602d453e02255ad2a5be6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38cc48090cea90de1eab0b3cff46b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0149e295fa889e12564aad7150cc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f2f5648fc4b18ecbafb8afd8fe9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3b066e1a16e699204a372679ff75517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f680dd9c88aaa0f25815d3665603018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5707668afaac0e0651a1f2932077319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7ae6e14c6c67a366658932174feb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f3d5fdc0fbf5f94e5dad283590db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c14f6e2aa667222730ea08c2b0811a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b9dbc985d49be2c27688153ba21a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a5e8ff6febfbdd7e1d6278591961e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ad2d2e2e14a6599a2e192faf457825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1da45a016712a41dfd3ca8fcea275626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598ec5512305379f6e1f799252f57927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182e5ca519bee69532c667a0fe29dbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9892da8878b5bf3f0f409b2ade9dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e2000875708332124dc087fd8f29d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7c3aa2419951d1f61fbd1e828d0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f059f1dc93004bf402fe7d974ab9a5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6925ad53c8a82bc4946266ab952db5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82c2fd2cd3753a3e15f2a8d25a77f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515e88cdbbbff5e84e66329a859a46a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe23667230cae1d24458ff1add76ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ebc22131482682fc97e7ac5df855437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f4c154813dd3fefc09c9c04c5e81938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e5018a460bb8585ceecfb92fbc3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee63d0878ae7b9143785df750c616d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dd489628ff781ea7d32279beded9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f95b8a8b06fdeb30e06493aad9a41f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181f560fafd6ba38cadb96dd80784243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff96a167c528fb3eb7561ae3d00f24644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224797b00b66c94f1d1394146fab4f1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb6ce11ca35277ab535f9d2f14d1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbf996f3a19bc306bc74995eeba20947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840df28024fe80010b39cd18631be548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aab34f8a23aaaa583ee004337e82549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310e91e1744711e37e7f13294ce14450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b24e648a001534302f33855509843f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694f5b2bbfe0b168d7aa6781c550ddc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b69dd07a732e86e80003102f215e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5e0a59fcd41388732f1f5f109b31d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487654947a03a0762eeea6dddacaa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae1c4e532a81ff7ae85dc842762a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336625de363bd9e67f74dd69f0bfbfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097050349857fd75b83da3377a148a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedabd0faed49af817a3bf046dbd8bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392dce8e148d284c7ee4d7ae25174760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc53beddb7ba90f13c732fe6aa14461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ed329929298358a4521b783dbeac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f243a7efa44691036c2d087921860f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edce0dec52bef931729ccd32f14f0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d59c8584e8b4a9c2900c9c2c69db965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0fd89e5aafdfa153495541876d37466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f7a18dad1511fd72239b4cd5a17d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2caf0b23aa24affcdc02f9b474c0d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639227056eb9ad415031cd27444cf42169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035fc018b5b05a4e07903441ee0a04a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b47909239e9a0213584485d7e8d6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b80494a4064d7f943d6e63fbef908072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fc87d697cd1df8594a043a395d1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fea1d55b7d6a874acee012c6ab3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5354b2d9c0aaf8c26a6e0c2631108d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dcbf86299e70c913cca1cddee367c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217579d0a2eae62d60a41d1c8150b95877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf1f7695cff42a240b7e624f2488a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb586813d2ce5f46fc2dc1a7f8c8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e447dc60b69aa984bf35939644a7b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad900d63c951b3d5a1cf05291c3b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82100e7d749b7ad9c9c28da0ca88e0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ae152615d33b23d9c6a8eaaab35b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e16bcfb96ee8bcbb5b8217daea3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929818d27b0b16a7397ea6834e61e43185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee1d2022062b6eb7fc66f113d3cef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f81fe7ff1ae04e6bb066c0007dfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00156e55ba603b4546ba339ea4a6527e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab62405c3f2bc93c3c678c94bdd9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166daf4347c54e357ee983996ad4b0c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3701f8ebbf32b3b4de4b8d8a32622491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a980f1249b3f6c76a36079be2edd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721797d4c6df54471ce4df9adbf644193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf7616d6afa22f5fc17ded6e8c1ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e270f62a47c083bc4655e2fd4f0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483c5478f62751063854ef3c3cd7cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1b01e6fb7fd92cecf7e22e8a09ee897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3e6ba7ca343ea5ad53c13c637f8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecd8973b868cb7b976bd637c68b2d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244bbc86638dc3e2b651c70401b5177100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec1e0066ef666e9cb1421fb20296f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fab760cea2c7c2185b4c4195724eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067259aae4097fd36e044d763ab2e31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca98f966d10b8435f763d0951a700104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4841ca36255842a23107fc7e86d64c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341cfe4f4d8a5b25fba04d7882aabb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19df5e5c6199203a6ba1975712c1e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b312e3d58bfc51a6b9ed526c05057108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88532be2026d71368a5105c72d2e027c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b7aff6f4349e3ac968529de08c30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842845c1516257e94a6b0f8bf9571e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff08ef2d65b3103f02f769bac6ee40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff7db19037728298df44a61e50f9e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72fcef460b90501f41e986bc17bc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5b230a270e19818ec8194e37c5efc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c0dc9cfca75c3217160db445547116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff132584e96d888b9841eab3313242117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf8512a2d8de971c5d00c6c464746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4bb98a1440710b2555f2441a51fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feed3176255bc4078553e655f8cc99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2eef3012283ec811dc275a021217121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725838b2c8ff92281971d4d41819d7be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325740a6ab75133544721121307780f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d237105c7f66b22b3d307480ad36d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ed278553b20ab477eed4db29f991125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77299968d4d8948d260347b6784bd260126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b4a5b27082294b4ba07c4d14d2083127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e236f75b56403350078d4131172b74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23371e94f02c912a06b37e984cbbc6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5a5d117ab7a87dfd9705b1fb97c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ca61d855acc91de2d5f4bfbfd0b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba31edf9a3b36fbec060264189044132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd6597ca2f2b06f41792dce337716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5131245e4a2698eb797a5049b716134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350145e5d0de617df9b9f73730ce76b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fd53dc67e9747abfccd42184464f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db0b5cb7d16f75aae8dce32661afa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0093b3338a36ca2b3d092029eaab696138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e8ad9c5fe801ff7809a55502cbde3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84c0071e460a95f48fe15e5cf3587140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac398215570985509dbe0376c12a378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679849959a78f4313d1321b72faa9965142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f78d8f42ac11db0aaa8aa5f9a4bf91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82d5ff8edd546e123cfd3a30b61682144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54146656a675a8ddb008241589d62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb11332cf0513eb69b4cd2d621c995146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d97bfcad5443f1126fa7d45a6550147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a1aa5a0bc984170effe33bb77051d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184679bb4d69d4cc106230bc46eed487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f0128ef56094abf11da1100c4a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ebc514a2f4709d61582d53494e0d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7c8fbda0398f6ac12f0056d347a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ed761c3fd1b1b313717c2c379d600153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ffc058a1aad13d804cd515edc791154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48cb0c440d133376130a52219a1935155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ecc381c7680e09243a8072928c7e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313124d0812d51c0fc7ab755dbcd9a27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed480055ddefd03861e767e0d30d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75a79d3c5dcac480ec6904ecef0f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e63c66100ff75270c79de05a5cfc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e5672cd7d12793a8aae8741e0efc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb4ed2b3e8fee6be258057fb55ad9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a053f144a973dd94935737ddc29a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb61fa8267673125fcd777c236523164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0cca3056c1d8e58ddeda1e71fe8b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a846c2e19135e58567773b6b4b77d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70d363e6b141d7e79d3a6e5bb2d1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab67ab37019626a52796d51a99da15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7e6373e3dc187f0e176258d24a13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b7a53eb3784b5172ea36215b5bcf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a5a878a36b83731c0c1d2099b4da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6002f4b762b263e54de2b1339612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1e3718893dee5bc60b4d1a1e5eca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56208b13c143cc92a9d854324e57b454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b25a0d1895103c723b2fcfd470fab5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea679cba6114dd635e49553f983c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf199e2a5aed55e9e624a71e33d7c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4214d242f741cc39d6367dcfc629178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1d45e1cb15bb9b07b86a244abfd36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10c71192a9f493534976037184ceb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536700b9f0fdc9b2004f38ded94f50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e093f6c0b4c6cac4ff207bb5372654182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a90b8e9f86dfe9db49c314603173183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e053cf4cb2f506555c9762c1901236184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a753534a2ae9f6011f67d4d5ff7adb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbaeecc9aafba64d5888d4ffd3bac0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f9b00c5e220ba987eee832d27a71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8d30bb89326490820f2dc0a86ad3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac101b3e4f4d732dd163c3f64a9c12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afbb63b472ca5ea9ea53c0326be381190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6091910ce415755342ddbf229ba94e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39858d6d4edd65de701cfc12fd0518192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffae2af4e1acef3187c7c40080c67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf94a3707a3c5f41f2b3d2cb32705c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ede5886930491501d1ded9e33836195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d773b620fdc6f9b020ab87c79e40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad45ba64fd2ad7f7f183dd16a9935197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f186cefb33cffd573b868254122567198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d67955d1e8b87cd3a1d11979235df6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568ddf58f0f957040c7d3ce39dbfa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ecac72bb8230a91cd6ae2de3c8b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9ad3f87e0c497061bbb4725fc5e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567cde4d0c13de3f66a140f62acdf35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dcbab22616090bdf1191b388e497f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcbad48869d2c0a898659c4e99dcdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d211b5051b6618ac599e5878c3e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ff42236c8112c7a2c6f712fcc368207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ea3361210511913c6e3de4f178c74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea81de4962f73383b0df28457eaa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8927e0e27bc0ac0ffdde365c010d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55abd41425e81a3605d6749f840b70d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d399dd336625067c82a266d8d2b7cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99306f1f3d2fcf2de822dfd091e0ae4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a871cf47e1c52722b210be963925214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a728c11ff72e3c24f80c1bb57f388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f2f2be740f970a6902e9645e1b041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e089540ac4a4020043d79ebba5186f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f71da7c920b82668e143b9109b030218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f948afd1db736acb7b8334a7c2e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21f9794a8d2df2188118623709e2bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2b34afa885313da51a35951a4f7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da9b3d685199eadfb4e29a162a94e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8149c311a85b100aa7bf41abe11b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c786db124a68b1e0e67e9b41b2eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026737a4336f7a0f805ca6ac0f3c5b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f6fe0adc689497ae39df0e18671e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c84d52eefa449d3564c8ea472018227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda9064e64846b16dd1b92cda684676228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23554e4cae0cb652d6ab69aa09aad48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2981c8004a1d64427b09b4cc938e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e96070dccb645548bae895bd22acf5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cad2f02cf6a21caa40ec07350149a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bae4a88080ea9846f0c28d18b1d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74021c84f996b485968427ee76a7f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bb1a718d4c83c1f1a992550f6c5ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357986066381f7bb67c08882d8823a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d89fb7a1150a9a756636e7f8bfdd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480adbbdeced73dc6e92bd5f126b9dfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a5a5d21a0a8779333eb57eb18f87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42932344517bb378032ea08cc15174240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acce9d8ccc932098e214be7c5f956ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e098c3c860641645fc824d01c980242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904af5ce54ab6b69c84b51e7ec8dbd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435cd7f70283b110d6546f538e61164244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8cac0715c74cb03e29e71c342e985245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dde3edb3054b20ca8bda30d8d0bfbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd49d5992dd3c5e7633d7c696eef4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e53f58c3fd7e60672b63b46a25c89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa6df4cd009ad58a1bff0ad590717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00270417f37949bf062674963622d69f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69882bda7a947e61d8a98c6d4094fa1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83000b39ce4cb8065b3088727844cd68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc6963f46201da72997e1f2bf4fdf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1b6262448adc101e41e12d78a446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a09c0f1d5ec9e933c33322c0f33f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163021e42f4e453534d4f0561523daf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d0f7412c1bee3b0b0457e3ae228a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809837d3f2d13ef91288632ff9fa0bd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff987c6d9cdf4dec198151d5b77eaea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be130e360719ea2cc51eba84ff34c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bbb76566f5a514bcd061dd68ba50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f0deb3309799548f5c4866a6528e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f50c6bfa63ad2ba9fd7c3fce2c24d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8c3cdd8831cd5021734ce1784011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a43817e5787d933faffb84a171a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be216f97ff13b2ac030359785ee2c87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022470ae8243855a15814eadec616132267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6245a7a1afa28eeeb8b85af34baa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a87805cd51fe66e5c8ea4461b04d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4b15356dfa55ac301ea33dc116789270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4981f98ee25414c2c9ff23390c1b16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f8be9bd8e0bccf74bb2f8beee5ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be65397286c4638688738f3b9fb75ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1156ee68a66cc34da54928f7b904185274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfb2619b216ad4b9fcaefdc0904938275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b46b93ebfb4c76220cc7c2163d565276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fea764f7826bc19f062ea7f800fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391c1f02fa123e6861cf8db92686977278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe6227b4914aefb61e7bdcc9f46126279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d5eb9b1a526634ff2cc87dd1a3de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699149c18b6db45163e5c69c776dac45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762e0356ea5ce270a745c72e73a5fd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd34ddc15ede5a681fee05601b7f0e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d322eb0079761120737893af36202284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c926c33d2b959983e2b0a4251eebd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4bc229ed9f6f0aabae9a8c01ea383286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9418652dd2f41da049ecc3baf28c2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5807ce7ee0b37cbaf2947cdecc023288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f94c988b2961eb2db2ba2c6aed58c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fcd4bacdf27fae6bb57d4e3cd5eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36beb3d56f63c9bf730fbc0dff0e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636706376add7b67fdbd4ed8a012035292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb1ba1ab42e00218a8e78ec92c755293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece46570aa0fbdb267af631a2d3c8f23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2f72564e0d2199e953c543026998295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8269699cd9f8cdc96855ca13cdfd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc63489fc7708966ebc8b964cd4e138297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535dc923ca00d14139cf18cc19b4f16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d4fa62349a6ba52cc165d311bbd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a28f90f88f5a3485b53f77d450dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee840bc202c083b99dbec171808bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82705f9282c7ea31a1769323592b68dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d19585e426ae86e4d509940464d1cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a23ce78601f906e6783f2e135a133304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019664cd77c6de3fa7df09c2f180c2ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8980b5793a1056426699fccde82fe3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec79b2605de4ebc9f7ef61f02b59a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d0f59c8b0d8247ea0896629b6777308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a29a8beb96ed39d434f1d384f3591309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd563288fca208d220ed00db6bb758310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c901d72db47b46247dbf38f47d887af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e74745095c617a922f94b064865a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3206d05bb139f8dfee208f8e33af3b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe645b03039370e4fd6dc56efeac31d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d670f76b015f781dd16463104c7ee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b8fa5d377e29d5ca94d3be9f14e5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae5dbec63d3194e363fc5d7221c6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ace2a4c40b99615a3723d78b815d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce9f94739166d5a34eba598ec38d21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d46f1f219e5db94ec9e6ea5e052d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e57b898afe30f25cdb8d835865a11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1147d3e4f989eba304935795f66874322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c27f62783758cf51acd179d17398a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600c56170726e359e8324136094400f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72bd3914fba22a20ac37b7eace63b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b9fadc034484285d629e61d7abce0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95706fbb46bade757506267fa3da47b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e41c74f628ef66b22fce09f5257c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6a08ea48f22bf3a4b43b316eb8a7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158fe34aabe43616537550afed15de6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61074213c23f08fe31ea6f4ffdded9ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fce5075168f660b73c9c39a3dd912332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680fdd6dc5c08a2cd5d403c7d652c85333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2407564ac8b324d55942f5f7fc09a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a42a26dfe76340bf031479196ac02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2f732ed2f1474d3c578292d6c08b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab04e8a53ca5c7e9863c35ca3bd8a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08943dc2c16ed02c89b80c8f8f3265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74660f86aecde73481a6f4401789f336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0de720ff3ee3bc3320b8804d795637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146af37a71e90bb938fbdd74c017ada58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22139989a5cc4bc50e5a33426833a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c41672327c5a911b872ceeb35e7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfccb300649a10b890d870fc95e5ab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284031a29d84ed8cb72cc54e38fec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023821f1afc3e182ea561e4e7fac22ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9eedbc6088a4d8dcfbfa790a4a9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272545c344d2b8336c6ae8040f0527a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a41624872bcdaedca2131f673c1b7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99c79876b208f6ada7b8b23d0323aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9971bec2f91175b567656904bc4bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5f6948aace3a3efdf995c2ece06ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb939270f5cc9ad31432eaf7ca2e6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07abc861ae94128ab17fd22f01cc6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eeb795bc7c12995468b8614f19bd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c3bb44afcc8f01d3d380a26fb63423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a09a207db324237c3e50b4930ff6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e04bed24d4343f735c94932a603425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab2d67e1162ab8804948675a08a2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86468092e72a433d3fc8a08b65d9bf4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83384358f5347b4b1d82c1ed27a22f3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789065ae2f49f073871ad145c67bc5d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173223fd845aaed8e20c11f4bbf8ba9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed92d3bd43709fc30fcf3eedca0b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dc8978dcbf96945a9540159a9b57232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a292c723405b6f86db7b0c0983f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ee694c1ea8dbe90fcf3a8df936be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed9721e65bdd5c3442da7d38eef2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac22b65b13d41a6755811812b727f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b0a681a434de1c3ce9365c3d8f9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34550db4b8caf0630c1563ad10ee2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080627616d6350b0a1c6e8832a8ced839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524a11225ae71928b5a3da5fd42c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4d3126816c4d645126393e0ad78e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfe890becac0a73434d415ce566d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f2297db13ed3c67ea6e5a933628343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57541ac62d733abe119c09f1b7bb6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84eb5befb5dc3ac8a962e2f8b7b6db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702adb7d672c059521d4692f2d2efd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932faaf6c9f04dc7c0eda25f5ac0928b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba369aca0f258b0d292cf51ae4fa0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8753c98d567d37379d646efcc052049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3ebd605c239d941c216d4fc0d558850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fce55667cceb3465f6912dd0a883fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a371ffca6ee5411b06604ba0d5a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7fd660f491680f0c3db6a8dcfb43a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed3c7fd2eed0ede2da87a500fb81154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628668ee1fa5964742e7f3b1d7bca95c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca90cb385ba67e9319f39571150ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e05a25fc02bdc1ff66db3236489157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abd511d032f0eb851c051241dd515158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe69721f6f3d24ef365b5b7bb2268959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542b5b2cb0d163acd33508102c1b1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcded8ecec978ebe189700a876d474161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd231cbfa60fa25bc4a4ebcd3116f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276dd6b264314a01a74174170c8506263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa36227de88645918aeaedd4f778a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafb4960c0b9b44551b83d6388855fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a2a71a864eea3b171e26adaa2e85866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ebc8047f65780dab5aea33a25ff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b682d94766e1a56f1c20e824d45568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c4bc9179a76ac2a725931ed838a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448728f591f87f95aad58b7a5f92a7d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcbaaaa95b426ae001426a5e902ea971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ba1489d7c358bed2d20c40ca41ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ca92256b2f583c5cf59b0bcde5a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e9e294279abbbd1b0f9e25142ebf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495e74b482e29022a277fe9cfb249d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b65f7f13fbb1ffe6320c0b018ea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102803bb52be4f27c4bfde4fbb2d4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242f5b6a8b4bae0f05048a92e09c5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a3814b33ba6c997c1fcd3f764f8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64df46fa1a74ee4ce87015b1a440880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5849de56513874ce3610fc712ef9f6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c51aaa30ead7610a59cf603b0c6d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddf692f7da102c52f9b2542a3544c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b01bd29ba36fbc5dee711120ff9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6752251716180b2f04f0e504ca6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d708233056db3cc2f5b82ef4c55ea386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb9801c9edd0558b249defe5c002287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1aa36234daa0f7a7315d11f057e0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6bc763f4e2fdc27ddf4801091e58789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be58f79536d1ba66125f620abbccfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca4b8043d63d002228a13d24d781ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd39f6d32560a8582c4df41689d0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec515df46c2a76e928fd428601fc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc2382a23bdb085cd0863d9211db0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7888460e2a1e396614bc60b02e53095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661afdd332def89ddb944b8cca178f6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d17f7b594e44bd6c7638bfa2e83ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb6caf85c9d450819b112c244be6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b81fc32cfce708a3bb5e472a6e28099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880a51997b3a90dcbb10a2094ed4bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b48eab1d60ce86c473eb9164793d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2829da6b5ebf095a21333ed6c6f4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8edbbfd0485ba9cc6a3f2fe7f1636c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2af869561cbb8f4008a3b45955883c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f37c696c7a6a07591e6b64357ab89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34948182f7c010ae06e051b58c9edbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457586070339045dcd7f9f3b4d3f490107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897090180959d01dd752d1d5cb4a2fb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383f2309a6a289203093c4d5d3e2ba7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117cbc06abd33d4dc19db6edeb4942a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e46be887bfa3aa688530d73237881111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40a996efef6f2c7cf2c9d8ab0c8e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca474af3033a4c92f9a3aaaaad125113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd213033d2d356a3cc87ae916423ae80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a5f45589a251814cd946c4d256ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c1472d6165b232ec1b6edd84d93c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8961c9ff197f161ed65d8480dd005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca31a23e99f0e30169589b824204ddf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c38373c26e843cc7a71e784d891b1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4179868724570c85ab5727ce018e084120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacd5085c56659eebbe6aaa12905835121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15cf8e14ee8e3124d55d230f2b662122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf49bc2b8c0b2b7cb989c7c0901fa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f130990d21d044bbd6bb57c012cb1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896fae71f760c25c188e0845cd3e1cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9cddadfbb9221183ab89a470e9c57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef83967b900a81fbef468d6909d730d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db227465d716f1da632e2c43dc0492a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc9ad3db07244154a9305838b0fa6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218d1fc8d93fa12a1beea24087e96eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc91d0e6221c89697cf256b85ba33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267ea35c5dc235d455e7b3fdcaf981132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195c08dc20532118da67cfc71b7c692133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610abe5e3954577ade28046b7c1e190e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71247df1a625d53842adc839164b8eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b495bbfb8b9395ffe3c14a98e3ca825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f0b369899d6c77be8412761b64638137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f36d8f2b80c50bac7a2482dfac7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ac3f8fa5b745a40c8b53e32748785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f7f1a3e3a9508c90823b12f3e2758140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef3a2d978eec0c240c032e10b2bfc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152257112ed2ee16e276db1120b88ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad18539bd77f0c5ba42fcb38ad73e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cf68b8973a52acdadeb26935a32d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b811f01325e606355e3ad79ed145b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8f4ccc4b1d0fc1d1954e846e766d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f30f92b3582d67d2292473d4b9eab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2ec2243ee24db3981aa936f96c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d20c85464c2a0d4ba7ec4c3f9267149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19df5eefc5662161db94acc34db13d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852eecdab81a4c63fd08b0c59c9e863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d624518ddc7a645c0ceaaa49a3cd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de210ad3d8e424e924620b88698f3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c774d4eb1559eb7a02b20d86c59ccf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c590c1c081da9549114993267a281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd93c51f194dcd319b3b80550199f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e294f8dd69ccb5beea6ae09e7018d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe833cb6aa868dbb97fed3500498ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c08ac8b3ba83ecb19920fb539493159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76ec8035ee2a25ddec6a6c103436f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8f7eaf7e247a46a9b3c8df38dbff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294687c951268ade1aafaa07207a4e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78401355c2096436a0fbfbc08fa783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10c43232eb09fce0cced2e215eb1af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f69820fb4217b645622b722ad09e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da954bf0eb5275a0724bc112722caeb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadfe5c511de9ce6d57bdafc973e70a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c236842eedfa0976bae34336da74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6cbce4d57a79e35f9484dde45784e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8657baac8ee3a5796b311d539d3e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e63e94a6bdc803e63a72eceb5572b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98101b12b217760d199c439bc164c2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b267be7b50cef5c29a600cb71e8736173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340adc5845c61e2af48331d51c5f12b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0296b379de817e7fd9c1710f46833175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443790776fef4c6175650bb9b79d8f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c34c1c6a08e88af357e8e815e1a89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f3734eb113ec0e7c9926f5cb11740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b2b5bd8e818ce0b9bcf27c966b83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c6b12375af67ac7e95f0e92882e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac6cc73020eceb4feccd0d6bd1dbed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc0e36c4e44a6f94f1fcd0ba4280b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8f290ded234650f8ce0ecd2bef38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593c7477b75e99ae14962bb4294aed8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc3c1e73249250100f6b393b1c2e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d7525db90c7a97d101670c445b3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae3be1dbcca74572e1ddd3ad13b4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf593cdf0d50953ceaf3faee2cfa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6071b5431ad9301c2f9c8a58a0996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdebfb799fb3fb1ade6471aa70fe14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3d6075613815af590f3fc92094e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe41f1c6c3a059b02a3df18327c5ef6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d7ea686f43e239ec527c41b534fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a22f0f419e498ea6b74169d1caa81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b5903decea98a69420b6fc46444b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2946698c14cb7135944fa8ce694bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5c550a383561b17f5329d30ffadb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a189414eb5f73d720e0b78f74d7b79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc541ff14c64392dc45f2a281722c4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122a0738f23c9a3ac658571147ee8d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa380f14b1d860eb1e9d850675604b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa4b0ca37aaf215b51f39aa60e787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aef18e343f72cf65ab772a4af2aee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ab359fa0dc678fab3ec7ed8a62d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e8cce2a5b9a36725f596ce0d43e9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ef5c422390ba52564a80ee138976206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd36b8d5d25afea4291a6cc5281c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f29df4fef46b089036b2c019b6a49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888529c8354e7dfb61fff6e86986f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef052e781615128053e4774225066a1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb81a0e943c2bc5f3c3858dc7c7848211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ec32c2a0ebe3284461de8549237f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda1e8ac03811512f13835d693ab2ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f184b5cfaa059bd1f5f86030db919214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea40ad7165d402532a1d0248355025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a577321754c29d3cd5ca6234d52cdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256de4ecb5a5509bca39d4ca2979a2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76216e62c96b44974239575bdf8b06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d06cc34dbd14cac33c91ce396bfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2a3e2998869b6450a2cbb80ad0aa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b9365e641de48c277174b37c562a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8498cc9609c00335cd289397d5b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4361559098fb93d6700cdd71bf7b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e825e13f1523ace8e5098a135a278f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783ada840cd4d253fbeb96d7c7c35c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c18ef8f4220c5e8d784961591426e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22c418eaeab4500d434c88ec7720b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82382ce5ef902190f5d2768c39429253228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3611398b78bf48f4f40b86c1869850229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad272644bea69e40a4d8a82c9a565230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ea29f997c38ee26b0a19100ba90c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d45f9a2cc3305c3b47fa5653baea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f17d45baa56b84ea1c649b5e4afe4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061473026555597a18cbbd4e19d0d7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cc2d46a1631b6496eed066f5abbf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a8b0b8cbd64fc83baa69578bc600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3dab2dec563ee6cfbe8a1d5ae7ec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56f74f82e1e043b0a1a6d8d95207de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095033a0ce13837b79573eae345a5e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81b10f7ca31d334fcdca446461fd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ac3c39cdc1d3bcfc5afcee5befd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b53c24696076b176e46673650a7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6a6311e6a4b4f68f84964026e832f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1f561b98ad497858c684424e1d73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15192738d05bd25594af43f0d98cc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf56cb7e3f838f134956c16917b88c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ed7dc325197713dea51fcf9aa7392247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799c05bd275ebcb3e65481020b1ac60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048b4e93b114c5830adbedf7f57458249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cec30a13a84720ead3edd42b66a07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3579390bf2940236dc8757572c36a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a413e9e98d5267ee22bf78f59a20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca27d1d88c1edc754d57c13e00e66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c57ba21885061d04a523aa2f2b5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eaf5de697eb1237b3636ec0f16c30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e050ad335b9f84ac3f9172fe9129a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e085489b5e6f30179baebef0eea09c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e5c31c7488d0aff9c38217c00f80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4936787596ad8beb3997d3a90b0fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52f007a3c9dd34bb893a03449eb636260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd3904dbd2e8ab9be777381f2e843261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4ca15dc68a9ea3c737a68cbaf78d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b93ecfbbfc2db6ddf2856545ffa392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4025ef8028d8eb3f7f644a5d493e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbc2264655cab4524a4fedd1b71370265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab8f39ea0ea21e450e50d00c77d7c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c35b66530d8da4c54c9c3f9055593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492f37e99c830f5f78b512ad4f277dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5ff5b0ef8e805b9188ad6bb6ccd40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121e8765fdb7a1a602b36cda6dbbad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05381158539eae68be542ce1daa43e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea684ab3fbc459a9c8df0b310a13b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84381bc22595572498fa986be90d2ae7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b0c65d6ed0691b1c7d53d75b8dc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217c94d996f97fbbe141cec5a587b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830451d7a48baf626c4483498d94d13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de724a5e960b9ab7c614cfe6ec977277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17cf399cbb4bfe3bdcfca98e773f87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78be1f179acced1327af3a2e42ce3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341436155dd9737953073f677b540bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b7131fb07bdd26bf303844913230281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf7babda522666262c7b123b790e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5496e2a5f28aebf43eec007e672ba7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186260fa781bc9e829fcc8aa351765c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e75d449953f0d768781168e2e665285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5d1df2b98de1c046c40cc67b3743286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734895215c6c722eca650262ccd0f89c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff5750a4880085d1599f57971d255b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b7bc67e4e3523699393bd5a811f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc4fc75b6a093486fca663a8a1a0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ac14c8f3303faba58a313f9b892e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cba4c76453ed7bb5d9bc5be37c706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c279e673ea94a282d1e11194f7c47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd1c5585c8dc267e78de7ec3450f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527dcb899a4b55d04eb50944f0e33b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8cd1e496d2c11a4f224b5b56ff3c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c892061f98b2569a2be8c7948e3961297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c8376284ec0a7c01526f27174e1b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c7de87b45ce10e04a8c1ea631872f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a09f6f4707d18b70339aa3f70600b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f893dd97be029867d3b4d895871341301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907379ac8d4e3e1e3d8ff9b85446c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48820928443f7df76c664ebf0e28d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04cad88e5e89362a3fee3cf21a48cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767cbe9ccc2e9f5ebb4b4f53856d67b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d7c17144eb5918d6a083939be2880306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9f639974b9ad87cd93f20cc2455e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c8ad869d8337ba3c6e0de779a31f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dcd53399fb2a48bed63cad00690c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42bad2833e6a04a073883c4d168279310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7b5a1eb9315620342f0cdbd98ff9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcdaea0114826fe4011d724fd6d31d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd86d5ae9011f4788840d0d4793cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aeee37bee79cc179de912e95a6349314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38711b65a2cd913ee9faf7d33fc76fe0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bc829125248b550e392745bd0733316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139f41d6ea4afe46d92ab50f2a9940317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d7550e811935d63988d30fcc0788318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed466a33ab78827afdad03010a8a9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03538582865a9171712085bdfe6932320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de63df76f51191823700dea387499321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee71cfb46cd20e3a8d2963f9e62b5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6e3df6d6abb52ffc038e487c5f60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b6d97332599a79ce1467a880fba7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a519f1a567c2c6a88cbd238b2346ba325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>