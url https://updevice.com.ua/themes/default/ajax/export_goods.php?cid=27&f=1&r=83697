--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cedec2b7b6a7c09b43a61c194c4c4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594329e3d1fceed29a2133dda5e76dfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc812f8c257fbf3b675033552daa803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12883f258dab742c105e98360277aa154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad185797fc2bea4d816f0bf3d069a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717386fb11142ca4a246b86d119b9c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18a4766eb3ce8676fbd6f051b07887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30ea1a00759c30052a29df765d0188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11cc44f6d8f924d99965eafbcbfa049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2653d1a413b18388990d1035f1569310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b8a16d4e4d24c9e3547af2d887fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864f687ed3430f2a9291ef24f0640012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7c91259dc405f0552c0a87759eb1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768233925c36d4da2d0b1328b0ce38214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d75c5b40547a23295f7f7c76266af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e431bb7cb179131f07445fa73b21616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17b79ec6bd6e2e5091498c1a17b2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90c4e4ef6581e5bbf55789b8271fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cabaf3401df0e5ac67e9586ec19219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167b30c5d87abfd8bdba091d8a4458120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379ed9e86980263b7d2e96a8fe595521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd60b7e7f4065b56a7e01230dd2e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098caedb93ba09a8aad70f8b42ec28323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d1141a97c59a246d7cffba2d852624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3d3e83f7cab7753d143765874f1fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e61f972c291275163cea0ef6d7311c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cd9de4cb79a272c884ff52f5a401027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe1d66b78e2c63f2d0ab785f39d87d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678392b1907f4be616dba3b057e2bed229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755c6bbd4371cee9ae7b3f7b27987930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b69c63da6b4830a4299f8647bcebd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275fbf7e476320ec525956faa18da6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a782408a2985d37fc8e3a9fdeebf3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2ee1c4ed7b493f08cc11016fad1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3abe510e54cb7448f7acab03ded4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975bc0af62e6c651b9efe13c69b51f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e738e9164f5c3a9ccb0ceba1246f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936d276ba9d9a45006ba55b5abec28038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6ad725f80b1b6559b133f5e9875da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9b28b665beb6e43da201c684c0b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b621ecf26d7f71f1bdf167239b4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa84bd37a15c454f9d2037e1432eac442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d6a1feca82d20ccf88241338df31d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72008c4e7b66d85563bf9ebcf9f68ae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2bc07fe7c5654750201bba04251845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e03dc10eabcdc2952b2540f1eeee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41dcfa3dcd38bd46da971f57060fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c20fe12e845605562b985428394148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5765379520613d07ee33dc831cc1b8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb570678fc0f3eeb795eb5e27c828350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052665ee2ad50188178c374da7d01aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caea012dfd3a3a38d17bc10c09a617752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511088d275b78c1bcdd3483b914aef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d75725ad16f9adbdb03930e22f1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e31d8e60ec0b62fab6150599703fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728917d7f38ac55302480b3d4f29dc0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643de27c366181d7d21fc3d0b488c7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab79874e89869fd3ff59264413b09f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf932ec3bdb34f2eedf7791cdffc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c54e5fb8cc634b87ad4e9375f52ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2935e5c5753912c10e423488e1c1e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e276cdd4904f6572df1498e98b9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35920981e691b3357d59ba91b3865b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34e66a9a878da836675582efda64cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7fe3936d4483ed8a5c2228f20e00e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3432647c73082e32beb18e63a3733c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b05048eb4caeea0ca0d5621adb1ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476a8904ded8abbacce14edb33142368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d3ff6f80cccbf8e636cf4ec30452469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af12b3dd801c58f9182702fab633670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013995691ae9033d4c384a1cadcb0cc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11832cb3d0aa82511f41dfa24438f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018997673e19e74e002fc11c67d7b2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e654082db7f5301b6802d90b118874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d71f751e873903619032045d5a5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc51c5bf2f1f27a17103e6e8642f12b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a319a2be5180ef7856e622fd82075bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393387e0c111cab4671340afbe95b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b9807ebb0f3adffdfb09ac295fe779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe6f70edaa6da9a5f9b94e76b5a2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b14e0622fc0ddb8353e3c4c12ebf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205028b664ab9abbd173fa60e76031282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370862d35192d9ddce921a4597de460b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5dfc025eda690d99226f1714a46f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55cdec4b5fde465a889d94cba4651a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b7c35cb595718e265a0a16646d06786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3fe2ee8db3bd6f4ff380b36622c3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a7098c85d924ecbf76c6cd0e61e7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3f6de9c1468c4a30da8a3d50b605589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37073baf31e102381c1534a6ebad917390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19766be5779e183ac0c355974d7c655791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487adc52fd259d4a0d233a50592c5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8894af70d4b1b6e5b769fd33c216b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f0adb852e44cf5d0524d2cd6391bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a4909db5f9b84bbbe9a389ddc84595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e95afac6c604e90105475547c30a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a1cd182ebee7119e02145620e45a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b603b19b1c0a3e5f08adf2eba45693f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8b917e8fd7b5a27a92530681d0e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030205761ffd14b195ed7d79b6faca65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc283052eb81d81d5ec924796ceaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee8b69ba431ee0c8354bd71326b764102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d9afa59c9a4d6d9fce4a710cdcc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b926477b2e1ac7220545749bf1462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d5ee60d690b2483601c40bb97ec2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91c03f4ff201e140253ff54f239674106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3406414cf07b967979613a11f183b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c0855cb037add861786832d35897108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792db63397bc50f8e1ddc23bb51dd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6710c051c95a4d50ff140dbc9c2d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7bf2ec0e3069b1c9a5a38fabf77e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47062fe6ba32b79be5e8774f3b11e1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753052ebe4ad2a33cffad3ae734cd11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fdc2186e898ca143e75b1107fb3df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeff0f797741701aa6866af328dd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e03efb22f293a6a890dcb180c1a74e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19d7e9453c2df19ddbaa144502ab46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db83ca724cbc871ecf6b6e83d433e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a08702c41f01ca3b0b4a833e85070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334f51d34d2e8152fb27f323bfa174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7b46ae538df3db7d7a1630eba6e01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd0678ba65d0a9c813527cfbd811f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6989891c4deb775d5dbffb3430aa735123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71fba795b4db3e55c0b7ffb67972d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ce652adaad0bddb5c406109635b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409aae3217cc84f5719f9e2c38ef1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8fd3598d20f7b129e2c115da4791c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa354736fd109fc22b05c150d8ec2aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178f73d844a585622d15b88d8875e15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbab5ebdd011334671472d63f490bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6bc43acb617d810cedfb5305d402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27526b62da5eb87503ebe028035a6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ec5c8eb06054888d1f5afdc12fa45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3deaf1a7aa23a9d323cdc39cbdb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d978fe1319cdd3a92b12c102cfbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c69f88f6e9a173e89661dae7aee9b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76bc67b19bd2787677f81fb173b15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d171c468f4368bf13bad8f024c2d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd54d4eea4aeabcc558b3bcc135a1e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31556f7a3b07c06249210f01b0cf1f0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9742129c99ac2a6752b965a5ba7ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432db55ea87307d29814fd063c33f15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d3b7b82291092076a9ff8623a99e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e1028d1a90471ca53d442f519a8db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062452e30c81794c7feeafb8d0f4295145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703e7c47088f4ca77e3ae1a094e65d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b56d246bf9516ed4bc83f14b15057147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e6027885c03a993065488587c415148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a89e634c9d9ec23ae7defbe393c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feb630a7905bff6d40d937a59e3eef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185bd0e4be2d2d9abe28d138a67889d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa0796fa270a957ce472f40c3b8047152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1546cce220af6aa908e5a08fc6ea9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d230a30958bf97bdcf03c025d5e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531354eb1a5955be7f85029198299473155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9107d290c3d017614a36fe9edaac7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6eafddf5b0bac5ae8ef93e8239456157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851842b4481a51abfee76df9197edb76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e031ab04d138d8776fa96711483e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4de0f49db5cae4c04c7445d3516c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a346d129ff0547e741e9649341cbc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4370db34293bf168529ace850028d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17bb41b7b1d3b0937d3a1e452ca16b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3087b5ce29a602d03a1de1dbed511164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc8a8d70c0dc8d9f2249b69a3ba24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4429b888c49a3d4cdbf51145d831f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f2a0bf25283e993afce8d96dcaace167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763e627305961f69a1ad2cc40a4663168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bd1c5c32e1c88a9f2579a42f23755169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331aefd3cb40727dc0d4979cc7523a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6620a10621b09eded3db9996b2b01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee3fe9e88ec409a5b04c0911d1d7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96672d7dec579895912bfbbef787320173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a04d9c7f0153884528d93e1da3988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54ec30feab7e5bfec93652afbc3c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbcddfb6dd4a49e3c52efd02e6938f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f4a974ed7bec3f43ceb02de91123177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45191c35c5fb1c8aa8a4836d24b0212178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31419cbaf0bed2d46dae0b80cff0c01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6397fab761d84d952571cb876aeeca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5915209a1ea153d06fc1e01dab812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd176d2b899409928269497b3fc399182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe82add1c22c964474865539e46eb5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998518fba2f7031159fb188afac964c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3209187d6a52c787b4ad846a2bcb89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f74f17a0ce0ea9588b45d3fdb440186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b568d6c62dc6d711a78e4936859d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf73d71b06d8b53b6a060ed91fb812d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f9bac40171cc27c6ba37800ac840189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59eed5201431702ff1ae904fa91a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190214d25098cacaa3b24d179d6339aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d49a04afbce5616cd36d081866fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932714b99c831dc365698a2992c0fb8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb5f941500bba353d9028bd4a8203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ed409f66db2ec76967ade1ee23a57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42acc1ef6dc9dcc8f349594f705d7ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79911bf4b5b99a148e0b5a5aa9d9386197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ef8ff11e41a98e56ff9b8430b387198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd848c6b975b1c61c8dad77abacfab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ffdeb5ba44f5ed380367f016db26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8713c7ebe50504cf8dc4fefe7395ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c894d6f12533d91406a35dde0f80ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560362c8eb17d18cf319aec965ce1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4346d35f55cc92710d04c5e019d48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a129310e630a13ffb2cc36b66d19e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421241b1d28ed35ac944fae64f3349206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85cde3b191901b91a6b72cb241f394207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c934331b5d6ebd70c19ffa6b5db690208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f03dc318ef0515d928b001f5278547209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb0dae0aa12b77b8da75fa6dd93f59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9448686a61a5aea453fdd0b3cabce7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f6e8e7d674d5ba95564e3ffc83121212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a29a34daf3834389d57e884e491d87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90008478377575e0f94c35960f8e3c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf197ccbcc03455127463f1a687166215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2b64cb93c334edeabb540b9022dd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f82f316342b0dfd421491c3cf188e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545f21cbb9735f9ad0fd72067adb89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32ff4e6b467b1ed64100e5201438d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f3fa036f16bc574880bdc8da86769220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306646dafe93a0bb585a8ec5623cf44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc63a9977039e733755759e0458ed9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9b40219ed9925909bc02125202ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e0fe637b7053180a8d4d522a063c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85a911330de581492fce6a455de2de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9d784c94ea8685106828d40a0a673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec93690444efc51a0bf32cb696bf6bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4551bceb707e80fba7f984ce530994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b02be4ea3be7bfbc3cdb6a342ac11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4acdb7cd860baf21671ee5eb2a7e4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c34339b9930aeb6736a857eb55b505231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00f5732ae02d18f55cf8cc0bc1fdc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bb22e972ffbcc666ca196b13070f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ea5718bdba2bc884fc5e3fb3f5a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2fe4522ab1d2c0f6025c61e3e0354235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1246de81dc1a0ba788fee017269948e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543567675b02f7d62adc628d6d333b59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f52bc39f4a6100953265f6dc7f6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e476b9e3541e49c5002dc8ee70103239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e532f94588629a0ace7ea816bcba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63d5ec16b041f9872dbc98421d9a4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b06a915aceee0fb6772148086f488242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816ab03329e40230386432cf8c72133243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b9b7cd0c61aca0528168e9e85279f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e25f64cc96b359480975caef359b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eebeb8aef5fd40c965d7914befb3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5bbd9af782f3bad6132b0ddb818e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9b01b7ac598e7cca0b797a7ece79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65443cf90c3f946b7ab0e548b37e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb349d6dad221789c07d33d9180bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97614522afc458291018bbdfc6ec8de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55118442966e396baa0180fc842f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72bed67dcac05c73132f35d52fcb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e9036e6eab773058c4d83433a90f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ceb74f10d3064f6f6e76d05952914255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da2d401cd87952c5ebcc62e34c734256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ffd6e607318a5eef36904c1c7bc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a548d3de57e39a7f9e21abb94eae6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676867f46d82c3cfda0686d6ae93074c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe77df431578fd804d18ca9c6f69a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca5fd00c0ba714194c39f6a622f8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c36e17882438bb5c462749ccc42f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a9e14a3918468ffe71ca91876b9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa47c12feac046f7df43518ade7992264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b5a37f0a4f783686a35f161f3c16c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663e45fc42888eaeb6ed88d5eeaf2d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96b38d788504b15d6e777cb3bb622b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29fb24e62c4673e65a2106057f080268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc86ecda5c73088161d7fdcdcbe240269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445db49d56f3eaa8c4a6a974deae54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f063b1c6c30b5b1676f63abd8084271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9a5967a04dfd2927a409c4a7d6a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3557adab601e09ed02e73e5dd800b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe2ee60c77cacccdd7982c73322b79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4145332e1b3e8a95ce47c86ba2054275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e574ec4260c92b0f94910ee2a44669276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a0342611ab3ebaa906b12814a5a46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812038a5e574240abeeff7b219267f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8941a864d3ecc20253775b708843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f31819a22d2fe1fbd1ae4c4af4235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dfdadb830c30bfc4998b8175eb0d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c3aed5262f9c85c2c0d42b82df6ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da1d02af5766bdaed629fd65cf9281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bbd5e8c9bd81e24e4c6ae04d785c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ca998f34acc6353684885fd904b97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5bebefc18d7814ab686e6da1987a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1393ac56ed3f2c1ce8d01a27cd89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e957a1d7368c74b1cc8128356e7ebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4bbb0b21bf1ac496aa07d245436ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe540ff961bc9b7d3c773332171a41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115de1490c91a35129b53daf1184d97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686c233371a9e2d452c2e0c2589d70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3740aeaf6470068c1a8e8323a217f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472dbe2418de0b591b791e66fbba36c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c68d274f51b44c94056acfa342a128295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7498144654ce1208374f86a00e18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde5b9fde7b1a95c0ee39a1f3091093297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4d455f8f253d6d0b204c61b5abca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb66c7ea0989c8b9b9685fe66f61ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f862a6b988e628381d7cd249dfb6bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d54cbfba5cdf5c3300ebe242614c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb69fd88526fb44af13c96d31b417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a7e48bced66002ba651966e41e0bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204fece3336a4b13c269c779f25aa98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07a7bab73526e5f437031d6886f07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0801a3da1fb942f145407513a0dd4ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5877c28b8a86e652ac19b27c235a4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabcc4a9ef8f7fab660c9f40645cd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e56da65783fe85a26f1188331216309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab8cd83c589e2277c9128b48348be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842caf6500493142ef4541c11056fc42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a8552d55d90bf1bedf6616364c796312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e4293616687dd87618ebd6d5296a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe617cd540672c70999c2c7c0fd564314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad61b818211b15d760f73306b929a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde388599046bc7550fcf2fb421995b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16cf5b9c0be4e24ed39f1a3175ee0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2676346c68f3e9068b417c4db055192318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7347b88eb578bca7501c6529b04a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d21354e32048084f8da50e5443233320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cf06833e197eb158228b13793af2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1cf4921586e193088ac252dcd18b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7b68fec8a6b75bbd9042b63b127a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ab41e6c8719a1a25a6b940dbd86e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e4bf7f93dfe394fa4f5a9aabef3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9ed1e4d254cdf1a4986e2c5cb21c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece5f613c5c364a0545d635a0033a54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f23e792f56444457e0a240867295328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8e5c744a4c74d6e8edebca38b899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc1657eda391b3f25df4b6e0dde0a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f6a9152a9496fa1b5541539881ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01830a4adeaadc86f7ab8d77e8e5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b084051b05c7df821f1ecedf148c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c8e1531c85f8484e4cd7400c5e581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb4a8b9248fae8e96f5af224b87882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3680d309bff349047d90c3632f5e9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6421447a47f560cb398c1047196bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921fd86c29d9edd828f18f85c6a927a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c80f0b5f1624d9001e5847a238476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9edb89a69fa12f0bee8d1334b6925d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c5be9ac126c5a7cf4cb3901b76518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482295070731ad4eaf425c98f20f06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9efdb1b4c358ad19bffe0b698a5a8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0494316c2a585a2197d681c49143e6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655626f7b2406abd24dea568e13d1d5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817d9b39023f3d7a2b14a97f13a6e7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429078059cecc0b9ef1b4cad98e1ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83551837a855da45b1be91d1a238b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f4ef8feb1a30993d96000578846116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399c9a8258a44157972a442abc12d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a26e4182161796dcf56264fac1f3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7087447c9a219989b8b8bf6ee574419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705e4cf8293fe629492d672298a63320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc80ca6d38c09aa891b09e612c5c9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15b23c3d7f1b5b4d90dfd3848d704c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a93c43ae2f87259ff423fbfe8b0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc209e91d5a3a4af64532ce78b373524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5cbab55ef538bfc9b137a8fab4d6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a983f05d4b2871aaf9c95e3e75fd1c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1ad7d48d9fc2c54f7f9f0d80ac3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be909033d13a4f9d9664f1c8b188028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dcae913aab51d2f308bf18a7a253e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230092ae875321466787d904b3d110ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594dd737db5111876de8f7ecda24fe231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c5f1a3ea5e204c15b010793d09f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea776b0efbd199803750c65b44a51733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b29119f3ae596c4e4acd8e7edee35334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf05d6a800115a79632d8cb1537bf3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdff1fe77f20bb75c6eaa835dbbe9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5831b8807d1bbbefaba605062ca9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbeb405eefd2b6b56eb31f6124d28e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71044ed9c6691d800f9243f189599339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110ea0eadf4cacee5560342db6b9f5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a786d94d592432e3fb1ec6930fb9afc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea6d30ef5d8cc55bc75090511e776242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47230315872675d3e25007a84cb1f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04681134fdb68c4a6ba028888df3f41c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a1813a879ad306c659be8c93f5dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4140b1eb69917ffb489d0ab8a34c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9269ce87460f06685da7e435ca0e4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb842eb171b8c70a48c882674d30aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100713820605b61b98020fdaccd5a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a10983bb4a8c64a9e13647e0c16e4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8177528eb72388091e453bcf9ded351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7bfb5f1088741fc75b976c2f08f1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06caa5c2397ef114df51af5413df25753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329665ffec5fc486b4c6a1a534e6245a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4edd5e7d378eab6228507be36c19855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be208ecf7e31100849b3ec30bee1a6f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19e132d58443a1ae60f7dd6761fce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87359013002d9878bf3356833fd4f55458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9c90c65593f57dd0540cc70c9db3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91da1ecb65a25b60f4ec45f36692f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6c70659c889fc867eebd932c99abd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66ab87cf472dbb10d533add5c0e32d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978b836a7f69b14ee35a54709c68d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b9c080024d399d725e43f4426ef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcf2f71f610544cb641d4624b2783165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e899866c7a87e29ab06ec6fdd9d7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c4d2bbe896f1781053cf1f5685c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e75f8b37058d52425e20b84c5466f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317055f05446d1e600ca37a939b20c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e1c7bb814b9dc02f33ac4c4ab49a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976243f4679c1cd865272b1f9d769d1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14aaada76b471b51c855878495934772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3288a77dd46c9facb6ed345c536cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba4b18525683f4eabaa559795228e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d2eb9f1b766c4e9e5e4aeab0ad0a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0a30b80d15037694f05b574b7b0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe3f7f01a9e7bb99b55678134c383a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e1b48cc1a0e9067af0276e04b20778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb20b9ea182366dfca7ce07eefc26b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bd0c7f252d6d113532398a1b6173280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5b419d633e5c3796ab73a179a198b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910cb0c0d8015ccc0a8656c7b5b9e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fef5380c27e428ba1725ef6bda765f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357da4a73a274fdb9c365a40bce940584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f377335de284275545c44647ba3fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4900bccfe6ce4c87d6672ba7343a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9e6e18b98cda3b0d532f732e49d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4e650cd456858e5d11fe1da0638188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830850de7f38b28463435eea47dfe34189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a8fae045f0b576e627fcee87adf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff853c32345d0f8492dbbfb6536fb9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae2a1fd759dc8fba42222c7d37bb4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffa21aca5fb585b3286420c4fe22e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0a292a312982463e9d5dc573947b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b231524d302a76789048d19fa62f0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad179f574690f7a2798b7ab6f5456bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feea4f6eb107c771cac34942c4daec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3c3f2874d392d96bddb9cadd9d4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d38daf1513ce47f4ab6bf4a704d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a9af97437798659ecb239b692737100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a27f534afa56126231244688b055101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c9dbf3ea9181f8e5d6e34282b0ea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720718668abf7bd58b3c10de0f97b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2a8a0ed8409d1da9f767bab805ed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ab5f1b4f51416ed4b2e2deee18725105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988dee029cab2e820fe994561f36c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ce6834e808609d26ba46c4e9e3d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a195eb0b8d7e42ec317dd9145fd45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80410620c6e0a0878c65c89d0b67e187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077c8775fb3c0fff5dc98a7382122d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c67466c67e4c57b47ede8e92f980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a079f8e100f4a6c7236eddd21c66c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ebbdb31557557f9cca289a752e54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397218bb501ca2e9f491a8eb0ea0734d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c41ce3257a28342aadb50f47d10f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f1e7e9b25441cc5024ba4b4d5e2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5ec389716e0aa70fc1c5b2b90a717117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74661908224fe08020999f6bc83bf2da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81494108e814d830e5a049c1df842ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f6ce4a91bbb1b1ef30e83f241763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bcc115bdecd066e9b8445629764e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199431cecc5d5c286d8631f358abe0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98e1f6602f1cc531704d0ebe4176b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad202d482c6b3121dec9314d5131fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d431a87769a6a237ed86954d0947a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c98b7a6a6896871970ee76e777695126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288514961b691c589af452ece40a377127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ef1c2e0254e06210fe97eaea05b8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801123ea8e7337ecb135c5ea2da284129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dfc44b4245bc0d475824cc496a260130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebae4ab1435b6e5628e1b5a14e15008131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca41357c9f53e69604366f1b7c65fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29bccb2e1be405136832b9ec40cd2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44ed62c5d9dedcde49609207cd808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b157a4e36dcce38ec139fc4be50ee5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600cbfb8ec55b21a49dc0fbf7a68c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d7eae75a33c651ab62e52859a7015137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aca5c5eb368fd5efe221441f5e4402138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd1fd3407a8dfe2fde5e074839f2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591de7573622dca3be1d487c951cde11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a096ce0b2bce63cccdf7ec1d9cff9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359bb4b30ef0a32e1d68cb005d6e28d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031237388b6721b18b38a15c7e83134d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384bf5899aba5791c643ed7a80380e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8844097eb4f2494218594612d15d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded8508600fd20cbe923e6d6af2af04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8387628b461d71dc8293f2be3ce45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa854c26022a2755f71ee792a0d425ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c39afe2e6b0f880df85069e19239149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3f16eae3dadd18decfa07868d629c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467fc93a75fdc3b8c1f946306fbf51f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ae70ca7cf34ae441826dc2b509b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343148baf540200ece673b630fb00149153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66cdff43fb1203ea90d3e0d13657bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a854a812ea53828c68f3690a45a24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a11bfd9d29063dccc5e729598c147156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c349c7ff60a5c83a535b37a706cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6d257536280c9eee580daf61dab09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beefabfd94cd6d2d98d35f7280656f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f3b77b1dae12686b9fb1c7b672b16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9e32a22c8a6077dbf7ea3094c556161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5159ec1c72c7993ae2bf4f21d487d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d6cbba5294e40350015a035ff4cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4433fc03c98fa5720e7bf864d5131164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a50079d6279b93506b86f235b9dd7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a88a05f511c9f1044df3113dc1e71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3b52330fd48c98a969666c9dc292b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca05939fe5fe9c92bd7344eb2122b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f01733bcba97855a65b7f1eb86f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0418d122ad6191131350035b1e7a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c37392cc4b944cf59aa46f31e6432171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4f0d028666d4c27a3ccb1e7dc2c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622f996ab92bb909e4a639c3439d39c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c95f32ed4605c2661887248bb8944174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478df2725e2156e7d1642b7aa299651175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e8fb6919309a2675a3358ac7cb00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491cbaed2f938c5deea51611dc46c14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc45af0f38327959a866aa6d129454178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179296b788cab2e14e2130a7baab279179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ff8a12d48361efc287a300edbed11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b504b3b6e67bfbc5f5b22145e82e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f091f2635012207c3a526c772993a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6d9f563ec73d8c776fc13ac6e60b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36725c0f9016b266fb3100f168999b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727282b5a53e26bac90bf6a6a6a3d0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec79fb5473e4962ca50bd5d50f0d42e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67badfeae5a84f70caeacc155e5e6e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510a6a1de4caa0b1a1b2cb14b3ab68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d4c23d990fc72c180c72f50a26be9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4669e01e200842a787cb094b7c96cd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c34676db40f0677fbe11fe29d0445e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fa3447907472d9fa0a0d0387645e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed1e53f9c621ece913868b7166003193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86f91b1c38df1e26a5dc443d71ca48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9163cf7351dee2a39ca8360b7621195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420b8444bc328f0e4f4443ec57871b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a59b2ec2bb5af492183a6e8630752197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d11b7c71793503f57ff1eccd1390d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf02b6c8271ddb37253e7cb6edfac5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746973ef2305503bcca280126a34cd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f9cfa7734c3e9088cb4171b70ef9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b72e267c985731dbf4be129c465174202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ff258932d7196f1e8893deacb3a6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cf0c92845902d1dbaba83539f13ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8796fe0475f3b41f9e1c8c68b224a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eabd0cdd27c768331226bf9eaf3b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b430ae47fa656fc2693d69ca73c3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb7ff4aaf97848abfb7b22d0cd9210208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484252a8e54f1d424850c0047686207d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097b4de562665bd5b9df0baeaaa8fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e744a056030c5fd969f481ed0d84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711777814d8be9b1672878b20c043945212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed4d30f1d17ebc6a8e11a98186883d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793195fa07b1fd8c67d3fc305866db9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068460c86d2791a25ea56ab27b2d75a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e6ae93a09632927e2083fe81cc0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab7a0e4fe81dd68dd38cacec25d4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba06474819158aa0b02492bdcdd795a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71124aaf2915f186bd76305a0939db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de5eff0f1a8049c3756cb864dde68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542293025a9a1963be267f67e5257c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8575cb5160dae70d8147ae4a24f72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb65b04dff76ba3ac78346e1eddac4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568fe2e8004b5b1c694d87be0bdd7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905bd63c80e13e168162bf431f0e63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7bc17af9cb4ac75c02e24b17edb4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b5763b2dfeff5b22958545920f45d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c9ac94d1b472d27f93c3de4c6a151228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765b86cad188ced12f0e5783b0ffbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee06c2dc29c1fc3246b4960cc3a570230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f158046d4aeb596f4c16f904b259c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56022a136a40f22b266b8810c6c8b8d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b81b043d4fa9e8a9fdb9bc8970f137233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710497d040104c580dd3ea99f7a8deab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daab272edd7f0a990508b1f1061640235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74482e8b5031500c267348e8582163236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac601a1efe2d45535d89bff7a2d19b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150357e4eac22c68e1c0144acb0168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41eda35543f9b631159c974a8de7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf4de46a3cd89b29e57d66165238f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a8689f30f0f7c7c12298ab0c90347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc8e9492f1e5e9ea36d2f2ff35d4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19191c89b5b8d5c990b74fd230ac97d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d8bb8aad416f3285dc6c910ccc81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770a2bea24040c8627cf46b128d942245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957a02481c140a981fc31ee3b498f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec170732eb41253007257b2e0e80902247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11d839aef04e38dba5e02b2c09246f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152b68155f494a195fe066cf4266e45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df74dbeef7cea2d03c465aa3167b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f1cdc1d89bba415ace74a8693479d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d60ae86e2446f0529006688769f0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206be00f38a15b32afdd1f76dc155d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a969f152012295d0f7d83eb48f44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd281ea412d3a1292cffb4c5f311b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c091271c783086e255fcfc52039be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6926e4f95bf8940892148d66e9f94dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492931747a331843811db8e87c11884258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f1bcfe91149391904ecfc5386c329259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13fadae89adff408071fc83e63c2d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59b9dcf53895446c43797f2593e12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ca4b0b251ea6b149012cddba5fed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056287076c9e2cfebddbe7b030d3251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc4bbd4878a85de6f74b9ad66afb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0b97ee99a7c074c18a55e535da8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6587db1bcdc6640a5f5c24a2e5374266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1293e8f9cc1d6f8ce768ec8ff9a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9ad1b9e0601ca759ca392815010a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd18d3081eb7f07a14d71ad9adb22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e260c31114d3c750482456c0822b9ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5622704b0ed9da277d4f7c4a3809c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7dabcd84e9c6122f831bbb799c6e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be635ab3e8fe9b88bfd78b24e0a074273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2740ad3353e0cad8d4ab2179516c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41652eb9ddcadeb67393c0169f7a048275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab0ccb54fc3bb9bf1bb1fa3cb69f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1ff124df2a0b3392779f6facca7ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d3e1487e545dfa8f389b27b600dca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9de3cbba590e5c64ac3e7bc5dffc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd95b3def61a98c5ea0d9418c2f1b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83effafed93f649e577954b678650281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5199a5624c4f8125d18ba6154ccfb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551d75c8c4283d58373efe44d9ed344283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109ab8de9edc6b5eeedc81b80faf49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f15ce3ca93e62292e93594f018f9f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cc1462ff15cccc4152cc1c277fdc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c2de0817bfe7d3094c5697f1d010287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0fb42e79801494d89746a4147fcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd3816aefa3ae1f796f97631364d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26db4f4ce835b99c8d7f1630c421b05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7debfe70035a67623806f72969c37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda85bbeb547cdabf1ca845dc54282292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027610dd3e9df947b836798d43885e7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaaa68944d9bb575e5c92d6a721bc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada8e30efdc93d40d05c4c60d91d3ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5763c3033abff55cca4f8fa646f1414296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4fdb27da93e734c142710465ffed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6bd727729f723beb7fe69ab9e1b3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6162eccb91374816a4f5c82feb90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcd12749a7b9e4006935a26bb27f98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c00b87dc46678556f7ca896c8fc115301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a450650193fce3a9c20350c3059ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa21285bd3753f43d25fa023e40e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2554326320ed14f104c6dbe7bbb45b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd2502ef28d299cdf6683883a84d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904fee6fac505aca58764dc3e3726f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87018e647a2b0a9c2e3950d3bc9668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba037b74fe2fbf322f8ebc9648753308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55cc23eb0bbcf641a0fc01945bf9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac7e48040b409fdfdb35594b6126d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9273ddb48b7ed4f9007797b981b8afa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608cb473da2ea98f214f1d381ed2ec6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96e1b6ce15cbbddbf03d3ba470b19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25882a6f693f42bf655c4ba8562f69c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525be6102c40e47ed5e6ef81743a141315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07530419030d3f447d1a8528c0291316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99186798d149575af0f4a46f796a1fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a8755473ce5e4adfc29f8f02123a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1680e3698420d81cd220c220f92d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae4a594ac62edce02f5fa06326faf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb8ae6f634cd7d4b1d0c2487fa765321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce169a1de129d6331e45cfe11be22d56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8f5098856b3ce0c34eaa1e593d0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c91201af40fff81241a2e6b84fc9e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59f37537a691da64e6816d7c55a87325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>