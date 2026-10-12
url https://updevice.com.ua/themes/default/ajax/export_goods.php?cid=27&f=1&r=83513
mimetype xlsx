--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6f70c675fbda62cbe89f8ceabead1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d2a7f5b4cdb23dbb9b0523aa8f0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640630783c3fc3b5cabd50d17dbef57f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0bd7955ccd87e871638997f3e466f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f9cf5330b875b76a32ba2b788d605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba791f3688a8b5ed4265db952ff626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99ee2e89c0ce8168206213a0f708497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af333eb182040c03c07536749d79559d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf7cdd38922ad5b8a23bb2c5b51859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481347cf70ddd46e36a1aecc8510c1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd35ceac7aa8ca1d06da0e2a51382fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4abb5a23898d18f8673d22a8516212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba973455ce58d3da729626e13513ce3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb53cd62738dc22a4c5f52c90f975cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a336b40725fe53408371abba5c84315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab6d242803e558ee5b190d7e2b7ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a9f64fe5a5f29c913c61b8fba83cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178af68b912b2f9f6e49efda48f913718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7251936ffe95cecb2ddc066833a1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe3fd295a436761eb7d16cde25d58720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a720eb8f51684c2cfd3b62d0f88ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae863c2235850db56959171b8a19d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2221c5c03a6ed10891a2ca0478f9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc430d938c295adff59eb30503e87ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1faac7610cc0dab696380517e292a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f7198bbbd97a76fcfe2465ef45ff126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f211d17367e1cb40e64b16a53a1f99a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e6e24c4d9e5a285247be751bf0cc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae66a0acc35dac46210eccb6cc346e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da999986d6d560a75ac08da1290f861c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61462a94ad73cb55f4b304388a6c6b6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f1d1f88cd2374dc353e6c331c82232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04b6a7eb06b4600f0f211a81b811733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf99712000e26f0e78bcfb47f71bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eaa8dc6f39d827acbb8b7be4eab4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b06c5c2b8dd4f3a1fc5c0715a989e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b93b9a15da08cf082f8a51141d275737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c25f15cb41a726a01bbe238aeae6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe547eee3502a623012812b2530a3f8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba994537ca9aced79cdda07a311a76640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed028033ac2a21892f78daac9b4236b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f17b02fd55808029dcb005f98bb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ddbce9f964a6fbbd907a827ddf2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0776f66b7f6d2edc976868db2060a0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92877995297b9fdbd466f6b6174bed4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be302b4172187e359a5048cd93d8f01746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b68ed8544dec7d389e39ce4a25b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f183e9f4db8ab694b513ca54c3f2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ea164dadcfaf431a90c1c766645849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1cebdc32acf00fe9e50874027da450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb34bd5e3deba3af3eb2d5fc644b2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13bf1f26d3c4ba314ffb598926288052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3016a9bc6d734cbb92ec93c773a89a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3757d9b86094a4d3e2acf88b171c7ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aa032397c6b52954f04751483dc1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42bb6bfaed1f1e39bee9881c97498656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252175322d50f89fde1e68c07e475ad857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814f576bfc3e786ca0ddb15f0dbae6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cecdc1a98bf101bdbccd6f93e26afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285bf981a073dfeeeecbfd320f1a22460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2db82bf44d79444018d9f81f2cfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f1941e250865e85f3bf615af1cd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e1a8ea632806680a99e03c175b8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eba418a9edb77ea881ffb5311aabea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c97280b6def8fd77e7ec9ffbe4d51e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab96fbb955e4ceffe5e3446486b4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d8b7fa946bda630e0555488a5983067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635838f1eac86813af05009f4ba456568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e025fc81de5e82dbf644c56cde93869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec95246c7cfdc0561a7860caf05aab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada3f77a536e2723213e5757f1b49f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f33f2fcd3fc202f8d586503cfea8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995abf7ed01fba59104eaef2aba670e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89505d045215d9e5cd39305b2e97674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1d7251c1767a22fab7f87415271a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ef07fcd8863be41f7acd34a8260f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b0a0223e0cd8feeb642d94c6e90c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fd40a612a1b30591cc8b8a7dd0ae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb4917fd5145b9ad8a386076c675f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f8125772fcd035741e9d1497ea4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df050290e2095a2270191bbe407983881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09ef2d72f6b2898626cf06033938cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984d64b885c03d7ca2e0db5536ee2dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569d3101ceac00e2a7051459558dd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03120018877628b09d91d12fc1f7599f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69197ee5d30ce9e334b8157d11b49fd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed45245129a998b3fed5cfcaa38c6ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aada3c899f7bd1a70a66523c94bbb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a763712908fde1760e1930569ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb17adae37972cb3199f497ebec3c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785853560e0fa01789cbda9c3d324d6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57729e6d5fb61b198641dc3e48ef5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566ec428fe407f76a5b76993ffdff5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110ec9922862ab4f57f24c6e51e6a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c0497eeb088ccc88cc179f555b4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3efa3cbb6ff256328e16b5535a35396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2306bcf4295e5ac1697a6edf75df497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cbb3969e14e2626c99f9c6d4d164498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a5cbd7896d04f117cf162e7a1cd3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0c636c12c963def583b4c94c0e9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1c78042b30430589f09396489209f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e3b2f77d4f39164d64274abd7ca1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc415ddd0f5a8c798b6dfc0a444ab48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1fc776a4135377da248f810c955b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826382b09100838c9c992a39cbd52d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f953498801cc9eb077f5ba896a3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35671331efc3f59b224120f036ef7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da7ef0744e4fc40fd00cf2c756584b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39e697dad0101cb1efc06c5e125193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65abe2caff81382786a409c5dc1eb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc578802747a1373bbabc306ac4a72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce240a91be7dda6b7ed3bd291dad67fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f9ca757b280d79c7af32d823b1664113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c0a3ae79dd8b059debf03869ef9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abfe4413fcbc92d67567262bb7f35b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2d4d739c853b88e039d7f8467717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b32995d15c45aaef8f8b1ccbe5233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391a10415703155aacc58d87352f61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ded31230b86748193ce436243b66d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd23b300e08b1bf0cd524c07c19983120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342082e59042dae3a2ec971bc4ec2723121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957128d2ef10179c94ce38d78cc28d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993c16ef808c34f2620aa26a3c25bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2967b40280d9aa34f304edffd3115124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1234a328a106228b4bfe0fe6f062a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3186245d71ce668ca67ade2efc8a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e0c21f02f22f50739dbdf0ba39678127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27166abf4bf06be4aa59d4b2d1da6d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac0432b194b8d464b7252ee00251c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029796d8ebea4ef96c210237393be9fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc4b5754484feff0c6c62b90357dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4511bb7d791f503d063de892cca8af9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265964bc2ceadd8a73079e0c87e86766133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3eae82257df1d485dbe397dc416e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf3ca9cb631683a3207bbf7a703dea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042786b6745950a52dd7a8f524bb893136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441a5fcaa55d581227b7a2d8b16aa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29cc8d488593bc1122d902b833288b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968471dd53a7267d8377186a3b9d22e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff1916b05a8235c3b41d216bb3e6dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e8691250c2087462d6c0c8383e74e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9205e2aab6fec367c1dae6c0bbd028142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e5212159b97ae3bea3a501a9caca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb52cdb555c57023926ca80b562506c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db671e4a69ed60d1b13a332f41006df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10dc3b404c1d4a2276bea8af1963df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938381994a197fbb5c4bd18aaa744f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e05dc9e1d26be99f93c78d1cbbd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ab92495b39c303065000e05e1bb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7ef1d81a104f1eb5b21bff0dc868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da34dce53d81538f108c3bc7f3db7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb860bc5177518d2ca11e675b3859b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c45d38b51a5c2e02f2efaed469311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e5df10d28d64f466ad99e3aa0efb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72efc1303618ca94fdcb565ef241a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229dfb7f3cbf94b6de8310f02ffc52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd6b69d487d73a3e72af2fe1f1586157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266052e2600d086141eba1dca844c50c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e257e510adda21c33f3f19f062bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f93f4c6742ddb60c28ab15225d98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d9221638d7801057a3cc22b9b831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aeb2c9abd8966f48bcc26dc71f7c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527e353f802c6acbd49f072703c82e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d2a43e46f37fc589c99487acbdf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d2ab553c9b78e68e1d0b5a57cfc22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ba6dde0b4e5fdde6240aada1ac0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a85cc154934b9b4c1d17ac02d2ea6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678c707c6aa9f46a76548766f3daba2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8a063ee6b808991156136b8284fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d70f431a9cc59ec01cac81a51079b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85360f8a97bbdfe5ed721e7f3b8f222d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47f16e17ce635909e5bce6b0449554172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f1901d4dd361f50bba13732ca21f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1c9454733fcf5d3ae2c448c05f58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e009765c3044d2134bf782fb7201175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b8827a7fc0a9840a8b97bce910983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f1394d05cfb628f1286ab0f5b78bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596146e5ced1fc3c7c564d72e038be7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1228267a2e58f5be2ad6aa4ce7345179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a1c3b255bc5b11abd62cffc1b6b68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734631240660e5d0ae1d9b2a907f71a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11570230ba15de7aa8c85d23d047e58a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671496fb697aab7c219e6b79d0481de2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f4100ed1511be7be6a93c24727799184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3c51db151ef656e7f880528bcbe55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb223a7cd89ed8f1c703b03ceeb3b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a440520bad24614ee0207cda4133bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf9761fc718b75cff02504851e2758188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee970f8bf41cb25f6f8d4aeac7dcb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81798257ecc0a51893c7d5cf2aa58ac8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bbdc1c3910245cca0837c6f580b9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dced7e7b89806d626edf476951447192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdbf717c826ee858adc93920d42d22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb842844f6d232a002c0bd268eebaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b914c50f2e344d8ec06de9bf9c3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378d2cbddb8781b0c292799534db7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a4101afa596665f33840f5a6de49e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63dbae3379c01f34ac8f08aadc99c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46389812ee382f162aec7ff58b88ab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cc0b3f3b78089f21e0b1f88802ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f90d28c660308102ec35a50c0db567201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5162f1a82b723ac34dd344d18cd52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb37e4f21a57b1e40bfe02f5c3b309203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57874c0fe4979c799a231490fcb89be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451d0eafaa737ceefae70c1360514e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066245d7b77b9316eb824bdd448206d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07a11cfcecf1e408b80d629b3a887207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809ded95a5b67f157034e94b83e706208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c5b3648b38d554207ccbd74abe0a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f1264c1acab807478ea515a6654e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f321d1fd7c176404d3eb777e9a39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51949cd21aae18217c242bdc233385212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4d2ee720f93ba3f8a6e6c15800e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a29e30fa717e4e45cd1b9c45d2468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a3a050381cbec546fd9ec7fc7023d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaee647abbd32de2e3ec7dbeca4303216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09430d48a81b87e00abf538022a943217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990fa7f9744c97a2eebb0692c16c821218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d5ef696eb796a81a6d3b60b452f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171cf101535973aca8f81355f7d36c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a8b3568d367728a096cdb8cb8a536221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef128fa1804c89fad966099e9268443222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6991407a0ac79961b5995d32a0b938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9248f8791a5d8d76fc3b726cf913224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f85fb10acc2c5075f3cf3300e07cfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeff37db81da9b61c81091a0cff2b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912c065fe853dd9bb0580ec4dde35a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def33307a80d0848548f291993036a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416218529f871d3fac1fcf34191a8a5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e2771505bb7c148bb726966b488de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9c3d400a7423c3eb51e71f5f9d0a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216709e2ec78005dfcc5e5da059d24f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bc1eb1ed35f35bc668d2e18c16b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ac37759bf08147e7f2a4eec92b463234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51deb2680099ae868c927f4a37a52b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00954b706fa45e8d75e3c0d9ae1a196236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd91352f2f240ed29affd54e15ac33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc70c9d3f5997f2c548c74ba9ff678238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db9585c73756f23572c92de9d2ad6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f6fe372c919f54378eddc37c3ea7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440499f5bce144cbeabd119169279f26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18f81dd2e4ac779f575e6a6caf58d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ccdf0468dee9d1d2389e4093aec9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b2506ed18628403a00ea7443d132244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815bc3ba7604831c200b95a06029ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6cd11a1a4086bee4ac89521aafd9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c89cf8f34ce8464eef732e2d00afd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e9249ecdfb762a6d1ac93a6ce331248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc5672510a9ca60e4d37df385d17cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171675d4d30717b317664533b4c8e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13f6065031a406dbe942b76fca2cf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d052258439b4b2d63458537a3442252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515c5085d18cb616f85d4f2350137d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a62d32c20eb28cc4733160602085a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625abeb17559ec027aeedf5cd1687f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad953fc72f5805784dc9e43f696910b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47486ae8246c200e3896c5d6fa20387257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bae698033ef003f9628c4bc716b97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e3376c8eb94bb295a2946384e854259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1cfe46c06203d657af67daa87d6d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76cc14c537ffa15a1d7401c7997cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d87896d4623677e9c612ee6c89806262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08266af1a7c1e8382231731ac20f11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831d4cea02feae1ac612c56ba9abce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b87a4d80dad6ed68bcf81ec58648265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573947d9dfa0ac35ef215f321d2b60a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec2ba3ea34490aeffd1b2bc856d51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47a6bc9e251a70e9cd782eb9342e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56001b14c8fa28f007389d2e31ceb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e44ad52c184f7eb9396751aa13b40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f00f91cb7f4bcb57c14c2e2e44a78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd46d1a5cec00ec147cc4827d93a83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5c5fd1170acbf5015f12a552ca2d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89078aa2f1f967e9956dedb5cc3c1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b232f79cec2548ab11e977e11bff598275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8884ca8b87daf31ea2189e1015deb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384aa7d3f19ea84e0ddfa07709e3379277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c734412b430f3f7b5f099c101f12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb3dbc813222db9855dd9dc149cf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b91860470e644ef6e8d42c424087280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130b39a15444a1d8baf161ff6dcb371281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0e83f7d0ea69005394b71c0c06f52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f12cb77f26c736d0ce47d3f4baf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e775736eb34114cbc4735689d6d4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388d23949ea00134cbcb514c258110b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b01fc030491b4a6461adcfd1f5eba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb05c0959d1022faa2ceb8b4dbfbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6850e1799f583f8719dd00f4391a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abf692dec2c78593841c09b1749a6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3664e9e651a6b9f6eb34997d7f2ea38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bfa225c390a9bb8355d9b49e129f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e30aab54d8c3717863126270aee0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b077c88662730d9ab8802e20c8806b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30bde020ea186f58e0ae4d39d673b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a75bb5b313fcdf501c6f4c67faadd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722510753e3761e7d3b2a378cbd62af4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2a076a5f194c4be92fbad7a4a2e1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd969a1433a878a71db40787782531298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fecc520c4d04cf3f6868860e60c76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab878685f2ae8f926e93de6cb83da9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d8eea45c85a33ca0c17534fb9c8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa0db5a9aceb5e7bf0ff2b68a2334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b2a89aa3aa16bdb08a846881497b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caefbc308916a3501f855247e1200d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d16a0706601955d1aae8059bcbf3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc27aa2857b6edcd51c1209f1ca832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a9a4c5a734689d21cd1cbbe0ee55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9dd94cca5d3d88d5acb74ac38c70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58641dc954b76e58f1519a2d6ef55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03554ec45efd098660b1e7114982e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b94d2f186e343f29da28fdf6af2ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dc619bbb0393a83f546820d9e3efb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e560cbb0433b03cd60a1957c7ffcbea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d87969d176dd994a743fe03808ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9747b98bbf13b07aacdd3300349c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a8c468305def31dac4186ce5c457316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9d5bd538106f9d4185ef614ef421317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48187fc9a65d57ca9b97f45d55fb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601062476fd423b07976336379f68a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324afce571364cd1da10fc9b73ab8ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f882cb97947f211752f4daed8404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc167ef723e35c6f7fabf3de2993f68c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a187a4c3ce71e5a7734a76b95605e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d290d6a5a0a265f626ed3578dfb9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab3e4bf9ac16a1e4e31c73e16203c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d71bda5846e39cf1ad5d7308a8f6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088439812c0881ff583d7f9535ebb7fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef1ab4a7dc4214474ea12f846bd16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc842596df828ecd19ecc77d0b88733329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9057692481e3fdca76591dc794a571330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa96cf66fac6622f39476aaeca224bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e60648d6c50e316f6a4b22610cb9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec8df9dba4dc59f572bea2c187c63333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818b38456b8ec32579b03892d55c0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200db8370248bd0ed04b7442ff5c8cc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b227e9f196ccfdc86e5edc68f5d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434d8ec0be329ba3c3ee93cc76a77744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3431263fb0e97dd610f5f510038a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d18bde75c3a778be9d745463d63d696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f07691aeb59d1d6432bf31dccf4297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f9a9a170f12d99eaffaffa240f1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84caba5e6cb23c46e1971b955cdac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff6740bf5f61673223c52a7dcd801b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396f78c54294cc211f106922d341ffa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e4865ad003485cabc831a5749846012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e7b55d7b86d989178670071f80b1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f87bf011f9d658c239e2fd513debb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4a477d869c77689fc41b241660f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08455ef900cd4d73e1ff2edff71192d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b11ff3f0240bef826df85d308d3cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ff66945422d194c82af026ec18d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6980377787a9848145a148adc30ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ddf77d1c6c64b399d82730dc24e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0b9b75e8f2ae272b18d41153ad71421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777eaac3d1c08ca8195cb6076ab43022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509ac6340300933e354e03f7e5fcbef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df0f8e686bebc36a25c51eaf6a3f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee857608c14d01e52af836a004a07b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6bc28dc6c85352fa3f4c4b7859aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82de4e3af54ecf5dc97345b5a0690e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0160faa1e85e6b49b745525e023ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e13f8a440e043960517099c57da8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e315ef53e5f15c6d0f6eced77c7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e642d36009f392afcbb19b52403ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c71a09db76e15e951e6e5d010b2e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ce378d4ba7861c17ee5dfa6f83f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8af47a3754e45787c48532a7cdbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901c67f85313479cd8b7cf163ba10535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b5a8ca6d5d37bc7844b34f1f573f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb15fb0b6f09d2a9e649c05e1b20337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a874758c9ef5afbccb8621115531638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb458adc0f81b641412ea80cd0d18339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977f2adfe9efc336c9cc86ec33f01540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed0ef1c4ab2c62d5f9c8229ac246d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c40d9c75b7210654f4cf76f7cadf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a776272ce488d06dc5cec135120e5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537980601cad12d7005416f12a8ff5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d2c4b573840e71bd5caea30f973745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b048e043995addbd6108610c9b29146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a6f982143138522b338020321605c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4586d505d728d3450ba0cb9d529b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddffe5ca4739b2e271e971da5c3d3d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbab0247f66d527db1e6f590bddc1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ea6b2d34456f5e4c2620640f798b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2221d5ccf7e82b2b216caf4dd3d425052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90fad77e4d6ba55818454ce1fd295553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb2b096f0a154de7c31f2b39acb3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c73e5ad3de7c9f7af6f0880a808e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb542ebfe311482790134845841066e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541e37e5f89c69a4abfd83975cd07857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930130029d7a712ecd01208f26193b0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373dba2607bbbc98707b03fc266507b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d1f58318065e0999a8ad411836f0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70b0050ab73c92a1c6d99a5deec1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c39ec3431b644e6dece0f73cedc8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0288cb697cc3de75f90861bff518e6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6aa598f69df60a62b5b95531517c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dabb4e1c3b77b380df180a5599a9ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303de218e39111be07ff148408f1c9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb49e45c0cff20942600e55829fbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe954f4bd95110a47eb934f9375864768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cfc37b2909d2db765e8649aa2fb6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcef7384cf55547494135d673f4adc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c912bdad575c03e4538b4033886b7a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf3b6bc706e1aaed640993414e26472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1286a09ad89b6e1737b7e33087ca873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee273d35f884fcdbd62ece1fb7b0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d697b288336fcf62c5363e9994c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c861f44db652601d1ca1578ca05d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56509f6c0b3419838e4735a3b15b2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e8b0e91c85610b83e76622f3c0fd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc574098839c3e2ef22622ca707bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223812dd251ca454e95d03a6a0b6f30580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12762347f396bbeafcfdb17b9b01755681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe170c6616ff7e8a25f7175aa4abce582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f330b748d0e2c2733ee32e98517a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d18887d5090e40971edaf94b9ed3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200b3c0796dd69c8ada4f63f7e8113a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f5b9194a351628f8b550ac8b5fab086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b352f8da0f3ed5de24b15d901fb048587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68936cef0728eaa89b2b5e53c0f1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340591e89deb1aec4a9d4b1eb315b49989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d4f901517f9a9e89168bae81c57a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be24ae2eaf4fd4ec53c48ad3d0e2e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d974b49441b2ca4c4f803d9a7036d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b75e75ca6a9579bb98bdcccb5c2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860ab9cda065653312ba79cd65b3b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d09a077b70214395e0e51bafd857d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fe6f489ded696c51892a47cb7e40996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33523abe9737e5f9cb9a2f35b197e04697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77b9456f7e7df1ad96566d4eb1ba3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f0c19a535efb802c57325d369f1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f8de5c8e07efef319fa167f944718100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852062e17383329797828b49787c893101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a13e06934b555796aefa554c890fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bc1fdb7499c4854d05a2ac06cd9fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f44b7e7889e27db0b5d9cdcf74789104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c028b8924ea9fd78eaeb01f1650184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda87601b751cfda85c2262e8a6a69dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b49b34a61120ef70ff21d0584fb68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30952c59eebb9ce5f53aab4e39df19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accedc04a6a10213edbe5eedd1b6f9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9e0dfd3bfd25b0a573ff8e9975abe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125c5404ba81e7104c08ef10cf1d317111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662cd769d78c41c479d05eab25bb566112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd2cfbe2db0c158a8a985a6c7bad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c5a4f9dacfd2a71b197744edd9534114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622560143eab52c661386278b26ac71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd53e5073e912f2f4569d52d94448d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679dab3046928c742b6cc3d0e4a7a6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c1554138279bf4f21e082c51b2bca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65324d28685487f0d25cbfc46316c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ffc0e97e4de91c42ebdf54d7f5d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60804487bf2922ef707da19806e355121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e114f18924dc24d3570b992f7c945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bcdd6b937b62368cca655a696e491123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4c9357523883ee6f836163cf22599124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923298fbe18bb349e12505f3bced29c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e114a5fab67c4d2b3b742038720e44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e255831c2685813e8d31322ea77a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535488066bb194054279379422dfda5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad296e1f8dd94114684cca119053b2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341ce61546e53159afc90a7b702afe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ecf833d48d6be0fd9ec0d958e7b86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196b0c6b4f0b8e6fcc719b2d1b417bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258aed4e0e837acca0cdbaa2465a5e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165036270a6b281293763a6bcc67007134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dde490162d7dcfe782dc6513d33cbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68896366ad4b96a3264caa593732bbdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cae7daecb0891ecb4f66e1a8c8d82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c252f15b2b8460d3bcd5abf7664401f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493c60a4171e9379a387ac8e4d41070139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4983083c1259b15e5dcd7756e3c40c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3ddebb815f9bd431dcd31529f3cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9bf1af7e6efa6b9d14c998deb9372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8dd57abb93c39869577b1f9fa1d16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21816d0d8040d82d9c2b8fc72ab23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ae5a82e92f8b8711487c6d1c8458145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572c797c01fadcc12c8fb59c0136c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ce52557bc2da8b5085061f9dd082147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227a1da3bfe14efb98b1b45a45eab0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c50ea4f26733c0a54859e12489739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893b85eb7a7f4470d2b4c947191878150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee3984dc7ad730e6832195ee5aaa26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254883789918af71a1945a560e748cf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f5430ded3d761b1c83c6eb9aba9e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66f29c3c429991afbb70d99d3ccb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f1a17d67cc06e8f6403b692a3d2b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c716d7ee97314c147b6cc77711b5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e3d4129ee169042cae6f742655602157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211589b1ed4c324c54a29d10d9ca0801158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497972c0545c787637aa84e9f4be5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d5c01dd6acd52bcb3bd7ddb66f5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89d7151680334ee41d4dce0d32ff0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de634f5c45d10a54913958db69df4828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc839f89783100f1ffc0d229386466163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49f64e106983c623392ee95503d2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900328f63239b8c9d581b475645f27b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ab127ba542fc291b8e4cc808a5311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aee5b32588940df72d01e928bd90b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040c52dec2ccf751112ee8db9cbe86c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183461765e92041d813cd2a661a5e1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b59ad29213b25dc031914f13f8d78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ac90e05e698b249e1c67ddd838db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916fb648b85c87b550941ad41f72fb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924379b14be805fa146ee2b9ebe38e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff85b843ef2b7380f39737358b4300174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779505cdf817549462598a7b26b88da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856079eef79f5d6cf5b4d15a75079ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a055d2385e927b2f7b8f13e0dcbb5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c955cf5f650b56208e981343db6a144178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9d0cd3209aea45c1da5e798380f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1d459178f6321ee7719b3f6728a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c32f93f8ae65ba19434481e32fb9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1965357dcaed8cdd3838c5ce671c86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941255213481b59ed4ecc5a66805f60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bb8651ee0b4dcf6c2c7ab71b43621184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508352cd9e7114726e75ba1896e86716185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f174943b8444dcd73e1926bd554969186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6dd9fdd1c7602213192e97cb3fe43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490ab28efb5efd4ee3cad0c8a57102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913de232592cf7240dc96d2a4cdc14a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5d7625ce07855dd1b06ace37d79cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aface428e31337eb134616d92f26b8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5d01b177acc482612f609933a6e1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679becfecb2a63f5740b626cfe2d99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604936a8e330f0b19af49406f4b791e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76135624fa2cc30ba324c56a6ed2ea3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded063c9a21ab2913dabcaee48378f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60778c232a15c027af20518551364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa30f6738c708f34cbb360df84a4b36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732e2dfcb5c8cc5b8704ceacd1ffd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75a73342c6433ff5ec50f8b488b11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566e0f288188fb930258c25f25aced201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dae4ef7bdbd8114473bf91345044a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa775c7fb54ee75c84dd92d2132d0cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c3616543fc86a5061fe0487ca79f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e5904045239b0c31c3adbf0345719205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d854af7d0bfcf9c527f9c5e4762b21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc798c5c8ef3735894fa01bd12a29a91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababaa1cd20238a579370f437464d441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bcdf46f0b6862cdba4fea9a5eb316209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4ca57437e048d6007d8d574a80fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7b888ca567c72d883ced4551add0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd3ab9c99393fa1ba48ec5a1190a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea60a8f8df017e1febd034e7d95d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372f6ca9bfc4ac84060191b58fbec2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dbec7111051b57ac54bb65a596904215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332eba98500ccd6dce0a2dbb278bbd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a424d139ed712037a8653f949553217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea88223e96e4b24c1e5b9d21d285c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d1b4770a10fd1447d48086eb57ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557aa6452d120643680c48b4eef266c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce5a9886da629192a35d2a8c51a59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adee3d4593c7e701806d469db9ed16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ddbaec6b39f8e91a9128c9557ddb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044301571b7cd440ac68c5dae7fe644224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e5475f5d76f1523c2c6f949f15a91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14608cc5958430fe69edd52b8d3bd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea77b99c40bee4c4afed04a0470c50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415e52b5f80ba1949e7673f8be0f1d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dde0c8b86a13b81fff96a80f37030229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe0d44515da358cbfd8b355bfeb2f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1837f77a668b754430b74443c76d97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d532c65329737127db7d1a6f53be5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad836b255445d8b2896413283ac045b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7a12faf321e2ae17644b2b93df502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7f66d10a6e3a1058ab8cc722d73e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e12d356ac7b3816e54617acfaedc1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda4092b300ce6a70db59c68b60072237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9733b04f61926eab32a34984f009d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df0b6cfa42dce2c295c44b797d0a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40404d7bdbccb8800b611c932b59a23a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d640566ce4c0a0ded0249ffbf72e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb83becc354a0f6ceb993f4b418df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47558e27f424cacf2d5949c54bf65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdfcc0a715d01cf93442000f305751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57d14feee8f1fa12060c2808d3d46d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc50667fa26aafa02b138105a084a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ee9c16b45f27a4de0e3db3695b9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9facfa628d0b4714332c8116491c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d3d34c69b0c3a37172c1dd3a0ee3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8fb2e9e9990002ce3bf7105107808250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce233ac9ebd869f869119c2bbca3d78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c3f3d85f4656632e5061b88e2af6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5686e0198ae85ec66352887c73188b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed25db82fa63a6e777086de867d41b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381f8a41d360989ef10b1ecdc22fbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9ea060d50f7307be1949c19244ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c159ad93c43b4b5e077bc9d1916e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0017ed0dcb9d41108b9f4e7c84730258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d5625600c531bda7da7f60542d814259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3efc7e9dcced2c2267aada0d5ea94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c8886b858bb1175e33ea17ac23d01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befba08254809c67c698597afdece23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2574419b6880036f3d90dddde2982263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc023d156bf336fbd34bfc53aba2b8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c55cefed78601063f78a6590b7247e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f445c924cb683eb0d1b32bb39c81c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802133cbe092848e2996e8f2061d7e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba91711e8aef1c6be1949f80968b54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666b256bf50be1a961631711b531b07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c5fb2addff7b4d725c9ebb9149c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419c1981c38e9ed6bd156fe45c4bde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfcbde02e96093de34d06febfc083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634c618eb4a4cb67caa4197030ee8ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c541ea3782ee77581b1ba0bd8dfbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6f459406c7abd1ef3593b01cd3b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37fea8644b2bcd8ab0773152195d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e0bf37b3c022f76367b3a189895b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb06b8beaca70dc4e93baee8d418e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8859ccb1c2a8d79ddb7fd1090a04b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c52d0b6f5e3a82532f914e59594b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4526d4c11f6abc3421c38e9765854d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2483c83d8bf63fb99bf5219e79a99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a858fbcfeb3dab3d333e6cd7a491e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa7ea49dabbcc83a09c427bfe3f94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d9dcdc0e74c01c00fc727062b77a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49028d03ddb662553d989bb4fd1f4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ab1e2f1eef12bbf5251e455f8374287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab935d758023fc58a7e8b7b7dc93fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3a2a0bdee2af83b8790509bdb09be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484605944aa529adc54a1e895eb29ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f01307938ad8be89e8a51aad26a9b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b242761c33ca3506110c071968556292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f5f6c61b5d61ecf5a4e92725a06b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1693ae7269c8230f6b6d662ecf702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41ecc7ae09c4dfdadb912ed651ff6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837647014b7a2b2890fe866b38c536296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457f73213a3116bb2063db591c3308b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679e79f6653593f102d4c368387ad6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657afd09d11459532518945735597cd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf793118c2e945619a48f39ef5faf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5787247d1362357a34ef57ecf9e204301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009699139510cbd7537ad0d70620a133302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482fd46705f8db8a18fabf9fe7bccd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c688f8557ce882ce06e8cf8eb8da5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb304f929375a632e173b5488ccce1be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf048ef4bd104ceb4795d7e527da12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd99b22b712afb05bc964f1f6b32ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b3ef433f2668bd62d887f418b49c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030857bc3e23abc5c3e022ad211dc01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f7e1e44780511e7e2da8fd6dd2a8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1d3da479b6d5df756fdf882b661e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf738ba0f055614b92635cac37011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336c7a27c6cf0cb4e12f849c75f6b50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558a79e8ef83835c2055bde36c66143314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa20890595eb27a3f4d1081e077abc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f859e07bb7c08d217e71b7cf23ed0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c034ae8d497ac030b242a67df67496317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdcc3434e4b0a581c094b53d2c0c3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194a15658625cdf205b1391ec61fd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b9c8805aecfca902aec11e6714223320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af7beb541d8df48773b6664052462321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701467929242558035f3327d36c285322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d191cf1c0dacbeffd73f93aa082b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a533c5fdc0acbc23cabd3a37e7567d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2509f91856070326919518ce1710485325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>