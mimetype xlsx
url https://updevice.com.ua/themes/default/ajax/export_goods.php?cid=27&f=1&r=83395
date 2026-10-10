--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11040a5b534e788924b0c7483ecc75681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1fcb39334d9f577159595bcba888a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef0fd05ed4c8c4b60c23e692e2e3b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507de443e35990b5998b3089ddc13c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1105ebd094c3e025eedee2a2ad8abad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d760313c06cfa5808f9b80525946b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44af5e9be723a56a027416afb664a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17939f376092420d7734108e895522a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44396310a2ca2da045676e8fcddd5489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919db5a17115cd5abd279bda201907210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079bae5966caec09cdf8442bf3165911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9301179214a4c4ecb67d150c55d374512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c7d25dc25ae586df1125975b8e7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbeb3d01c1b09c9f2459d3590eb34f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bfa8f2c6602af44b79b2eca16ae2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cfb6578d00d51b337f09e3142462b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c0d1b512d9ea44eb397056bb1c10117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c80daecb1ef15697c9c8c2b64893d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd14e5934188d1bb57e770a513308f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7e58b59d5432bf9385114ca9e33c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8a8e66ab42575d17dd98494fe0ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6b1cfad8983bec0023e03924df4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158784d2fe926cb745cb6385c32037d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a52878ae26752d9257a370be207b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab45711555bff68361044e930fc8dc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b76dbfa6dbb8d7f947888d5246fe9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba541d7bfe1266bb4b210980e8ae9e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b0ccb85eb9fac72c778862d7cff428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb327caa4ad01a5286af1a9630ee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148a4f246979ccebd61178e7669e0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4067f6ceeb07caf9b5c7ef83b6046be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171f559082f834745354b0266f824c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762259dadef025cd8f0f3db26f1a26a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47961875cd0ea2322ca1856c0a86156a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f1c5ae53642f1eedc28baba7283e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a3e185e689a8c837c945cab7da5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026414c48198bac6bfe45d19374fbee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1edd342b578596b7290c42b0e44d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bdbd448748cfb00edb10aa9ec084839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd05ad94f42e603d670296b4f99bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f18a6355c2112a54ab5f5ae3cdba141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abdc7e73f55e813b0d1471086ebab542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70982d2236a14d2b71133b5bc3e16dfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0c3e214dc536e0f75b4a9db2ce5c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a357651e0d5e41bfda381a5a522d57c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2dcf519527fbb019d93f4731e075446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877718272580f7ca604b8e569fc2ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5055e11f8783b82a1167b872d44a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a25627a190ad20b45fea2dfd740449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2dd95c2d5262b364e5b082569777b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b762fa4f0f1ef82143194a7e82ab1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc0c41d6397633afc7a338f608b19152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3d6ebddd2b0f245300e5ce88ef4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25246259a26b4a75f0d357768c292d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f03e8c3961f7d7e3afd5ec8256d9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494ff932c8cb0e476c7949977561d9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ca03755792aebf58dcc08796917157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b889f70ab35ef64c249a0bc39662f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b016662d6212c3e32c301686bfa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a79604ca190020268599d6013531ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aaa54436eda6c4abf4ad6646fb86d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82f18f78f90e7d80f992005e31cf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a025344883888a22e632afe6c82dd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a861d025ecd2643a9972b0445ddd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb04a5f87f93bc664791359d2715a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d62eb51e1e279410a91ddd57a51366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d610af1bca2143135bf27a6bb94bf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0038b31dff3a8ab8c01ddec23f5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1393e9aafdfe996fb7cbbc1091beb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab394016d6927ae92d8f6e30f8022f5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ce9ff3dfe4c4194c93cc18e6d78471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304df5fd05bbae80981a226a0e5410c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a8adc631dd96dca926eaf326a0de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0fe64ca3dfb6ef580e49cd1bd4bb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b6767b4695a7dec4ec1dc107b83475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99771cc56ca7b768eb8dc03083f999d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86023af595ebc9abe23132bcc07b8a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96235c1dffe01f2332de649cdaad6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3fb6d609b33057edf7146620c389a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37220e4156cb5ace4380d7ec63f4f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c813066e28597a48c84a1cd7243e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5693fbb2cdd671c5b60c81c1637af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfd1b1974ed749ea8036e025092d8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98d6c1de1e4bda28fecf2dba33b78684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db548d4fb5d8dba62cbc37c22e58bf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40bc17fa6f893b2556c068f8bbdee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b0a2ef9c49c8a02d8a3e87330e33487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838726175b1304bf38cde65265056f4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a69e3c482152daa759d6b25c1f11689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a55ef505aacc52ca852d5d85d6c9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c84e8146108a4fd75ecce7ab214bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd611a8afa64df26b859db671a45292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e4f27356e569c6e53a5b3a1e0a61493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22fe45c8aa89a37911e1206121f60694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ea5e46c6804f03fa6b0022214dd2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce55b5020d340a0ac4162225fd8fd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38176faf08d09610e84d5a83506bd30597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca811a38d0010e1bc43bb4daff5d1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec11dbe31365c4523974c0463e3b23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247156399ffd2689f575d1b9c8a48903100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e60dacd310dd43a5656278257dfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e52e94220faba2590fb112e81491e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303ba2012fc89d6ee05fd3786d8d37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa156100e477752c2ff324ab0384d05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde16f59cd098ebedcae6bf5788120f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379359fdc2fe97d387855a9b2248e1d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cbe298e166fd937b67673ba6840ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b84120589b60499f0199c253eb35cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c557be52bca42bc8f88349a4ee987109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a48a1ecce871a6edb15c3dc57da5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e3bfc7f3f7fb67a487d10a0b440b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6cc8a1f0562687a5e2589b9a2302a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0d192805ac2fb6391c40f5be79ae7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa7dcceb1559d2cec10a79b0bc463114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0105fa1f37586a661b2076b5fee2c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22f92729565c072efc3424c2ff793116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5abd9c061cc2ef523cdaf2566368b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843a47a261a2cf99b8d848665bcc28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262004a4433d38a0ffa0db25f22a68c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce55cbf0347708019002caa190ad1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c594138fa593fbb055c9b0b788f57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d7e47a0831113fb914c4dbd5a017122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af9e759b25f578d70b17167d11f83a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e330d641acda62b213ee19a21ae96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561552487c2a9b27859b990255231eb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df6c51558c203292f38713060150e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89b6d951b6cd8907e650a847a9292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5817cc100ec5b1415e755a77f3868128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261eb23dc2410ced030eee14b6ab11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c50e68abafad9137c8fe64e02fa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f24dafba5782abd0ba59cfcaee378131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b3d6f920d2c3c448fe631b778569132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f77d8c7ba5e6b8b41f4264fc095d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eb7097461a738c77419926bd4c816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd100b60202f38c46d922720da49cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c810f774cbee8c1e423a7d91f45435136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44c4db42da749401412d1f2cc7b8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e90245d20a8306efbc1e4aa7f72e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec61684961f130f789fdf9b5e9b999139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc92c9b7451c67e6707ced5800ebd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc4ace26a93179bb254155c65e300141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bbbbca9b77c21a873401e69ccad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aaf7fc441ece59411c29d6b6f87a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc996b25f84f4a6ebaa7272ea3c36f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a5341cf99175fff5ab4fc0b71ef4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbf41c3c959e796ddb02cc43ee04d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d708c7b8e7f0484dbbd7fc2703734e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0046a3300f9b1863730083972bc6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615de77cc6af070fe31ce15d26a1fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887fd74314d0abe763911a3c518a62c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ad3098c6943236ee15d76a97de9a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412bcbf97b87b656c5fdc2dfe2e9187152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940c0cd07b20cb5942f5ed1a559d4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745bf14d8d76f60f460f7f0296bd664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c042a94b1daa5c8be060ba9e81f3e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c00a657f0a1dd67655c5cf8a26bd20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca6eb7b11aefd8df52225c4adda00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11b1af87d827f1083923f7c8f0337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b38911935334a5b6f25e5a9ba904159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c912d5e9740e44259a5cf7e18d953160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437127580b87d6060cd72042720dc4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e62191af6b4baf5163ad506da11b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ba03ae0ea81989ff859e356ce71f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eccef604800d34ed44a7a967380e06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0760bdd692423d2489beb267ce0ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486459ce46a2367bcf1c4f631c3424c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f6cf5a6de8fa976ae75c884932a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d854490f591bbc7d959214f1dd61fee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748e62aa3410baac161da6cee2beb5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9aefcbd9b7b9d1933af54ee3cd35e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0869d54db299149bb0a41d3165f26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3128dd40ee349f4fd5585b9e06ab1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170feb585f12f34a5411971ccca1081173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2604a8eff28e10eed4bab9dacdf54b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabddb2e09ce978983440e179b829264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b361893cd13e6f7517bfd950c26cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc8eeb2f50a3c9998a8af20078f952177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe8389f99c0cc4c84154f12035922178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250db9a3b8c6653591b66a64565d6c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1272ef7d051f5c8ac26383b26e283180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1baba51a50d49c29e3588b0d76153c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9aabeffad67672028eb281a284af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0e9e405ee6d5e7d221ccac8161db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8c6805497f22afad7e176cd141a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380be7e5f061affd3ce5846f76cc35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783e376960fa8c55f992a12e293162186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83b53e5af83e6e216ae6057573022187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642edea2602175c3028ba315e66669188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb920d66b1a36318d27aea16a1ec54d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427031cf80162fe56faa7acbf37668190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b86d22825413d4b35097b8dd05f52d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436f86e8a33b4688499b90969363d04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385609b4db235f076fa25f45fd8b4e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb011689c6ded7b7fc21a66b2064ded194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ea2de372a4db8b7f712c9411fa4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76558ab03802ed05d40cac12bd6437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1c36469c369883c5290cabaa71da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6b64d0f457e337f3d2186104d6542198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde667749c86b290b4e694f1929b178199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef4e3cf5d431fe00eaeda94ddb1d4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8d92542b1a98fbc3a1024ab60900201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b0b1428ea61efefd4a8caac0ceef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154bc4a7939e21181d0975ab9248998203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bece5fe5445829f7281782066c8ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867feab3f1b2c7bcac6f47983710d4bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ecb8300fbcdaa096c213be18f7271206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2321d262657f75834af78beac57744207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc629c259392dbc015953bbc0bd757208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a0ad22f1b601f3bbcdb51e6d01f81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d5468d4073a74e51d2c6a54c4e94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca1f7d4b25e7839350950888ac0361211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5fca26b40b4f49307dec40ec46af1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23ec3be23bef0faec0bdd0836ba42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768b18aef424202eb475f481ef05724214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecb8372a151a507bc13c6b1f9f8f1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d69316bb9adccc5229e8a906a617f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d36e179facd479e2d23ec1e598547217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080c6474a276d4c8d9d8dcc3c2b928218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cd41abfbc2bbab35d336f454d6ee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b9e4d0be93e74f9a943204a42d3aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed50befa985da49d3bbdbfa88ae4571221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e701205850836d0ce7eb765396a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1a4902c5a791371f719db54a9131223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a80ca97988758258c7df0f71582ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1815684899a94bc3798dd1eeff86a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527f0921c0e4892534d65efa3396d1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98164e100ad884b792d66a137c2cb35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7a590dc0be3a7a631e77e7d012d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73714acf07cc00d38476428e8dc60c2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865beaa01011499e291e49f3a24b4783230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d27515ca21426a04e1d7333bd625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c881f9e1c7f85355ee4e2261fb176c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4601d32a9767a456c0a6925755f3c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbdcc00e6a62ff412169bfb5765c77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6532b9f63cae6e0a6bc323c12ed57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3c986f1a6941a4304b33c0470dd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9fcaa47904d613e530b833a7c2cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc98cf95e5247d4548e649981d66e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8199d507af4b9fbbdaac6e6a41a9f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d993f8b86c689fac0024a8d5e4fdc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad85d00baceeb5038b34303dcada15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51552da307d7541de63ef244f711f8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aa5b073683ad88e0397627b0643d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d353f1e63527a0f9f57a3057be3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237964d25178d8a9bf7deed16751b5ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445e9141274c9a0d34b8ee881658839246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e743a00199494dca73e6dae60eb8448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4558897966c607daef613e289d97a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82b467fb05009abc85f3a90728487249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6c505e21cc53a42255ebc387db0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099ac7cdc308921deb7497ee935931251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63f0493c3f3b29e40f1885859152e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3382ffe3c8cd141ed7fd97beb4bea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce8a0420cf4ae82906e0c58073aa89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b82480b2f7e584b64c8182a566dec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c3bc50e1c0f929c916c054fbb3982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082388b4166d41ef3d01d4b0a0676b9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4c1961cdb60b010ea63ff6b4bb23d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b31ab294bfb4ca811c8fa28ad7246d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a84a17170f011a4f1920521d9e798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764326d8e91eb688de4fcc83be24aa29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab2b35c2ba95d4cd103d4c79cdc762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c62fb731f5eef819143bf431200c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07983b3ce1b96890478b242e322305c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a7843f525a0ccac4e3668a2c54f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aa0bbfa30d9c97612720b43f85a09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fc249f11be89c3c6412fc6b78d28f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a2db839676d2474b79e0811d861da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345cc924a138b40fb637e1d1495a276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e2b5b3d3cd0e428e8075119b3fdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af10f5d9afb70365c8d365a2c39c606271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b3bc3efee7e8d666fba3250a69c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451e8185930c95ecbd1e3ce338c4f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3547a464de365d2ce2b4bf344ab88c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef724657264a021c7fea5f024d4739275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acce6b0d977a3e48b4fe18adf6d879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b2b4a548748ce2797f8940400260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd19411963862c0ede26102b0e3a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5826047044d2e0b938d0cac3490cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af3ca024f5e69e2d8bb3a3f4a94d66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9ea9416debac641b331afb2676c1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722c56e91995c053c4251cb469e00a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8aa669764df261d6679319124962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf0a93b8584ebdf9c23e6e2bfeddc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b085994c489276b329434c455381285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b9e554ebe0af8bba1a4819d377889286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f4dd0e0ac380da36b6681f6cd6374287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956d1bc204041cefd865bdd69ba298288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e63259cc75df79564710c27af21bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db2b1320fca65539afe3ac11656d62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c461dafab06c1348a5d9387bd5ce7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb6f6ec4770684bbf1bef3917cce8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe233d61c4b201c4aa016b68739681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba3e48d2353253f6b3f74467af6bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda1d541bf3805a0ca67de2ab6067c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ad951bbc9cfec61f55b3b08ab4b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8539c7f0ab4c128a4a2ad1477995a5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b868aaadabd116016dc30f1acf62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd361dc95e8d794a16381e43b9c2ac7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219427d60a8fb1aeba43f52298f2a0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f479810f5a4604901332f5bf0e97a9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f04fcf8f905616b6fa22b9bde513b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9096f6b6fc96ea9cdd35b2fd7f133303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb02856c8229e30600fb6ad0f064b3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159f6764da1eea98c642be498e1ea38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3a07059ae56a3429e1bee43757125306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62797d3bfdb53230c45a8da50177957307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406bdf83fb6c80ef75c1a86f527d2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3699526b53a54197662985298d7761b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958126c32f6be9ac5aa971e4a5b762d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7694df9964ac7df277191ca02fb687311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bc6227673c2d1755c4732aa624ae4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641034dba56610f31bc0d8f978ad460d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f270f2a0dcaa615ecd10be7819769d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174ab7accf4ee0c8e95ff2709c4bcc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0eebb9525e8cda33944a57b3a1fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412a8d59d0702ae9d345f8453400bf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc7ff1edb90ba5108aa88652b1dd43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55c620afcee8b57f4a111ae34b7fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7f4ba08a4a2bee23922a7259c766320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de120b637d5cf0c83bb16dd257f789be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a020bd62377fd5e7d0d6bd92cfe0bc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976523f97eb0fc27240be1682d3a37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6cef42534c8f1fb539723e6e18ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522926eff9cb8dcd0c5505aeeb7b667325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eaaac675ac68b3dbd60ee049c5bbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bfde980a1fe9fec6f1ecd94c89d14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691639733255c96fde760e2211451f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee02d71d4a7288d83d3923b4ddb44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3923c5da5d16c1b1ea434a6f9992bd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fefe2a8213d6305b31e26902330ef8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3a63ab49ceddbe17bbb6e9b58b9e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6efd2fffcac90ded42f1f17e695334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202311bb585a501b0878023c46eadece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032db9bb824a92f9db2bf893b9022c2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c91c0f1f1f5a5d1d3368f806f5e7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b573f19e0c40eac75654898c3259337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58763ce335b7b4f6689349285ac91c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289982b5b0bb83f024c62aa3c0cf581339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2755c845362ed95d377c51dc889f427340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e670e8ed1a17c25e926c49ad170608341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc314c2564b78220cdc4ad3bd73537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ff7a1850ce010c29c71d24f96afe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab23db1ead4fae74fab9ac1cdd02208344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831d7ee878e19b48d4845c1c75f077345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69717e6b29e989dd1c542fc4529fd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd49f9c85258491dbf6926f3946c648347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2bb8755862ca8274e93eb24c9ab4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a02c07f649b99f658fbab1e25e82712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc97ad5b85cad589cbedd2b3103603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b049c677236bc72774915b3eaffc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569cc6a12de3e71f3c15f989f04f3805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7d29a8c8b53a6515f9f023c620276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c44df7019cabd450e3a97638106027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d53ba7a5b50c3007aaab838b91738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc68a35d0f7b7519ae9d9591e324ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d96b04c680579d1cd3333250133bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9475c82e388ef24c52946397b688511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af777f0a89c99b17c356f97b35cb53612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848e5f6ca0716eb2d8c8b3e27a0b1f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118968c7737b178930447d9967b0faa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f6f21c9d24b457158bc511d24ecc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d839e8d4bd7e42468c905be16c0ab0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325bbedf09b46fa67ba4539075543c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ca4d9d001f813d80a38444a2792018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e88a37b1ec42c1b5662a7eb62ea6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86895625ff0b4ebbcc1e28129c757a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6519b7ff81141de972a0f7972ae31d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58dfd1b9705c56e3238cd1586419222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ad6402bc05a038142fdcedb62a4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9a16b73dced5026b3105652f797c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6bca404dcf60ecb3885f94d12ce925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895dd9085a933b4ae657a5ef24b769126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e769fd60777c841d94dfd6cf8cb97927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998cb1b681f2173c2a10d73a9dd85ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa94a2c23b1fe90dc6d906aa3b481a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00836b8b11b04df2eebb4de849280b3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af772549ee2b85627b9807af8c131f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16185e937b641ef53ce6c8d09fbf4ab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e6bf3f5bf62c127eaf5a1092fc1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb492d74fbb9dc790d7318a93c6d4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d550af092fec49e8b71e24228be6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285dec604c0d0453c16df5caabc347936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f6569d23c4517be1609b24ca800237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e3efa2803511a84ec23ab0a017b0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bdfc8b88737bbe81dfd978b4811b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5794c2fc1900a2347918ea9441a25440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7050cba4d756616ef680de02ca130d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd0f7074ba6c02ccabd27ebdac7f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd9e6bb13b9f189d4ed2f625008b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815f7f81f6db892cc9bd66ecaa0aaaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b1d8dc085ef269d291c7dc6162c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c4f218af6032565759af211a4d0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a8d695bbccece7ee10e64b479ad347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f047bae0b6668093f91aec65d7996948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964eb9f8de512da024f26d64567adbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79b7be67374f07f9ada860cfefefbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f54a4cf0a409f30651ebdb74668051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce7e62901e95d1adb1b1f4bf0cf9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a50cf944795d6d62fa8b6b27ff57853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538342b01a759916a59b5d28f87c75c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f29f30c91080b0fd4bcb6fbfd9f1db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbd5798e12515e450dfa47db5567356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b64112cfbf90e00b9881becd22a5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13efcfe2ebf174c98db6b6dfd14f15758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545f0593216797ee24683ddd4d0d85259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bade46c2dd43eaa051d880d92ff1e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82db4a746448c92d404db4be19627861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e322f8cb3725a4abdfbbb274152262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d4a0b847303e1b88ebe041d9f30163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b6908cc5937715298a2237dc766fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876da00437f8050e400a948476370365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3680bf4faab079a4397748a4608166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff2fb68cd04cc158be8e155b272f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32a00162aca38970d1d7faf16bffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a718f7a5b1920b4caa463e4e5704769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dd2e160ee72d00c29c9ecc1fa67ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a77f97a940cf5742e58723dcc1d9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5314bc3799ee0e6294fd5b106f42d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4677499a7399770f800cc603b3d2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3d29fcf709e3bfe43b246e0271bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6d6e749f94b95b8e9d41f49fd16f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41210a104032a473e9816aa967dd7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510585601e03d6748407c0df42c289a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc088983f9d34943ccd9ec5c114d7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ff5c2b40ea5b347680d439ad69e9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6002703d24b233f3e7998b004c300580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3adf99deeea13d9a6308d2bd55f7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7759d14a590d439d523815ed2795182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5cdda290b9f6c8b986e387f0395583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f41ca7f2287146f3dc9b20361fee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc615670b383db8fa3c4ca822976f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbdeffc436454a3abe35a5d151953c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24417b01c9c07a4405980e3fef9d548d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa822271f6e31d9879f0c58d10b64688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33373593b8ff1b3d2e5a15f1bc3c69989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead38aaa3c219079a0d8d8f6460053790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70e14f7331973cd9fa9448c7eedbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b68b220edcfbba86f6501f2dcb245392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e6b9538f64faff439622e2626edb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521974f5cd1c4108b7f764f41d8da2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03d3e052b753b41f78fd7e7b53ff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672655beab36cbef00871e8aec30424296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69398fd00bf9a88a796bf7438487d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7df66d9e4eb8b33e988b9bc9c877698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da5d544b3d5fac9894dbf54d0057999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e50ae355316a66d65d95bd3870858100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408d611bbdb60d441d8edf521bbc4bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e79ee43cb7e34ed1d05571687e26c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2eeec0fc09e2f7267bf4cbb35ac5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a11edf17e482ca5d5ea2c14642ea2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eda4f7d320d98347b6471b0cf2b140105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee54b6403b4b86164ca83866e65065106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a9039405a59a4fecc09dccefc57fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a674da3fc4620dfd41cea06240d5c70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d90017cd7d95470db918ca335f2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b834bd7b16f4a612ab377db560d7bcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99425711e4b36b08ff5a1582a90882111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b1c9db66f16de97c739d1368f327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f537bc493f148edcc55ee573c8de67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a8d1449228d5a1bb7f9736f60353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d782c84f274092e383e168c8ba4f657115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807715d4be37bc76791805073475a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f04257b81003e628338e668672a3f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21431f63ceb78f3f5a89324e46dd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc241cf11109d1f2c61f39308f0c77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da57f0e031ebd7214e9e9bd2e8d67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b9476b9e9a4167e697080122e3cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf961db9d99948f7732036066842e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc23476d74718fbf6c3d82f412110a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30559af6af498ac55450558c572a6ed7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521915b115818b2eb157bb1aea09b78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4d5bdd2c3a8ca65a6777a3cb37a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3f6e20eb25c7f9775c8b9e430e92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e88d837d88af22f7c4d52629504971128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762467d957e2e3cc8b138177396966f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb92fbeb6cb3bbddf47c5d7b981fe0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a12d7db86ffb8cacfc916fa2d812c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eabf7a8d5f0445c5744c862db03d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c23dd78729e6eee60b6d6cb98f801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9c7e4203e6ed765d590a35ca5ca3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c97215c443ca9871dd13683146365c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec5164afcad5344f2b9489e9b1723136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a90d531c8967e04d278ff732b8ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc0b609e64c40edaf5c051fcd82a74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd2ee0a80f445d5bd84d4a463007c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a7c840e21511f9507515b126344f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335681452dd1b7419d8ad7f552255743141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97752657322a8f08e6d4dabe03310142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964465f38777d7db3c2b876f82b305e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699fa6ef903f05325970aa0457c124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7841bc52510eeb45baa20c788e586a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc7c69f24b5d6627c46fe89cd1694146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62866564b497386644b244bea10ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c251b91d2087b475fbd1d47c50ed01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b58029397b6808b1f1e6054a15f10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdfd9626bac4600c7446e27f40a437150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151da1ba1c7bb60cb47960ebff1a843151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b018c43c1a25699024c705eb0a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efafa9181032b440935025e3a7d73e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309dc98169d517e37c6f77b536b345c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7507e67163b42d812561288777711d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2850a3f6a2945ecd2cfe19892503156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55435f07be89a99e217e02c616b354d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392a8f4743ece8b773ab4d57701b1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e9ed9491ca434b877b1e18fbb405f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25a5e02fb7a3f7ae8e8ae2389d791160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d42a4a751bd0e66f9d13b2466091161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b0e4bfdc2c96fcce0a6d3e63d8eed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4373d8a69449b54ec59efe01a1950163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef79ea6170c3be7cc6a9d2799bec29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab77a05ff5edbf7d706fef42943b97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc585280f3317d7782bc78e024390092166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12038444dfb5dfd4ebc1c8ee8459056167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8593520ac71b158c5b71ec5e1ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b2f54007869461ee42dccb41570d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb7b446148427a0bb7595cb0cc1945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2d0584e1cf96e7dea995038180ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534630fb1bdb95b784def0b8b9d79fa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda637e00add45643ae5857177b37226173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9b9cf4979ea751271abe4e2f76088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c8d43046d4c2dd5ddbc39dc32a6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db38b638a63a05bc0377de9b898f17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575127b6f932e1a032c547b0d8d9876a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157dd4b94575551d591ad8ee0fd785178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac694a641364fae6b6784486776053179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47596d0740c3e1128d67433645a0759180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f97f36cdc1e547971fd347b442b0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e6c8e02c6a94918c5067f2d98c345182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975739d4c469f3fe43e7229b2484212183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3acf212350eeca5b5c17d838accd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aabb4ed9625b3783966c51bbc8ddd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb1b1a60cba404242f064ed9d0008b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3177ccbc8d2f88c12676b73b5d5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe49128c418923247512b5446fc60d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5bf05bc79606b6d82410bf7d78a00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c1fa61c6062aac9cfdc7a7bd82d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553bb35ffe8696503eb4d49cccc8747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f98f0ef9d0fe5d92afd13a2c75f5fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedc2c8979af4237d8bbc30f32311e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0d79708893e8cea44c123aa4d5e7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77549f5ae7d70a3be174d3e6f70b2e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf8aef79e5b3787f1415681b7878a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6810f908abf670411f17d7405b65aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82355634182de7ba448c7a56912a8294198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4895902ec7935c57318e0f2633ee98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ebc30fe9e35b94d4590465bd0a6e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb17a6e71c59779bd5f3fd5d65f4fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eec300ba1958c3bde8f785cd250dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e0ef5dd23e8683b8808d6f1a0f15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672de90d180dc6000befc7601b8ff29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79531aac3e78aaeacf3e8ce145a4a6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d531e3f6e55480c3acb95633b08e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879841f6fd655fd798f346d8a78ed377207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f1294a75d40b087751c2d63f41e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3cfee67ad716aeac914100310f289209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235eb9a02d9e27f4bb28779bf1196b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113cf9cb5fee5f050b2f99b55670c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acca664f5262a60710f90efcb5a514212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc4052b7c6b3f2d0d8018e6fcc39f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694154a3493b3072507d3dd5286d0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea4f9dd8b10ba16f21e1722b2b5e4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c0c11d779343489596016fe1d4d28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6378578893302c49a657d7bfa6124217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2382fcff6c68fd4291652cc74b75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755a6948767acda6359a89044f79527219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1ee8f7f4acee7d4de79f0f36a19d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c351f25c1491db4b5c0e24356e5ef3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55d46c88149a324bf75a74bced64e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77a324a7842e0f58115c5a326d5b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f9fa45b9406bb465b5ba723114b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57205b33805f8444db4221e77ef4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579b5da41d9358fd1a5a034b2c5b02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33c7735b2a385c605da3ac10cf2b31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0895f80befb90f204d7609937353b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99bda43ddc9f4ad6cbe8855c2b6119229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fc525d5897311c7f5b06dee8318cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0585f7f48e6048bb1366e99d8e5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff025b8e3abb1f16e0551b0246fd74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f6e2ada13946bfd49b198f55a924a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4984f6b9a0ff8eec790470dc516a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd1f3500ee2f5f55f8e4ffb97f809235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f676831a66956f3f8934c4710a33f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13757f0bbfd05e95aff666066250ee7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a06bda5417ee1119015fae0b23c6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dc375141830d935f9e04474c1d81c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d341f4f9ed15b0d23ae97bf8c32975240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b032bc9c80f254b0ad079e09d672ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a44d496a758151de83a8e209e6d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4bc628034356e7f3a9e17fe691045243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeee4236a42911057fc022e7e637b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f454eda38419567558e76287cd7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f161887e9f7d255165ab61e8b5e0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3caf94a17c53a53d80f5657e6aa1d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e50642db6bc6cee7e54d72afeb53e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e791432adf2cd5ceb762e99c039af4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd57933c79ac130c65d2050c1b248a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eb33fefd0a58e10a74eae018ab07d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb46f18e5d50fe70c66a5d697c78497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee09a2ab984bd9f9ece4a6610bea9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2233a43794fb750935a5e8ec378fd60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1128987973ca6c3ddd528d080f65270255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a18d19afd8c43a6b5272c2ac00bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8a567ec11ab9a98de7f0359eec145257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde761662efb9e4b5fd4b0cd56e6104258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b802711c23391b90374406ebdde6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379001d88b4121ae577bb65a018de44a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2665c3b5f6a9377e74957faeec27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a673bf40ce6032a5c6b5878de69732e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ece4775cce3d5e470bfcf0d805c02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b9121e5ab696efe25d212b9d68fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aadb8898437b3728a6d018506bc18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41fba4f49895c48a781f1c6952d447266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e40229ffd00c7e78b407c9b4175b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710de96696c04d2ccfbe1c462b32a66c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4634dc1cb00dd2aba654fbd4dcd44e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c4b7623a734359491730e01b6f968270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856552f6f130a4545ee79a992681e91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bda5850d700606b71af6467bae891272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2fe60a7092187f7b56fc547062248273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1399924e80ff180eaa6cad2c1eef5c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727395d0b3e8c9bdd58cd031ef3307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9c866c5f6ac0937f1b585f5a6eccf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93450601ab3b8894753ec7c4e5c3242b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7428f58d6075a39e990acf11dd6edd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be0b5693fdcbcff51a33681005939279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a30f0f458aff65a9596c24485765280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4e31ce0c69dceaf02b5fc0eb9590281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89e2d2567be46428f4a0fd13bae9eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17f5d5fc92b2e26ac6dee144cb609283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96960516771cbb8199de74c2a4e08d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fe00018d8ccd1b44312b11b75970285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07edd2fb466117d1dd13e8c0c2b0356286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066344939f3cc75cd31f386ce1616e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa2e26b508d21ecc12955a0fdcc90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a1a0f7dcf808b5402f4c7c37c2dde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d2d01ffdaa62f6cdcbbbd63a7e74d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab199e13ed0de17719dd1fec7bf284291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb6a3b8b9a2d1c458bf12fb6f562c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a38baf175fef25ab450887827e219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de6b2758be1fb3cdc9593324c0aa3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22de156128b27f26073b3751f27142295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f9b314c8ba96ff867b80aa0242d0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6a68dde5fcca41c25ef920c6afc69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9835c784421c1918bd2bf93694fe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5a1acd457145cee84eb3615139cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe08b3cba6ad4ff04b79017836eab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2f35ae19086a7a212eb28ba171c18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027742359679dd3b16b79d66f19a3f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e9fbedcc2c2d55699c632ad0d60b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db660b551cbba18409278d2a3042ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b0e7a5c6d3b3747219736513b485305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552eda6bc0eb75d0bd20bd273c5280d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7ac5681cd58986cc59fc1bd4ce296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daba93f6969d7d31757820fc9c9ddf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93fff5c424f0699a510be2b186369f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72aef87d6dec24b888d7aa24fe71e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907cb36721738f506359026532e4800311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e24d295bd87c76d0c16d8d942fe24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7746bd1e1477cb417c22a4459924313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941f6d1403e153db57fdd56b15a58e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935259a0a4d74ee2bb7c50a9fad7b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd96d3df537a410c3e4dbf3915658316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc127c38b775b5029da273e273eea11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f3946d04fd4f509ad06bb8cb8b3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ee8b45caef038546875f23052ee1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe22c1acaf262d69079f07253c0469320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcfc35f1724ae74436b492be4fb18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45a0562a94b536567e313976079cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09677135f3e1fa17237166c1c4e82b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8673e035d3bdfd2a0e24322f0f70c09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df720e065a880d3948e0652e6977161325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>