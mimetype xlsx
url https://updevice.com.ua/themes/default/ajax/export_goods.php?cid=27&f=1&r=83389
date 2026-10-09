--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a3533cc4550f23f6c8fc50e1db7d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a5e1fa277ed4a70d34eeac0dbea22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e64a739552f02d389817947df8e9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68371d5cc1b9b98fcc6abc3183d6f62a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986e133d7c1b7eba7cee789f10211a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbb40320ef554caaa8bbd2182bf116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f8be2a564c9ebaccd51e776cb9bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028dad694db197178c1c7f664eb1848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fe364dd0b85fcc13c0a04bab42779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e86a6c15ba35309af2d217c1147110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de05dde8f26be6e88d5facdde035f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e150c16677fee97dd1fd940c734112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120cc58711fa6ce3b2d1a21b00a532d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a7821dd72de94a1f165abd65458b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fa1ffd085ed99bb0d7d6cbcec3b1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1bd7d00d66954a538cc0f883b0f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a203dca7224b02816b27899802357117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792436858019b5e839b24d81725ba9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86619c3c0d485922e052d086f173f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00d0d4f9a534545837817076088ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b304a525fa98a3facfa2b9e1aa179f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342a848e8880af54cf77eee00ca783422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d57b411254cf4203119e2e99aa1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daecd0108171a7bd79de4d00ca469e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc212d4c9163c2a634c5fb066bade1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1677f7d331f26d36625c102294ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de739dd42da09b67e5244ea5f32d3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec9d304a1f3d6fee929565edf19a1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ccd31f2c0f8002ee0f6bb8a071f9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d74633df237f0445ef5c94461fda930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf4e40d429a9114b5566832b8ca2f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d733e74ee3210212ce86580d677ca432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc45a49a613926a6b22ed212321f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9316a6bee65174af506290ee81a3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09373a6f9ea595bef11d3404c91f8ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075f259f05d9e6fce671c08ffa27bb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cc446434ad334f178511e26609f2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9933f55921e34de7944136b767e0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d502c82519c1ff83e1b7b2f247eb06b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b3b3005ec5824ab2db8eff578b4a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923651c5849a8ca2c3ceea84205fe0cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba219d6b602a9703ae4a3f4a9a5c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2bfc7cd2dc92f49a88c17371297ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed935b980b3559a867a7bf0a24c49e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a28cb2997b5ec040d5ce357f9982b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7c99753654b00fe4c1492ba96250046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e33c0451434790b0431ac1ad11f4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df21bc127421fa9f365fb5efe8267148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4f256e96a1324c969457acf2ff06149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735341bf8e456d40352757c515aba5a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4d3a8636d883f158c9712486114bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547994c684b854fa3c3a2598687862952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f2a6b8f2baa23d762d3f56bf4c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbd43390bf6fb6141b203760ea4ada54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865a48695cd0aa8fad07f0c37e300a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a872cf7b59cae705838626fb6b9e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1005ee3fd0debe0737a82fbf46b2d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6e443241be690d7fe2bc5172d398958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87288f3188cf52aa83f40c1b648ddc4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c55f139fb79279abc16a8ebcc89560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa2c73c643ffaa39797671d6c3457a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b754e933f8176d99448ae7ea2de553e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf9fe5091fb7190c2fd13cc280bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017998263961683db7dfdc712ba603b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f30ef3200c1caca2e893dbea6d17765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd5a485a30d20f99a8a17e09f26de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd8422ee770d9bed07aaa59748fe7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f61030cebe0edc29a5760be4e7f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950a59ed337c5a808d4404b540b60c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a572e2ed5652f588da34d6f1b7e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80eb1e49139758e9a21c112447c2d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff0284be0a7147dc8ba41079cb1ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bba2d017c4ad8e27a54c4845b8e3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e24c14efc82c0f709e0e473174d87174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f5d1754460b081be9dcdbb9b78ae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518082b4ff555897c7c9271717808b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd346011182b05367e255701e58fcba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fff41df203c7eac5f2b6cfa0057ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2508c1b0d3ea4f413126d47edc8751a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d134387c8e546c647be6d57ef162a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fadc8a6080264c28393628c8c0e54281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a656b3a230a577f502be8e0ceb6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc754375396229ada992d7aca17a2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a6fd3cef9b63205ec9d498b780e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fce4b3131bd5824f10d27f812e7a1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8296a2d1fb8942e1cf24119c060b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6321b2a28a3d28c1b4997d0c6252c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45d78333448e19ccac2934bb96b6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9379d75becb3501c410c3e28f7a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce515738ac9e52e0ebbb78927a8b1da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f918dc9469028b4faffdcda4beadc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a309893f457cd043a38fd5b1a9b6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966846a720f6b8f0ebc1a591a8955bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34988ab50c53dc6596e3a2065e25cb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e51fb745b14e86538c5cf3b8deb76b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4561d8ec067e15e804fb4fb84d3027e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af3c75e04d3c21e19be7d252a17b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e95d963b4a40dd632c20c223ab443c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53067ff988e1422b65efc76589ba9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaaf7c963df07b6bc1c47235dcfdef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9716a4aa36092131dde929ef5539684101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc3dfdef7d5ebaccf2e59195b15adb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d51b1ab5ce88c25d9f7627fcb03d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace53595cc98a9e2eba8a988002658104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f85be4b99ad4c70d13c1c2b676f0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e89ef2786429edfbe5dd5da911094106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2badec4cffe100b2f3069c1b485f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f8b51e7274956380a7b289cc833e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63db44e4d873394c85397cf7154308109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07821308da9808a022b6de25ac11643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3aebaf14a6fb7cfe05440e540890111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff47d55e81b87d2e7912f876a1f7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc50e27daecf26ab07f70eb468a82ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd61ba687b12665f4e82d550b9e258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e217257a5f4e2e67883ca5b087e31e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dc3cc16df662db4a7519cb6eb1388116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8ad574503389e541ce5f441d8c58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564aaa4e504ca8e414756eef5d5cfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f3283d719af845f16ccd8c883e8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ccb88b79e9d815409452ff841a938120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf027b5e189a5006adad2a4c42fe99c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2096eeff586b7c5def5dac8097836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe7c12a5735577d203d88155760d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7afdace6656992571c7f27a35640c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a40c2e2640cc117cbd890ec721950e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44443166f660f1b2cbcf55a309e62d9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c3d5a4972f61a5ad30134d29de05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ad0c28189f7481ba2ed718e4d01f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ed4d63f14bf0f700d647f6aa1386129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49177f7e24f21dde1e031e890ac185130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef280c55388e8dbd6537c94bdb604c93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e2e0488ce9a85365f741ed55ba5d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5c5f9109ef79bd093ba80dd5e3ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d2fdbfdf92e6b9bb8ea8a50d429a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a86d8b5cb2e2e7401cd85626409761135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828212f894e474fad0205c8c9064ef1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c5e3f06ea7592ec7ac33129991ec6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e62cbaff0a5a16bc02d0e4e99496f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab28ec15aa0dd5dea7d2fff8b84d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196e98eadf33af9dbd96c1e8218186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094d8ca63841c26c98794fb5e1b7f7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e04cc37ac70e97a79a960c8881ea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b341ee9a29fdd9977795bebbc55295143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a4055a60da78b13f6adc7a4e0dc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3cacc74e6c705483828022812edd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d80bf696b456d42b93df2439c6c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357b8e867fb42c13214713eb5d3712147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549766dfdc8baabf2f3303990f354f31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ed54d991e9e5762f80c3abd90c2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a237c5edfb39aaeb25903e73b1696a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368da123722b25b1efb79511fabe0dbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368677585747fbe4e634cbe52a50e71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8ab767fcb29c431720c9cbdd304f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f148035342da9c1b0563fd2c7c52437154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9004f5c690fc3a17d60de20e53d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd139500661db613378c636d0ed38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e57b4b61f27765a9d487a6fd0f4d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6542a144ee9ab5c9c45cee30d9a0f7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ac52c9eb4dbb46fb87ae5020ddb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a9a3b69288062207c6e046b96c32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b4636e278ef40ee2df83f5a26844161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc193b8088fd3e8519710649882c553162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cd83d349ed6f6c96a5ab1446d105163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b405c5916ab46cf97f517fae44a2d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34e32fd0f6cda39f5265f6dc4564f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d8445e89f6744f6fae0613744ac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d8c6152c11c7131a281fd2a10195167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac145e1940f384b1e86d7947055dbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf3dc5da44293b47905b56c58fca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06987a26f853adee71b61a6388c50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbc76c29b164c2b8c32bf4f6510e65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d95f80b41127fa81f98d361d10d69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c00936af914c8bfd48bae08c97f64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8bdfc3bea15bb21280c0e1db6ce2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a66426a03f0cc32689108fc1f30999175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a694fcb7a3ebfe77c069b7944afe66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4da9d18c3b2b137bca4b5bb1828bcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfdcc0db40982494a015cc18b2853d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6cc8ed0234cebdb822e3d7c293565179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee2dbe503525caf72f36ad43615ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a6821afff2141f3259f31aa6dd85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e42aca06f33b7c7f03008366fac2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963e39e517da8a887a752ee7dd5328c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28728fe6e5b286ad8d9bf972b595aed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbcf5cc216f3c7d9f1fee234063575185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bc95ecd7e73d2e62da180e793db98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488865374efe0127b6315e28de02f38e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82704450a1a30e182fc894726c70a1de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49650a15378d2411f51f5f2d715bd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e75253696d5f4041364b95a5dce27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725209915f72c8820f3dcb225c83fea1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba322ce2e2675411bf226d77ecc93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b6795c430c1e2c343e259e3c9da9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abe645534ffc396a671be42ec3713194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344a842ad6f55a1cd103b5239550f90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404f6fab85547ada7d3a1692e10ca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ddf30142da6331bf995fb9e130fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd97e417b473f6701f4a6b5f7862ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b231aeb3122af93a41b673c4d572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd3fbae71a2b3d35fd65b1daf6c623200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0d281ef145f7a256469023268b05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6161faf95cc2ba80cdc9053522da6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff9f6e9595ffe39b57ff20667a9676203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945e7f9f8a1d40185c4f874ea64e310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558cda8b7848c3534e698c95acc0e89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb68b3406d1d9b3ebdb8f10d1ce335206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92c93f7d4345317e160ebb60cecd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463b4c1f61217688415d43a8c6ed8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876dbdb101388fdcd8311647e0450a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625fb3803cb23733f39de2382dc0736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684afcd84787ff4fe6279a9b629d1c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c53376f49c7c636d95c8ca47da95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18768a6630a3b8072a26d0085e9292213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd8781a6d8d543e9727a3d2966be67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e756dadeb446f6145eca6782232988215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5191a162ebd53429408b5e29f74b23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7676454e5f4fe8a0ccbe27986770a60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa20334c6833623976c5c722a1703f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b12800a19238efd53fb91673fb4c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67746d7f7f3e453c6872237dcec608220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d9fe4cdb0e9c14a892ea03da2d81b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa50cb60ee6ef2aba32ecb865b6d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062640acd0358cc0066aa20d270a63c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bbe0b9711e17d8f4667ac0e2300bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17c8ec8dcb14d335d084cfb2af7f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ba8190fd3fdc6c54f24c673d3ed9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eed03f4469466edacc3260ff94230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0885a5e176eae8498a6a51b40a0875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8acd746958c5b5336f839c9d0e629229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dfdf46a42ac2e001679e10d32cee2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae6fb0704dc6e561baf8862104ddf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1d53c75d6b3750f0f4f0f48e1d1ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebae1efbb70d62fe9e716e31a2204ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4a49c9c0d6f5972fc350b47cd700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca3c9dbbd399b059c1f55f933f26c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f842b2dd5f3c4b74d0cc77b125a175236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6417243b58437412326730e7248391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b68c465f243b8a6caefb4e197ec81f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f9cbac25fbb106b37fdf2df6649a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71470ae28aa4f0710bbad352885e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d0f065d087441363835082f62a0ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424016bcd762d9c5ac084e7734337a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cca9ea95317d57a8dfff20cab9bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dbc38b78096579a3d6ede33b1795f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10025b97e01ae319a7c494a054c51c1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c831d2f343ef153d9d8389bbe40b99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f574bf8166b67b7b8c88e3145aecb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dc7e6d8b87d54f8a5a7bcb590c549248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9477a18c408a96258f7e6e00267e9cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9d0d4596623c533fa09f983ad74c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cadc6b9bed7266cc8eb6db2696003e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c9424a39f03555e76c023ddde916252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0372574ac73fa536ab6308d14eb99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d176d679de084069c4f56653417725254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de1c21b6a8c4f94f33db0f247944d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f11d0387454f21c9883d1695d751c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da5a8983be1a2f4c2331e5bb4e920c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8946d76891e4482f2e734b473a6e18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e702d928b164d0a2eab2d42a05649a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aad62c0b603514b8b83bb7c0742a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec93ef8b33300c0ece8f170a3de6c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25c84bb0363d644ea850921d6d7c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec32c57e93a71c61ef9e8eb0e480f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5013adc43d7ff8373528c842221d1c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f95f68aed1771a392bfdba82341b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f333919287ba81521253a4ec18c104266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e2431ffa3ec91f74e9dac1322511d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524084d29fd5bcbe5a8b6184a19dbd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce624e980538c92e1129080343571269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b7cb59f586cc5be8b54f76ef42d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85698b10173fa0c1d9f5c6f52e78c98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea8b29f1e2590736a6882c07dd3e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b89fdd6f15ffe761556b06a22730273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d96cbe4789674ac05365d702274a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f63f6aa1c15d7e3f1b93b2992bc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e6162351e06c4231e22cf3cc9199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aeea0273adb61d300cf5cc9ab8e56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012508f4bddff54555e02a77bd6084de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e14146d1a2f070a71a4de9377ee4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a818bd312ce313bd141afd6e3955280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b17dd6898dbb1cb38f33c0d635c53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5683cff05b4d4673b230a0261c2dc06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7e73a6eccbb8ce4d2f5a4f28a941283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470650f23ef75d138022113b92dc54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3d864444e312a0df1e0134dff3a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e69f09edbc7b1df4495426334edb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c163896f8bb14292ff922042637b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6a9bcf7f7aa95b9bd50b0a88cc6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1af18b5a57c01b4da51e0ceb21b90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394bfae1fd994060fc8b2ec0d0722de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd253c326ab9be433d9d1a459da59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2629f978f1e76078340e19613955ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52c02966c850f321c3022ce24ca08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959dd649583fa77acccccdf7e9f583f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb952f0eb4abd878c323a430531b1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992630623e21b23824aba77eea3477e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884d5af58cf8d1e97ae10af7f6b395297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e1eed4a4527c295838cf0297bd51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ca365a05ebcb428e224d147af3a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f116af05c7e2c833b05da533d49b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8c283567e127298f374358a6f28f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bf969a22e42778cc7bee704476831302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d96bbf4d5c7df198c6459313a7453a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0f1a0e97cb614e6ed945e14e8f05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd501840484c7ce8a52f3bfde162ab4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d421097db50868934c1445bb6fb1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb2f333e8b40aea182129f06b728c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd368f16e652e1f8a78eaccbbc4273308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef162b25ba3a0b0bab5c1fd994f0cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d607f588da6188e9be5f7e9b4d1e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b473dfe45193fc109dad64cfda05d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c624f69204a0b1f6e5f2c21d3ffd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1fa79238810300add84c0a8cee272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a272899bd49afabac9295e988ac6b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fd60d14eb70e4c27c6b8e94d31cca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f343fa8266175dba3a7677ad1cd68b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484902b8e0806f29b3940be02ebfe36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176e6a9d5bf0133f002c2a4e8adca0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa15356c1b2069431c70a2fa6e0dbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab841a51324ab6d30db9a8baa4172016320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4302ee0eefbe2db966832bc1f4236321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89da1457ff8646b28e967dcdde10e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331c93dd0ce240a9a60c5662d8b772323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f242e21cccc4e25b30260b6c90709324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7120ee242c371149c652d85419010b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38559ef025c26566ba316f0612f2747d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482047911e95b2b934cc24a5af9bf1f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ab6612bc512c8657e7b2abb15871328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e393fffad67d38b4c87e9043f1658a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c406b9fa7958d2156031ec4c8aa0de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382ce2fa9c934f80ab80e4a3b8b8dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007064fbba6f4f73b876a49cb36ef8ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ca5504ab273fef888dd31dd3e0e0c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75eaef538c9ae833152eea16801e221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdcec3a1bd28b56f0206ad8caa9942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73777fe7c3633da0b2e74fddddb4df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa201ff3804e85ce33dfc32358c0078c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358fc9ecdd0405960a77600ceede2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b0f15d8e3741144be70cd03324c8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b123cac84d6aa65d15a3eb156b307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1729ab3aeabf68d1f142c1be1b65d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a6daa6d0659a7c18914cb94d13159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab6bd1e4a9f8118e06e5b32ee0c2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b502efabb1b9728a4adf03891fafa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988601c05ddaafcfcab152cfca5ac60512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74de2e00efaa3af011c968fb7d48d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773b371894cbc05afba4b95ac1422dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191142a2c21323727ca1d01e15fbe60a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516916e6710e9197b0aa7b840d1aa0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6984058ee905ca94b0ea938a3571b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ccbaa47bb6f619666a1d343c1752818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a3f4df9421638df3f79a590d6facf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71e81f8c5f1ec40ddaa7769f8be5e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56358a2248b9da1c753cac96ff456221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4286526ba17d1eb4a002dfbf8a0b37822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c016053781cb9bcea748844d9bbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9feaef042a5ce925b8d6a2dc0eef7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c23576b581e3a64d9abf215237240525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e92fb7ed76a91248445dfe0b543e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf756f11626c56c5056bacf6284dfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bba1e0a7e9cb6f04121f7b0691a8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ba8cabfacfdfad98aa953a243ac7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1179c36b1c03fb4c657839445d820830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52785d6e20758ac8130fb70240a5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c370bbcdd760e30b3caf379f406869c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41d2c820a4294100c2d00fe51ff64133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7f77522dc2e7ef5e2806bdc3179734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39410ec734475970bd45ce32a091bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899b74e26d35b0b056ddf0e2517a7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d363ed2401a5bc350f1888b41d1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3cc3fb6fd6785aa0c1890d141538338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10ef77c8fa94c719176690ea28b3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba2f7f4405e374e126c8d1f5ca85e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d48a964592e1f87b78e2c2b6983c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779d2bc6ddd17cb56f4ca16001595342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73dce2eebd80313d805af6fc2b28d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7310cd8e41dd47123ec0cd12d6cd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546a90294798a450304d0e0ceabe9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95688d1c97c88aaca55dd271a4c50fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb4961a5e6135dc0a25ff2ca0b91c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f47bef7d915554229514657013e6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43163c2ef5646f3c8323230ed84e18e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba68cbe57c56dad7e726332d27ddd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e05cbbf0235f6020bb13318fc6a9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97ce05532fcbdad93d93965da5ae8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995e5b06686c31ca4a25fdc6b8196a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8720e9c1902dc92b375b18fd133354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c5426881e041ccc4ac4f343e33c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbe961a35dce01b8c1ef4f033a796356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0ffcc6a86332f0a31e773501b880357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ae039b03dcf56ceacf080b2c5d5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a8fcb1c739a1bbe9bc1ad54ee17759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282b2b309ef717119ee73ef2456690260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059e46416802ae0839e5de8edf10ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b280c1806564f37008b8e50e0ea64062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6150ea7a0792090245b2d0517c3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3ac5a5a42bbf4ca68f8b68a9470b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798adfcff0284e6529eaea8b74a5b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a090c677a8a887c8f84dff55009bd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85921f5c528c1b4eaa054106bf932b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3fc1b011c254b8c14a0fdfd5e1e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44192372af3b30ab3dd7901387a23f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d0a79ed4666d8b4dd7c9dd98ad28770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0bd4a4c45ed0648e8bb69d9cbfa7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25701d8230637a027ec594f2a6fcc30872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b6b15793bb3dfe748245752dbcf7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713603f1ab7c70434a035a266945eb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459195908a38c25cbaca6d283740fde375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972141e098ed473f9a0192f6538da476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab8af030f903bc56d0441c52cc4aeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc36a46cef53aa5c1e1ef9d038cb45a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd74e240b5f141bc4fff4226d6323c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550f2a47baa061c1eadacd0e506813180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946627304d32cba5a2e199f8c16c8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d9e84cc717bc17d3c9e0a2a8a5ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e10fc3597f44de12f7e265910a7c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c472f5ded88ca65ffeb0d119624f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e84c68c8472ffa1ce965530c6b05c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adac9e165287c74636bacdb50a0e8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1489ced0b9a52eda8c49724de5e8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39136064ab504a2da14f760fcfe0cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e24d7d6eca2f072c43f06661fd4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327ba3fce2d7102251955dedf9572c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea984627ad71e6b0b1e7d8f759fe3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87697b1dd883d12cc20d72bcd4191492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7fdee47bb4b824b8d93bc3b5aff8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af062789d205656b8d3c46dfd3cb320e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0691288d01d4782436d7197fc04595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3742a696670cdeedb681ed87061d3da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ebde403a6f2aece65873e93bee5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d6f552e1abd7494296b2c288ae8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f499c72890edd351abbe9c16424b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098ca2631862181c5af335b6223737100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf6149ba1c293980e47fdba23a711c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7e88f29bdc081a777f514d484b522102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c8559287068d70014e44e11eb740103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd776fbf3855a7732b14c124a7d881c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a81ef3ab31a2c684c2c9b7c69ab98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba56b4f8a9d798c0867c8005698b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8e82bd97810485a1a912a259416f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437adc4be9f1f83910aaa97db4c1105108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d02bd7803adb7ccf6fe9aa50684bab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977949f38705b684a8140260389ed70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22145fd1544628d29ae3ff5ce43bd35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b86be36b7fea876afa49aa269b984112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c46086e7e6d2c8f140cb87e2b6cd3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690b8c77a86aecb197e56b243d3c0f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2c96b364bc2260ab249b16e2d079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bcf2d0ca258dd4c0e84886d09779f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe1c85cf4f6b36a8c19847aebda7c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b645c0d2163ad0e654dd7f17efbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df8647c77d9ed7f09e2e57c1cb3f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827aecb174947c4c007ece0c037a7b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6f3c3a59f149eda9a735fc4289810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de6a19d6e88818fa0bdd288bb32d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec31ec7a6800eb72b4a67c3b5b8fae3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1bb0594deb7490e8dbbfa8bf51e70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3057f8bba6609d056becfa6e5b3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb157a21e816506e9ce963b0ac48e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909218a10340694f7ba970808eff3e0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b0d5b25f5f061c053b2435eefba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3d686762ebc581c8d8ef921b5d3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b833a0f366e1e791d2c4479d1585130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa1f6eca742dd0fd8a42212ec1736a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328dbe8f4317edbc1d57d2f784b54e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50336b7f449917f0eeee3e23da13208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4032e8db2b6595ed68ee50dc14c2bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894aea81aa66e4e40fbeaaf3d0a67b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb98a9848015a4c21956bb40767337136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5983a2d4733835a3f35879df71b94e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86787dd9bffac04ee813f7eedbbdd455138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef354cd9f185d98a2bedbd3adea96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f422545ccad68b274ff833281cb48dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bf5c943f0f40d1c5582ecaa3b9629141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28f9453a123a4f8ce797a3b0c46d92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10c13c69ebc88d88a3d41bd4d0cd3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2acbdf4b0e5eb01504f17cbdf89bb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad76e4f15cc2013da8731d6c29cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fbc8d1a13836a9c88d60dacee8fbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd805de7435b4f27e7903df0861f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409dacc81d99cdf15143328cdeff0cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b5b24d5929ea364894fd87159105149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83702089d90b40e205fd8a64bc3aeb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4daaca1216c078f8f88e2279d1a7fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a1e2d94fa264b0642693f808221e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ca70626ae180178f39ee67ce8da5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1796dc008cddf718a5a66f746152c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d626c07b644fd5cecdedf68a0612b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e352f4f177fafa269e92b2d8de02c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7c91c8a490575d740bd5d99c0eda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25ec3768e9f81af8c00f14c8701f52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e25965b263fd073c7bf28a8ccd06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb2ddbcaa334ac24abd39bc619996a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af58b770f9ef72b2606d9bd2460ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6df1c39d90b1bfc44bfd384eb1ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e0600d5b07ea5d83d22dc3e8e6f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4f7cb02cf1796f8c8496fe11bcf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841cc1499b3649392ca147f3e7bb35f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b0e22b429bede20f417f799387d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64c0168f50c3c67e37119bfb3a8563167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca8ba4cdefbf25fd3db9a1392fe499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b922956957169336da0dc8d9574d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25546aff5b39bf3c757ef65a1f949a5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f5a57df0af7ea6ca4373ec3aa865171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f367d8043690c61a85fe14c6e7ebab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1de773f0161aa3db59cf4bfb5a052173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e99a833479791b5dff4494ecdbd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d17fdd42dbc1a5d80f0c94ac6cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde6b624ce139130dcde7fc8e29f8e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc36186b483465e4c51c2a091a3e2e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd025b14ae227de8ab09423c7f57d8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54d9743762bed8dbd7c6df258488a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8093af3c956a10a232c2b6d3e3c24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227070e93272d0c290e7107d53be60f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5df7fe9a2095618b254e9874cc16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def2bd6b0998ec1aa59b6cab3819f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0d6b9426b9e6b82298b619901816184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b966879b4cc897152c5a050c565879185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2745b1854dec97f781ac7f5ea1daf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812398cfcb7c8a5c50fb6a64ed0b630a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e922acfa3592b5bc27277c50f740f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a112b601a2e16cc361ba40fd172e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207e8a2be5ba1a1ffff231698ff21c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d3a521af4548a2305d7a31a841d54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac908110d9eec5349c8afa787de1e64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ccc8ad4f4df1b2f42b9f93928da4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f5ea2b1ed3a1ca5b468a7f5c0503f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739020aff72a90b8e06706750f91147195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475778b5093d9b30541c568d4cc04493196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522165b7c73631edca008c9f8673d6da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3147dff167048a6034e549720ae68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea9efa1d7fc30c0af8020fba1c6a94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1413834ceff0692b0fc5ba725337644200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f618e33eac7f220193df4711a72a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184177e5b55a81845b4c4107e8b7415202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae148ab10978f7bd8f55d1e6c26e95f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c703045b3c9628ae60d376dd0eb3588204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556624d9d0a27c34f95731a12968d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666a904e57acdad576fe745ffdcbc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6951cf1f2bfdc31b57a74c5765d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610a9dc320eadf979eabd45e00da374208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b016244711416cb301163b819a61e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86afdc3a1fd67168d415253e9ddc10d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275d054d1f7bd453c7cf8c34d4b33fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6aee5b68255f48fa9732db942b222212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbffce57aa28147cc351d63cb063b52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f82f8ae86e9f722e17297e97b6428214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552c50c21ceb0f15aed5d344e6e0e9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63af0669f9e4ab755182d744455d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61310843f8436f44aebe7268ef140f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36fb64701b1f3ddfcd2178c87042b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa79d035559052080603c694d99958c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96767d23356b80d11b578bba2ea52c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9119b0ea711c74eef5de67a3c1b79b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9623d5d748a3c58d7a0492f8cf7c7c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239bea1b66122e5e6eeab7ce3796e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323da195fae5ceb1e145b9db28c7c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef471897f24df0b3156b181f751128225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd0b51cfb521c12b76b9690d58437226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee771f503e1c3e1b8b187516a9b27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96649f9dd2ad8aa080eb2b24b3b4bdd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082ac9bd0400371a9dda1cbb328d38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431abf9e98b354f86de0148a015f26c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a22c9b7186a0f3e74c9e809c682644231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1c8c580597b3cfc90905ff2c7bdb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43677dc03f480ef26f31c8da0693dde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74eec4d0f286e00facbbf878f9c0e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422bcb4c3df137ab3356abe22adb09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e0ff129ec805f6a695d5efe2e9070236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60566a73338b518e7cdf26cb01fc6ad3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b4a3b887804759c98b8f61e68d658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81edc0b64062a94327d8a87c4852bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f66d4a9e4d23d6d5f6c405d1e4459240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6781dd512201ed72fac257e2d7f48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b07a7ed5ecfdf9e6bbd2a5029e4d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef66c80e7e9017344df908bc3ea13c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb530a277776f85cac909c95bc418244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a61e551c5035923bf1bc7421cc98e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62f8d5a55acb054be3392599a9449246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcb0d94c616e09e3bed3e5a090954247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f8d1bc15cbd0b68323340bb685cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c697a8213f3facc707f6ed87a64508249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be13bd72dedac542f40506095ab7e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902ff1ee151c18dba170d38546eb85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51935aa48603317f8abd78b3da5886252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df83af75f28df98496e71c9132a836253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ade03c0aa9aff1bb9ba4d7e3266f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefc5af474db75d93ccdc99a123abd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f963cd50d3c05860386585faeef99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1779f08e531414384475db8dccc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ee5cb5e460767ae6cd55344ed98e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba31fd0b9ccdbaeacf3183be66013259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b93fc7cb3e43ab375ec333550a8a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920deef0d7e3820b7362a47f4d99d5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d89f8a1daf654bf2d5419e69dc63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8871755d01ccb75e8df15381077d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8670ac9e2bf721bed7836bd1aa34e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f900dfbce0a89f5191bd03c82f54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf8512f1d5f62fd6df3dd1d357c87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a9fed7b575ad393cc94db669093c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffaf1f5f98cd6b7d270dc1f3501b0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef4ab2e3f0460c926645f718b6650e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021cd952c884634318fc5c8b5c497b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ddc835487501d2dff26b7a17415a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecc75196122aa5318136749c724194272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1424c84d2f06a05cc09b448f09061273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90095a18b4938d3f7af0ae42e5e8047274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4de46a28751039cf7194498bc54ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fb7fadd336d5d36f86dc373ed28a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc83f703b2db62fb38a5ec593dac6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2b79aca5f038059b2bcd70c41dbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba70e07451994a0751de9cdd3686229279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a20efa40de4a3bcd56ac53d6c3961280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9b25e76328b83865b0c3f3b8db25e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a3c5eee48acac8362725af17ef81e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a68a502439354157e8a4565f36042283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace1dbf797f677d6bed7e8ad8796a7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818a7d1378b574fb1ae46efe028bbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be9b04aa6c557406a5d782faab7f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a372b2d6dd5c36617bed8cee871ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed5c917c8e64e06527f2fc6ddc55b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d56b1344e80b05bd3dc0b58b3dc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab27a28adfe700eb842d177dc4898290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1edc35ca9f674b99ea12a4d94f404291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22435e5d39fa3f625dd1ce58d1075fe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008322dbe202f9011b0a218bca791ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d50bb7c9d6fe8f7e94733655edebe3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1490f4e6aeeb891053363000e5edba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8f81eba5871438979da51939c342c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82102b7a859ee6061389d1428c088e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc33b62ebb07dc1399d94701f7a85c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b9d399b1f4bfcf1603285f09603d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df86d928ce7222952baf81e86d03c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe6ba27802bcc82b2ad220ddfdd7a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c54bf0411ebd96e30131b8dfda0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed0ffd23973831adac07ef68fb93e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7756a2e600d12dd2eb71188b07cf5a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b878220ccdff8193c9ce68a255c94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b117640677d0371c57db4a39ad69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ee3ed6b8f1c5848bf87fec28b84c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac058adfec2e32d5c5d7b2f8ec1f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff8c7717e08c870a46b3a0818b14b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7d7c85f9900c3e9e1e42f31daae2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512fe14f745cc1546fd265f3d2e6869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632e815b5c14e2b7fabde325fbc87cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942f8dd3764fca6fde5f4f8f87c30a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dfc3083066f7a52abc3234f310787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4635587466d7809b1990d362c63764315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a51c817cb410f14faca48340b840a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005f4642691921369980d7d4f6c8f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59241e076e98aacfbe4110a410df4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279057f99eb2b1bda16521f81ca409319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49581a44c9c1869cf136409399d25e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb810aca2477609a0d3d9c38492dc03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87b17052ac360de12d20a8e1e5a2cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df912ca9efa6e00bafa1a83bbd69d9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30d4101d3e81abb874ada20f2107d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54796c8c7f1e8038cc6050825b1e15c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>