--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38355baad1d28a519cd8870ecf0252d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6071ded84478afc017b7a6645267e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e17aa9d0b13890636b7933100952d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e82f2b57058ad6376e7b7c40478a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ffed01fb31970e320f0c6048d26bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebaee82f30f691aa86d75e05623e1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368aedcd997f613533571ed3dba19ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d925d5e3a3c795475961beef957d51c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54876256573c38cb68b898b3ae5c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad1599f94d945347837714a90e03810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4cef2f5559f3d7dc0d876152ed53c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e715bcd05538860755b8b49ce25ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b3f28612a102f9f650a55f6fc5f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb038b8a7b0ca0553c0e1089a0dbdb8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c15b10985f0c43590ad61e597a26015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c008a2d5e63299b229ac3b17e0fd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f50a9bf4a16580b241c291b56405d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8d1d51efaa83768b638267c98515418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04e06b2333e9c415622db53cc9a7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a98691a0b5d3871f284f74a9f0472320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063cd6882ad5f3ba155d0eb39e97aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425877f7d2676f9cfe9e5a85af3f99822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9330895205bcc81e68e5c83fb02123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aed7ca3baf711b0843b5974fb822e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc5ad83339356b9a4cc4786418910b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c01b230a0394926682d4ea2fa4fb9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dbf0c3fe564fed045b1947ad91a0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710143b462608fdaf63689c0e8004a2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba5eb8bda031dcc82b37d71b4d09a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd1045fcb438c0855a9c47303eb4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634faa09a3427efa4b7105c9266103931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c26c1085e300d7e2c47fe67066309432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017f6ea55c02a81ba2de7ba024117c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588cfcc9b7bd0f0d06fdd2704999e7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f48c86a5a5431b15086c40f643d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9fbf2c88ac1468dd0a4c5e142227e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e20c4918ac0425b554be4825f3f69b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b748df80907fb8a605aee85660ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e5682b3ba6cd283c4d81fdaab908339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce986004c8f460e5da2b7e602c67940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8da0fea0714fe3fbf39b63da5fcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437914e46c9cf678764dfa27f62b4d9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e82b7ea13502cd09a1a859352a7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3a79ee03710058a0b48435c7dcd0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c091106415f7e58609a248121b534a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc32be1f54c6919fe63a020e8cd41946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c38a7526d5afd280df8361b5369bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef762719e654f12dc3cad1c4c60ed048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3488a2ca6d7e26853ce87c02d249049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930045823656cfab1e1889283c2ea7ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc13c74bcf18c4fee9714dda93ccd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47440303ad4fee51aa4190eb410b49852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f432104b6e067af0b788df9179d28853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d2f1d0248f101feff8d936ebe94ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e8fa9e34a2b113bda769db78cbd9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a9ff2fcc453f3b26098137fa7c6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187031b4529e3a485f3f63b293075e3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16932ffdbfd8c11f48b90fb709b6a1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b66643adea3f249e4a091efd2b46e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e575e9606939d1c9f41064379ff3f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bd60609710653507351ca651cba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087c9a90e4fda473e4af4fcd35343262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101879f38dcaf39625f16cb19ab4fd5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d1a41864a8f40a2573d9a305618a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ad608e05cb4c759d37fe44935b23665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215a680ad31220d895b01b9421ec5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0792af0e8601a5d4bbf1fae596724067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b89379f118afec4c22b6581d507c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a550627c4d3af091ef811fb9e08069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d4fbb3756e24345588644fb0441e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cb486ec1b3a6fc9929a6e20161c6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b1a0f0a1756c0008f87e33eadd6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42387eb93c1c43e2b015a25952de5c0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff13c12f80bc1ca6e4b466d20aaa6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c3789e2a8a0a12da7964d760c4e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511a7b12d7a471e7ab779f3b84d365b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235ea625c83dc63a0076ea719e3e6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df7fa12e1c4937907eb52ce4e9a63c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6a58b5b64fa6ff0957d1ad14b05179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d749e469481c364f965be26b61c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d0e84044a2a745aa6184bf39c53aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233abdeed7ec0e96d1080ab5f6c37f9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2676773ef7f200afd15f9bc5fec7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368505dca3d3f9a0eadf9c71504e5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718692980261925db831a7abb70b80db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8fbcf5ca5f37e51b53512e08ad16486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a97a7bb63da9cabf81e8f7e8eabd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5629b3956efe5ad1a5ee596f9a118788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6f475c49552f16b4c941c765fe6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db1ad084a6143ac12a31824affe0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb802af6ce95c8b24ac53b8194ea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f5063d6e7a4903bbe798e6e473d6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d731fe10f2864d1fdf62ffbe71b85693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f8914852a559335e55b2e8bcb88a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82b65182aa3d549f4f623b24dc79095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a09939685a651c5ee6d014efe45096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c39cf3d8fd96a1d572f7a4a4dc1bc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3630d8768347a6b47b74f6098e83498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b69708a5e5d1af6e3b53f98e4b9c8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49b5e66d4c14c5a26c3d896adee80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f38fe5ea73397a37c1f10679680d29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ac2010ee8283721fcffc5df418dd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357f29fd0904b6ed77d988288b2a00a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ea133465df726e2484b2157e869fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab576c6951d4eb01e27cf30b6fc5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1931c34b560b4f3d1788abfa79569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442417097715ffd0ff679c6c3f64a14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a34d1e522c4ed0da96ed8d4e204f88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c623c0d8d95edc238043630c30b606109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61846d44f176d0bad7df1d020cc6bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a83dce7d83bef7b6bbbed4403159e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340e06abfd73ededba69169554eb93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56666d2968b547e1a4bfee3534e098113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f40350662050555b671f04ded72cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f97df4d2755e6151fcd9dd5752937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da740810595071af05fc233321e35d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64475eb04b124b03295810fb2ea360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd19344110a284b4132ba51023d142f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83131a39a6b498f5896781021855c31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9adeccec38e74ff23cefce57b0fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf087cecbe3a5b57c6968ec034a4be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a511389d25cca734311964241d480122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9acc654c8ae601d8fa67e9b3f9db2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef54d9da6173a47bbb577c00471d7e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dd531481add62f32c7d343c4396d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466ef4ce8926b8c693c257f0d0555b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7b8f33b7358eb535ea261107a064d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c8b28bb478423abb958a5740cb0ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ecdace78efde50e97d01af90ad65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d070f8be0d01ecccb22f352d83d5f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98555adb9a299ca869bf8c2e821f7b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b427fc9a8a7989116a2d9bdf04a2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f106addfe419824da5c39b13a2fe27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f83cb886277171dd00bf8b9a342e6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395a612ffdf1bf4c8a0070898e92be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4899a214439b1e08c34396a601b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d27831c612e7cebd621c7c838373e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde731637a66e083163e0821e409e596138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b595309c6aff539d341a17bb51b177139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975081a60cf56ae94553e4c906d50c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47944e2a0e37a5beaef7ad1812d77731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaca241bd77251ce3141aa3047891e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7cbb6fbfeb2afbace2fdd6c6f3b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f1ccab95a956e202ab0478553f70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ea4831e94560294398fee6f710056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de11d002ec72645b44467ae5e42477146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3203e550a0ff65d55522c56c2333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ff83716b5ae064a74c04a3002930148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca4a5f2b9bb050c8bf6b2e28b948f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44af25cd237bd0d4a67961514d9a90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527f4427d720d288bb72873e8726f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7377b7aad3cbda4e118ca9c0030923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff3f7863a9cd4e1a2761a9d322583e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533896439f06cd64a3b14baa0707d7c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f156a2f14d7895ba9c05543eb0bafe2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a32833cb53691a529d52658cb1d74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6132d949c47f899b1a22ee48e248bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad664c8de409a7fd60ed25f88593843e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fd87a2c4098f2f1b14bd14960fc05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b03253403d9c8ff8a81fd0adb00c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e28c2b50bbc994bf5077ee5531b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975ee387ddade1627010ba9902869f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83531c37c8cdbc2ad17ccf84ef3750d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477d98f3e342ef0e8f4676a5ddd93b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b098199cecfc899493a7974b7df95b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6498be053e032275353be5a9889b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c46137efd27cda25f54ae26a24073167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ec1d91034329c21c201095b2795dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232172d2fe2bac556ce3f55fc8cd7acf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d89558992bab9bcaaa56c272808a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7ad685e72bc87f3bd76a65db4c4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724fed1db2780f966d015e93faa20d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97bf3f551231765bb06f6fd79291fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26ae4cca5a1d393f1cd2de0ab3052174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc844250452f0341a643329547fc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201390dead2177d822a7c214e421501176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154756c1dcfe14394971fc8a752260177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d07b437754504ca70c1df3e0e8243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170fa9cb0568cb76a0f695f47bd27f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f1b57ef02a9c189c3acd219c19b8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a829a571bea5a95472c8ac34a49d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358dfad8d0a92d33aa753a03e5b3cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec62a2fc97595a4722fed423fc2bcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe240cdbe61d3cc7b8a38aefaf7289184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a301464cba731c682b1009c80192fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bae990dca262b26623bec5431f43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa59141a7b3d5828148d2bd6e19d73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b704bc52307f2d848bc0d7f3630cde9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c40c9f98b78f681c1128410e6af1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfde706313bf5d28fdc1ca460a3888190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a51d4a5a70ed58dc02f4a09b4c9e1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7b2cc8ad4a5bd9e3434e3b8cd786192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1530f448209199c5f8694e8c1b1ba8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b9c6ee76b25d19c98a1cf42815518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ad3ad4677a3809afa3bacd3aa406195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd91f29c5cc7b7d48af8eecfccd9501196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac829a79ccbd8b471bb126d36ee6095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb2cbe0e407ae1cccbae28266e204198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c64895611bcb5bf5f83620731fb314199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14779d1e02c070d38ded599c2f7bff2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43022c679ce7d326c0dcd1083ab9972201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b18fe226749f4e18a1110ff8111f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222fba885d9063030606ec02dfcb38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a0ac0f2d32908ddd8a3e458a4ee9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289911e6c0d260ecb990b087a4f3f0a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df893969f3db82b6cf6fac89eacaca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5861c417339e01e3ece15c5002fa40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7206da8fcc47759fba14e02f8af7b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d443e4dfe2ac8f421d7fcc0c139e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628355ffc128632f8c95199f08504586210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494642e598617befbe253495686ed9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c588a75c7666cf8263d21f007d319212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe354100b844105365d1b53a65991c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384efbc955a26e3732210c398e8fa0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c04d7c2c86b48d76ad0394babff64f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a69434e33eaa5867df38c8a4c5ea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449e985cd11d5f986c18dcad9d70f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dfc283580641271a2233b7118b5b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065498a4f278e9931ee7473788654ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab257e35a29247148293c1b236f2a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e9d9b723ecfe5e68180c21b08a4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acc513d08db13ab1e8828151a9e2e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2981080a750011346a31b54b06f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5b5f97f7f329e0ea7704f84f35eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc14d7463b26749a6e7e4c63780416225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89438bd2cc3337eb304b22cd82216226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb75c0700982506e0b7f7a1b81c76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f241c2e66afd95e0056fcbb1fb4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d78808c4b8ffa76f23558f2e2faf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122abd6be1dd2e2b53355b43d478d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47c0be13148644cb7d77ed81ae83a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8623f338a3df3da39fa0fc6894d4e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c7ae22d8407c6890dfef0ad21dd78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720ef8a57a72350a53558df664ee93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614730e2cc4a5da085541f1a15dad4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848050cc66d309b081d505f64adc9934236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b44a2d196aabe72bcd07444fbe5d93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cdb69c18ecc20e7ca9c10b4d1f2fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77625d12b9ae03f478bb322fa8a24e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400d9f472460d877c34b0a241cfd95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c7557fc86010cce5e7393f08c9202241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09250120766230f985fea1cfeed68f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9110d60d344db741bc369d1ece0f16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33530919bb804080e0fa1f9aaaeed8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cdb2e689e80e72d9e316c513930c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f28313b8849659d41c705b271dee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b56d0f34e59a72dd03222e186f70cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922fc07c5c52340e5582fdf3050cdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca6d64fba22951cdc155e7fe3c8f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4400b4d6d0e47117f4bcd854105ded250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39deaeacf41c6bf88b742fcf0a2e80b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773051920fedb98c533a1e532bb0206252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367630aebf18cced5509f623cb2b0622253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef21f00e1d533e16700999567a5ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090bc83be1c6c9e0291f29b4c01989255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e100bbed1938b5b2d279141a4efcfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e35293d41b4ded4f73e7f06a681e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523abcc0d922425dc450c7d6b873a08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359004b0081acd217c764fe66d7292fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0d3c1d74970b900692bbc3327fbe2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629c5c8ff95705318c09ec27631517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16595c57d3428cfdd166089cd891f0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a9948291f0852729aaad32e938863263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da8f9605ec2f8ff837dc4ac3959f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a813d6fa0954e4afdacee84fa4dc7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f9331d5d6bef839b66a8acbfd3b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b496983d4d02a502de8ae9dcce73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c6f5cca87ba00fd544643a5b0e3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b50671e4f819afe9c61596b81fbc18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b38c69c4ef13263cf5e6e93b3a69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4447b9ab04b49e34ce923ec421f72c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74fc33b1f0858930ddede9599b962272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d0e2da07bbeb9ca58c682674ec76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2952082287eb26d2442d5d57ebf9110274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bd79d930a3323cdd9ffa49d2a8d35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da299f1652e18aba1302c42da1d02ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d5217e9b70766e0b6f00042288a54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3357824da54482d1dd78b9efb35b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6686d6354ba47761e936eb91c692279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c2d61a551afcea609cf413490c10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cfdf3ec340d88b87d9bce7a12798281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827fe844495aaafe8e85c80f24780a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42b5f0d79930fcbd4d1ba08384cd30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c78d763cc12602ea0d17e4e899c9b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff174befbcfd54d6bd12acc1cafcc13d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b13e9f4a568283d3d23d87925f43c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197afe8ee5c10d79b72f8c2a1eff662287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517dd52f7f4e7372fe1fea2a65d8d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac943421cb6aa0cdc383be118f6434289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691962b84274ac4fae69becfa1d79dca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fdfc46a6600bff5b8b997e3fdc2d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca780bb5affd20d8cda625da5492d84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c9874fbe599b9b4514dd3bbde39ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee017f0bbf9caa8383e2508c8e4e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722bf4cc6824b26d78f55b272a70db7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae3a13f845728d4f1824dcbc9cab0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b6e25c1375bb40da62f692cb8714e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99d9679f4fad8a7f9cb695c3bfd2ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bba14d35abb30e900b42919bceca5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901851e53df3c919b9cdc5a660cb3489300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3d8da366807efe50009ba4483605301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5a078b58619f8b174dfab212a593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc70dc0cb1104725aed11e78cbed8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb84106293696e59bb034f125ed85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f00cc9ec82f290e55cde4be62c97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b4e8962f2002cf3e25eb430e26dcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2cd4f01008f75cbfbdcc57692d693307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4c2be6a805760d943c5e5d46f1c7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f2a5c12cc71d54623ab3f53cc18c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82015f448e48be88d86cf54c4ff3e6cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90157d08e22552282bce2b891903c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd48da257da8b5e7d77717b266d9e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87246114ed8ff39fc7928c7189c77b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df34b34f424c49a947c40f90abb3cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c475e8a9128281d7641435ffff7d757315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16265ef7184f8899ba4bafd857a55e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919214a6f7dcbf2a84e0e63a25b8fa12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c514b10fce1b17f45c280be928864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84bb7ea5d33fee16d00d7fac19053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f58414eb79e5e2faeb3282689ed8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae4e77a58d2f8b3ce37d72cd050ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abeeb264a25d0a37bd8673a64fdebb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d728fb86572932cbb02bee13da73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc1a26732a11b9d759f68e67810d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30ef775c2778cc08a61269f911973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772ac03ff514f73410f6217746bc27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627a73b7c887903d042275f6305170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238cb96c69611de529aae598e6e41c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4170e5df6ef5e0140b2f2a3c9c1b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238ab9d7ae9a71484fb3a9946e2053330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd77457304578718ee00f2a8f9fff43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa22b22e82411fdacc5750d1c90b31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758b9b9cf1c2c6a4dc3ce16527a5615333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4915aa026cc1a208123d74e9931ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51cdbf178e41915a8493865d32e05d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926201026d03d38dda3ad7bcd8e718af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30e392c5531050f66d58b1486ed594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3559cb56256583792b9c2787e04525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3a53fb7cb185408b9b56add0721d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93139471c7613c6c0d00ec636e7b63c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcee3389de42085a9961e5d5e53d0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f9b1f214fe29ebfb457edb055dbc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469940b216edec360e9dccb11f411e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc8885ec73984be906c0297ff09f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6170a10e77c3839a7be60dcc7b39c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c723e0b06d43cc028af2665b47920f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acea2f857c353ad05f34ad82a6ad8e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db3c93f17fe52a8b8bbe65c559173815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40a252147a9130294e7ab1b41936416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d6200af1bec8f2ae69f7f9948652817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe40838f009c757be9d4ec06b83ee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fd650d1745b89d639ac68f4b5e9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9ca06d777fc21b07b3e5a5347f7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32244a5ee9ead68a060f60fb26a7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553db6deaaa39ed93137040ea6c67f9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894092ba2fbf5c76a1144cfa23b9b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a7f4283ee0a4262475f0ffa7f1a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac08ac0be8f5332fdd08c1d5e4766a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86645beb40587ca3b07ccf512429c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b08ad1d3aedae6066f566996cc97b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5830d94e0f9c7b62f201604c31a6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b15a2ff0849adc9203142d9688b6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9fe70ea1e333ed98dda1dc6dbabc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5bd431e064b25877b5e6780be84e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266474daa344602fb4c5ba018d3945c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b6620e470ca70de7d4347017bfb5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abebdc3b138b8f926b00526e098e9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf1ba4a69eecebb8ea679e9c4d04d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b8af7abea6fafb5e9603b449f60e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a36b84d08f50d28c9bdef55c460637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ce2a69f0fd9caf92715e88bc792538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53002b5af9b034a7210d2211e28ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb886bd6aace10d8fdfcecdff36c83a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe182b6c28bd56804eee0a69f7246ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5015f7800bfeffb2b8901443726f1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0852a51cf8bdf3d88eaed8cf359c1b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac0e0ed7e40b6636b567d6fc8ca3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785baeedae1b535bc2b3ac7dd0f3106145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d743ecd645c03864f8186e2014ceab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9a1801b16e09be6382cdd5e2e49447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5e2c2f656548fed03f9075cb154ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd4304ca97da3cbfec09d0d2cd27249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f01721e07cefb5b89ef2176a2cf8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d3ac47741e46ed4bbe55c6947093451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03f73d6ef96f3e7afa47714327461a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b9bf983e6ac8f3856f3ca69229ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a08436b40cf52c80cda399f9279c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905339c8c30fea813d1d382bbe2dc9e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe973b627e87bd59132d6a026a3f84456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1aed217476126eb64bd15da2c89b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b6ca1971df0dfce2c6030b85a4b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e586609936549a3be075d506ca7096e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd052559d66036271cde4e20c0bf0d0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ae899a2f4d11f486abc3ef3884f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc80d7a38597875d8f34b877bd4f00e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5c167e149ee4327b9f6b6bec133063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b2fb4a43a299a57049f559d20d9f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daacced53bdbf8dbf599a119a6d3a8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9c35dcb626221cc5031ff4dc526a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c914cf6c92efc8102545bd4aa68b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58db94721fa2e65a75916d348f5d4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea460f458c50f41db667e63f9e80009669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b361202284d064f9979b86be0b46170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27938db9e0375393904710142a84471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f50fee39891a1738c6dfb48e631872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05dcdba693cb216c94142cfc92d3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24f014adb999d0351a5719e7fab98274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7d80536203e0e5e6addc43ffc598a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90ba1c72bc9b3201a631e47881f81f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b36bc4027b9547b4c189c7049e7a5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb86ce4dfca3da63de6708e869ad50378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d68b1a309b6c96eead2fec2475e05a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c627f283f13828237a8245a2792480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db1b02b0dc5aac0a0eb3fe86373eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3002dd11ea8e04ea53c8a80e4d3c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3adcf7a4d8f4a89d240b9e643493683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1d60e6cc686c50b7b59a32734d27c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8fafcde380b9c771afc5a6ed6d9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c1b5583547fb57602663c4fa8a2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e163d71baea2cf736cb31f16367cb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf709902bc9267a6ae5dcfcb5ca786488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b84bfc26302f1ed400d9f62224fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825eb310c330c6c5bed2ac30b8fccb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebed63a3e1ee033b648f349de9f30e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c0b3ce7b0bef9170b805ae015ec0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b7f332948a00b7046871d1f6bac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371311e054fd9ee4476a6b28c4658b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ec27f2121aa8b7e6523f00322c81c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478b26eb28e053eb2a84f3b4196398f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0619e5e84c67e267b0742f6d5659297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd8aa14982e5c6fd00aabb3fdc74b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ccc96b9082f3b3adddb6e5a2bd80699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f52d16ce15a2a4e98cb774ad24a856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe050bb06e3f7283aa97a4b6af0d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85662f66d476cc8f04173fdaba38f55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67644f9ab9ade549abbd597c7e0c5ef1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff4a6386ef03f4a2034172a25d5b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fec1c4cfbd9828d65336c43d045a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334398233e27d5ab23a821dd22c345bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9feed9b0ec6ffa809ed51d627aae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfd11e664cff821c6831e3b0621dbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fdb0fda1095183dba7851f09823b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcee64ec794cee34f27afde7fec092f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952e74ba29ad17b526f2ab9919005e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929d3a3d27658c7464dd04a400a0a78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d0a32387884748788e1deb244eac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187950b79a596898bb5a0ef8332a343114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca715b8d1e82e0c97d9a0cd6177e6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3970f78d6443e10458574a8ec972116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029705a820ce1aede19ddb91f3a5d53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af5a17a76e89ba74a3a5373db93f2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53334f218f9a7c44c77a76e41b5a7d92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce729dda0dd5d547136246a9a254d99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec5e61dd5ae3b8a91d0dfeb9c80d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbef8257190ac8154ce4aee7f1d7c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2a5ec6fedc425682cde04bca6ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac267d8af47c6b59fff1caf75c6ccf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48faafebec31dd2585735b937207cfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c7e1b28ed19185a31115a71e0978126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c8a37e22162bfbaee637ec78d671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d79cc5d9a01bcc076a8d8742dd8d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05029e95cf584b09e398e1cdcadfa54f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7b61695e7fa5265c53d9c4560dc1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53840d7cb3be99e0feaf84cf2d5d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431fea61cae372c38e0c53505f9def0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aa9a2dd77e7de86820788117d29c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4cfac18de8d944f646f05abf946c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf469c37cae703d9ccf8c89b927dd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ca9b84613477d9d691057ac156a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56675b4c94a7b613dd506509f03ac0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b03ea75d083148299e5180496e91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c94068ba4a3a344fb6cd7c70638f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82508607f51e000bc26c84b6165e673c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd5d90fbdc8afc003a712ee871fbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc1f057ba753cebab50b45768186e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817dab6ab0f67c5ee76e6ae1e3a54d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c5062165a6bd4317b1a14c9c199e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b85389a7b311d6dfe7cc9afd4b01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5657dfc3613ae7f943da53a73295e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec7eade5fd3324fdbdbb032844b22e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130ae2815e75da1d2060b331daa354148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e971db132042225faf9dae31a3224149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb5841fa2a6c27a0391313f38effdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc26b415b07ba8d4b45818a3570108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9255b4d56eab5c27d687041008fe37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7d921d11f77a205ff01a9a74c79b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d571d1f85a865b6639439fc6c3bb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7184691aa44f3bf406c2399dc0eb17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49f2cfdf25c5c8d503646570ae0556156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851829c8fe135639178cc8111ae6cb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49b29a3f944711faa64570a42f3b29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6751925af7ae10c6ae963e3877e08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7178ae19e41430dcd3bdf4adc3821160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a36afec3ff95419e78e2f968994f37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124404cc1e1a663c4321d8bcedf9f28e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f71729f4c4dc4d6b5b61a7dd7872e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867903a8a0f5b770bec8b9762a93f23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa820a5d4068d55492e475050e74c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72dcfbc0344efd38f91573d5955b72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db85eccc026ae577d9730efb9f259167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbaa9ff6d9f3715494ba0d64c1f31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cd81e08c5c4f57f94b68cbc0cdff9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a383ccfcf40e184a15b88b6720b16d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c42ac551d44b51df8cf714da9e4fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dd8798759e7b858ff1e373377a99b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879939365fe94fb652c255ecb7b123a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9faf54d2e86877f8aed68708b2d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907b925dd4bfed3598dbc3c5b73028175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e84a6d0685f186e60855132243ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b9403084b8e1bad1067adfffda35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ad741d379900ceca4fb43027d8bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66a8c5ef80a8e6dcae6d41c0a2cfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6cd1d395d45f7ba99ae1d255e8d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e4eb2bf4ef37d022419ef3b4339e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936bb21115378fe946fcf9e76a09e54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c8e6b667b3826c966fd91fdcd8a48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1bbbe04a5858d83cd777edb786596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833daf1bed62f521de8d9ce5f4b4c78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a9f33823e9347fcc9bcae59fd7c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b052393cc2f558b5d863e11b874eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a3a43bdfe090ff224996cf2726d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672b2446c7ebab4a438304802b9137189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626da1d51a7e04547aaf4b76b4b1d2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55613dd860459b4427496287b55d1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473e428c04865efccaedda88bb3542e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4cd597a76d4e61c55b713cd5f3af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e7a9a0acaf0c7de1fe8e8688a0b9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6789fc175e4fcb136824904780ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490bfad3861c45c09d40d03cc5433fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6655c651fb3b44c6209c11d6e5c9b71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce9e87cc58a7af1b855239b5598f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404c64ee24364bf2b063e2ba316b0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c75430d628c64aedb00ccc3c3f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25983048cb1dd39f2ad4e12e984050201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d7e01bcf4cbe9bcf60afa00b2946c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc298775db3ca354fe67408bd8cc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840973a35840efec0295882c29c3585d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d7866a8fc79fb9ab3066a6ecc836205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44248bdb31e5ff67da2797c14b9e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ef5210dbe76693558a224f7d9182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38518751db27a89ae1e790048351fdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b52f09fc8b2db059449d21a93efd1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eab3d704ddb902223777c4fe6b390210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f1ebc791f53f2bd64c2488f6aa8dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19298b401c77991c9a72bde96bd92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94484bf353032d680c18b4c3768d00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a513078d2a32c19cda578f97ae4b79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394196c936a41b3dfd0803684717fba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd799f4c8e0dec787bfa91717b2d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dc0795ebe79b58d57d4be9d144360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77bb2eb26c1b8e67e50dd332ddbf80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f679da367b46b342837851bd9a7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d91a49990f852157da4d334586b9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f2855915a3d1043a1e41de2797df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de747714d2bf4f92d7400d6757feb199222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3469ef20c7e36c61e6e445d81e87de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb87798b9c4bb86d6f82483477264f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370acaaf1dcd2eace49814def94955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d662e1509abb3d37f9a91c9f44ba8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fedcbf6f90a6208791a6fecc08b56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f517553345b8bc246e041ada77ae70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e26c5d40e515217b8d772222ced4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ad1dc1b09f54224ee7cc2cf759347230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7eb45dce08c056971a9474ffcab90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4d758406c1aeec05656e6937a292232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009af213faffbb4b857af4607f4c2ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f314afed19d85374f7ba70b19feea3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba96d4227e29dfa05c23fa7992ffdf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db83b5930f75e14d2b2c66cdd536d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd0451f7a9379084f28c7431ce421237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908550d42d5f6a01681019337f63350238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161d9e203169b0cc500fb75bdb4242239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92ba5b1dff5dfece0a480305100bca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bcfa2139086b321a257cab73945e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe716066782121c016b66e61465ca1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf2e46b5d223cf4d585f17d000f12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c5d7755e6f2a1b5c7684f7137d84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edd5642c3afb2acd19e4f9ea0ca764245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c283888ea79749d6375eadf98653246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ff1e7e0bb24a9d8a598a847951af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b04cf0321e5421b51f4950a7d88e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d066048dd9ba7c88f816f51e83ece8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c9ad2c9582d987317ea9413c65973250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e98f4deb0f3e17f9bc537b9d9c5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6567f3fad90e782d34aa44a933df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb69cba870772a1028348d4fd48e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dfa639e24043a245adbe904f66066254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464684324fb3fbe6afc2768fba4409255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff82a7d059535527d834e0af62aa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99409f077840536a21f2659b40e4c4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444b9a9a5d00668e9ab2e3dd0e2790d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173ea16f563d3336c1ea56d32096df2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6af1cfb11f68d17361da19918c394260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601a1c1ba4bf05111321a2c8f16d31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3fd37ab07e71e7b5f85651c20ec1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba537393d353c6c0d7ac044ebafff31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956e682134b7a63d018fd48cc5a2c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96511ad7301aa73540d27b2be9d02c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c630cef294a4660558f6ec12bf7bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20233494e3e93caddb14b86550c09b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e725d5ddd12228d8d04fa09302a8d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5b3c49522ed74d9373ea8be2a9e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f64c6cf7994268699874a33512086270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74467428c0fc622759ff24e489b4a3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5895e1f6800ccf36bcead6f22db9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc115502ba5a74a2d5feabebdddbea2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268bc7394e751db5ec184fce97c56d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89c02df5963e18c4863529edb9634275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f887e50604310433032f2b99487e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a31e1c09fc990311e29e5112bb3db9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74318c14cdd02cd1c1a4cea55ac651bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e7529e980fbfeccae6f3b4ee3127d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6e24441b05f95712ab99eabba614280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882eff3f2d7bc59f69d8432a51914db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bacead79edb6600c7a92dfbc40ba41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824354d8eec473518bd3c67f6a6faff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a4bbde705af9186792e860b7f852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90cba9a0223629e2d88f0b590d3271285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c6807e6aea8116db92f6ae795827286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe18c5cea9e113f19ce98f1cc83ab3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455af8809066225f6d562df289f9adf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd790a76c8a4a6b3d95adaaaa72dec3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7f1e1049cb90c1154bd0865e21574290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b3f298354744bdc6462efda0f909291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f9f0f15b5105e69d9d8fd23eead5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31076783af211e254465f6d67638fb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476c3eda30f28e5c5d6de2267f7deb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dccc06dd5f768fe1d9e2d94cb564f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c613c593b2dbecae32c720da17c5ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f5588e6dcb5b46e6d965851a5d214297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41592a8ad8d5528a8cba0b6b4cf507f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287093928e0b9bea1d700d185d972d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec562bcd2e1cfa812da88261a86dba6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05add7de45518d6c4acf0552211b4ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a89835d49da196203fd307eeac04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726ad1b48b63d90637e9ebb48f737e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8194b130cd7e0d22f9d6e4212709304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbefa516e6b8dfff6206a0025d03fff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadd535105a737ccc96dba2c565a84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51eff1b4c9943403088a902d0eb56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e26707f22d99d2318c09b4fb6e6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df3ea3b050db7f14f42703dd268ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c961a1734cfaeb8b507d7c8c46a88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2140d0407d87594d7dbc2ac45d420c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa153b6fc489b89db34f0ca624cf3539312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb2f078a2e9fb0c97370c08e0c153313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db6196c602b50f3ab3e773d922aa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f32654b5d1c0fd445c3d3aadc635a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb5f5f36d307c888c3230b6be7bce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f735efb3c0adbb99ade2f0ca773d02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080ad5ecbb179a8d2ae354ae7fdfe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e7154a9a3b9c96671cdff8775f89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df99fa33a0ce425f176d6bdace657b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5d6fad9eee5e70a45b875d4f4bbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea59a35bca1526fbf73e5b85d85b0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2cda5ec3d174a7427cfff65a2e913323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586eae111ee46716686093d824c335a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f737ce22b027133ca4ef3db80b942325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>