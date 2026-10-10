--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f6dce33a3d58bfe02af99b37e2e721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a7e167e9efc9c7856e3910530b5b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3baa2cd3874d2b165197414cf02233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec5493600efedbf39fbb74ff15afa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5300eae7a988033dd4e21e659df875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ce8c1ff923cfc7234c016754fe946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5784bdc3abe2266d51a9852e9e5ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ac467cab5a9ba689828fca4b8e2158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d87cabd51674667252394d167a8919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0368fce08e7010f7c1547923b669d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b61c8b21d59b766593e85e0c6330a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a18be5592527bd6ff57ff346599e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea833d25ac9de4ffb7ee60052ac115413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c820ff2e44bebab8cfc10d12a08114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b54bfdd8085c01b43a88b831ec6aef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e38e0ad8122c7dc2ab0918b77f624716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11054d252ee87072f68a38341b9d0cd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8e216823562808fddcd831944b6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f2a208db25eb8277ff9270dee01419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf6bad2af29a1d10b02c8ccb22b5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af31099f2b4b06b1675e76b44179621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5e23b9285cb8c701ed5c7b1831f2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc915cb515de6aeb8c1d178f98889823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81102d2afe085766db6896bca036053324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9db6c45fd2c70d095ff423e0e128b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e346df5392c694ae2577bd24adeb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235d6283a89d5e55fcf600f7f1441b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e2d7cd0258df9d6723c2698022de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff8561da99763b1e2273db6a204e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704513421a02a0de264883adaaf87e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea25547f75724cc002473c627ab32b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade80ad86bba31bcbd7650a5a42b7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ed469d19f221e23dbad30760d72e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef641ddef7579228eb70fcf6ca6ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9618e0914286b7e3267cacf2d15e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f95606a58a6f1846aff9007fe863636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41952943b7559c81148fab531fb3bc7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf7ac4b6d0673fe6a7a81b6ba94f8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e195c7096fa689e14ba9735b24c12939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd5c74a7c70eb67bc07d79ac10c8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6d9003e5647a1919fca30a1c003c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624fa6b01959c868139555c3cd454ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18ee1968a5db62f4a75cea1708ce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214553f83674d0a55370f4a948aea3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e281745b3dfc22030c7060d310b575145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd36d76dd58c303aec9d22864ec1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e740f2aaf4818e714d58b5b1c16eab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5250e9407fd948622117c596e2806f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a083721571a45a755ba178e5a4d2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628534ebd0aaefa6d85bb64da7efe7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08cc28e96854e9904dcb41efb62f4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907a6fd9b8c210f74ef1b53b44687452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a076562bc5cdd7c36743052ed45403053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eea8e01ec5bc2829eb569e904316054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14167920a21dd5b534fb721c7f1167d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfeeb757494c5001b94ed64a72d95b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a732c21d75ec06bfc8ba8e0c05343857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3352d722e385250196a7f2d1d4b84858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfaa7008a97b825f740a6abc7e5c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b7ff5efb54c141289c558ec9cba760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb035b6de0c2d44bce1a1364de56c2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4fb6e9eab9ef628583bb147d1cc4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845afd255344e3351eb58c531641482963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991534b87152095794528ffb03f6e0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77901838991a26a32f41e8b9b13c295d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d8f120d79b54ce6bc7f39e8924bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2bb18f3c4a377c68456414b96e7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6511549387e7b09033942e238906468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45ff290c4ad27c5f96265b7f3395f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6a7fee24f80b0e39e9af278ccff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81780551e82a4777b459aa96d583b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc84dfdd61b23321b5e04cf31eaab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb307d0c071facf6e6bb517f8f9b0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda51e331d6b5cf0c72d2c984755342d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f2cbed949abd0d7919ca69425ea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177111be9e40534ce52815f8e6392676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022711702b20078eb88b428345b0950077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334fe1ca2361df7b3afc8611ba7b59078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82266714f51694db557c05895eff75db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4820ea8fe8a4573d12503205946280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007cc7a63ef17a1ed13922b70cee08081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3dd08acad0513ff17d49dab0343b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f61b70e253a74a3b9c1c32cdd351583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195589e926144cc931164880498482684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4002c8756fc5ca3bc873738bdf92885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4948668e31b2aec8401e02dfbe8f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c5f25b64442bbb3ad85930401e7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8add9e51b472c5316feaf8d9747dbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b4af4166fbe3455e1463a8fbb3d4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f9fc0d6ae061e80746322b447b5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3b8091dfb134edad4666c3fccc15d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2fe4769f84f48e7d65b0e4167b0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354fb176560b7b8a4c43e92393b3daa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3851e8d81106c20decbbe55eb512f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d3c35730cbe5e16e78036bc824d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fbe9699f5919f6c58bd6c5bd5d2f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bcdf680c23410a88fc2c79bac22f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043132b9abab9f60c86c863e86e5e3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baa47a7ff9eb907e9bee039f2c818299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313efaf8bc9991b9fd67114f69ff45ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a176b8f74146ca8061bea359a7377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc775b93480b7efec5e690682791ecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cfdb4b36ecbe61747d2cc83767ef4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a516b41caef589d411e29005aee8a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050040438329693f033e0a30ad0f220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb351f1aed6115fda878d317b02bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9247fac0d2c425b98ac4f8385ce9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96917d56a54410d454aa8c6ce2724e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d9fb46d9f919df3398b21ca117b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7071a422330b57f181162ccec5490110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2166d0cd1ce0adfc7b67fb1b17d5e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e7c6079c56211caf181fc211c7ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc8c688c7b28799f45e242cad5085b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef919daff2fdfaefc84497062aeeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286544f9fb2c7d1e6421341ee33b0db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a397447b8232d86da2916047c28a76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47408eecb18b78bda7114a7c10331117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a6e2644a0b73c3a59db08722df86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c6219e5854808c343fd793da737f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e313fcf4b0a0027570865574ea34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8c7faab8b1cb9aea07b433c67d12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a01846aae0ffd4f2f2f2ad0b97b41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ca1c06f2961ecd73add533108cdf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c57de04c2273016a244dd87e1fef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0fe940e9bb2d7a83f6f74beeacbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74da3a6ee95cd7565d28a01524be8ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162fc2954118ddae8e56f9521615913127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1d8a68bc326400819c3001803500128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c11d9b16b909a729e550442130537c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0d50d8c44478b42ff188322bf786130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41ac686df89a047c819954ab72209131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30e0dac284d132f738d36ce6cbca4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc597bad952e3fbb5aaf3cb7c2b1dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da430d9328b336183e5001586d75f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d639b628397c6b8659dd4aba9f95e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971a12953939520f0e254c70a517ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49665eb31436cbce5dd20eca66e7809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ec3174b7d1262bae9671d9a9595d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5755f08459acc83fae6fcc499751e45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cbb98b1575ce304d4d9f7bdd84238140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b852b5f085dd117267fb4fbec29cf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e61f286561ce6908fad3a753e1af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e9dec45d2d26a386825aec7234e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69784bfde2ac3ed0a3090d145d94777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50aecd39727f96e4c785e351c8ace4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da02cb2122a57827a0501ee1119946146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e8c4cb37cbe909c2e1186149254b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae3cfe632e04ca7b705586c70d355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c570a937e79ca3e1022bee27f969ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8c85e72d188c48dd1818da16639f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a04cdb2a5813f09824365fa3aeeee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c1886902b9489399b7d82671bb44f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d24fbbec1cdd354cf5d580c2af8643153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbbe635f34800ef388fe48cb1efb04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c88f8859f320921a5cfa1c495fab1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214281b5fba015132bac9f144c091dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d33886cdcdf5541b89bccbf7a2993157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4aa5f3f7b94edd8681f2ebbc58c4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1fe31ab6cf8b7fe9d7275d53f5f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236cba8a5b04d134c2c65d84cdd643d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c351ec1e1a3f22ba41f7f48c21d1ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0914bb3d679e101089b7a1b673027162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd830684b8be38ee90e48265bc552163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f952104a7fbf6aed7cf41f15f9b5074164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103d17331d0b390d0352739b3722a53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc366b850d46feb84563c0269ca1728166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6c45fbebcae8a61ab88de73f03af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242ad33b5ec44b15e83a0f2adc3636a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c0365db1c95af6aa66262bfc2bcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74599014cd28f44f42664c3313d97f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac78850b476a3619d49765bb2001eaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ced832fc2ee4bc4c1d6aeaa7a6bfcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e43c5273e1191e9fc78b10daebee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2a15a038f8cc667cfbe21c07bef25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e62f3794d4060f194e3696b90823175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b5913922cadb2e556ef6180b25401176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375d17c396d75c4c03424513ec69267177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ee91711b3ee7aa04e173c4b4a00a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ba6126894ed0a1ecbb50d3b5799d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57356995c5ae5e539646078ddd63f4b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220379a4582f8ed35c08d5cce9fb12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8739ceb7d538cb5296bfc9679f9aef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed954a641ad901440ae1285970039a59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d932b781ada17d181cacb6c29e892c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec267137c78da0169fd811e3e7ae0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ab8a73ce26ba505c8ba934d63285186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b098d4dbdc4b48648eee0d238314f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00d42ad6c64fae01d57f0a65aa7af8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a0806201309f5f30e3b613d693ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db441e2c981c308008663cd29b9ab0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d952f5074562a2eaabf760499bc1d21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454400d4c966a65bade72f891f9e44c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f24a88644ca4c8dc562c56bc2ad31b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86137d90dd393bd041c475ada5012e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e7f3ede8923ef65e9b7894e3f1ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a1193193f933e3e00ce5c2e3e49e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d99af3fefd8d538a1e84944643fe7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236b9624635b8712e47397d00958ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a35d67e508a3ba99f0db3a971a27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eacb5661364c11d1d4318338bc9ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4cfb104d532e1e02b1df3085c4f8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44eff737f1070988b6fea1ea22cd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3af0e44c0d39e74f0c8b9b94fcad6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ceb57908c3241dc6d7dbeb23f5714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bb0653f88647e13552da9b065149a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026add2410eb5f264c2b8e1b629d4de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d640f30a7aef927e2ae2f7fd09a8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7b13a9f9dd449a2a2ac5dcf11acf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a305ad93eb893acc68af4e6cf6793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd3b689c2791ec9eb8b6bb6a69f09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc1e0e1230c8c0b2f1aea3252a9db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548cabd748a995438637b88b1401d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c07663397f81227562569d11ebdb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1722084c1b597cbb81b18eed74361214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405e5260cfd37b2c7929913cc4317f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32edc45c9ea8b2d71c939d3194187f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bff6c497ec7740d71afc9fc36d2ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c9e1bd5ac16c8a19805f1024cfc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304753c262bd10c691cb419e08946d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f022dd62448a1f2f92517f1028e047220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33493e9b361ea8ddf293cf54de2959b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f32e84a9570c0545764c8cf51c316222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf3944c2c72b59177a085b7578f5d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb411a5274fad5908eb329bfef84e9d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbbfd40155aef46de6d3bd8db5fd1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e2f83f87241444db51d197f4afd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b446cf7158fa67453f03ff9c2e52a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e39f911e6f4e8c7a6d4ddcdbd7ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d631f5d5ee819ed8a6c19ce6eb27ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60419a00ef9c228972a3c4bccc0c5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa308b312c3b722019441766c553e9c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafdf186278a213122dfd332e30b26f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2937253431c64b541ee5a02ce579233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9214cb0db79362c1ffe0774f4825881234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708755801b0155733d9f0436ac7091a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4c600cba96219c236471218f1407236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7758b7c818c9d7855252b3313ffe154237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e7e3126db0a57a63d6a657d83457f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6e785aeff3209807f4759d9a25fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33af877e83c996856cc97f430bdf24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c8cb18666f322a342b2d1f26d9a46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc5eb7c49a3bd58c336eb5cedd2e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35c9d11c9d743f71f616572a43cf60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd76029ac47889c064da19d04a767cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd133390dfd41672288477f0e5708ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98fda09c75c1858148a89de52028d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4637cdebcb7ec7ef1cf4c21cc3fbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203f973064dc1aa2d9f0895b161149c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901421377959e8651b3f584d1dcd63bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ebff5bf7083dc6735f508b0cce2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f720deee0ab6fb1bdffe6abf6e9e26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64aee690ecb84cb668f5f9db9f2261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cf7601c564e5f8c7470677fa73cf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c01f847b5607cae10097dcc96904254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3c44ac377aa7b476790ee551151f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659f3bea7a9ccc4625ef05fca357881256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6d7548bbd09cf2c5fe71bf5cb6e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1124f4fa16f7cf5b4fc05592a358258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e324aff0c844a1a16dd41d21d186c74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988d7ec0f9b21820a5fedf56ea2c5cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6af8aacfbf0605de77d908ac15c2a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cc394553fcf58f8863deb3b8be42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2b5762d99d65571aacea21623029263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fd975dfc6c261c39eb3750c2697e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f3de7a79a2732a5419e88fb40d54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779dd18db85fbf1a9e662c455c0c83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172c39cbfebfe6299d7ad3dfec3d73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a824eebb854cc6c7913a0541f357268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a00318e54eb66938c7ad50d3ce94d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034115662dd727f23940eb8fc6175d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f22404342e3389021eae0eb16c2308271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076a1c1dc076f35e36b4da7c0b9252272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5cc12f889a75e65455a45498dc3ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539ae5129a27527553eebbdb97011e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ff2235171bb9ce63cc3e6ae25cd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00506cad4452aac058eb04582bdee87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bd351ef06042bfe88fd894a2a513277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daa91abdb1ccb4d38ba64c43515b07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2249b9ff20c01482c78b6d9ec22fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f87019d8468296849df4d7653626b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1132cf6d21188724545874a6b8283281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b8a4a910ac319cca00c47ed6266b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623e37af1b634cc7b7fd8f0f3c3c3b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b5110aa08c075856b9ff41f546d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eced0745a32cb320019ef385766cb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def09913b9632f1130e714f68b33fec6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf5ee8f8e56c657c4f13bd2e3ab278287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c41c2f23ce510f179f26e167c1df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba6bbd47a1204d123fbb82e5ffe3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cbc118e254cc51d16d0bae4b683f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b4533824fb3e11a720e7083f909a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ef5d954a5535000a2da5d5f5cdcde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed979c0151b5df8a97f73aa6de02512293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d026ba979ce8478aacaaa97b73bdaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ecad9aa309732d73bfb7e22bd524295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22378ea7afcd678915a5095100ced9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167acae9aeee277182c5381c49929068297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617c5fbe08d7b16103e08ae51693072298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd0e90bb0c249b68ad4b3972fcb36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b58a29094ee9b66704fc9d7de16cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a194e9dce88bb8ef4eaa719c6c11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76964fc7a2d041f7d4f1dd31ad5c81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64e0a7bbf443946e5d5aded78a8058303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463701c005c292414f287819c0b1ce9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ac80ea0ddaea816f80e79ba1d181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040063ee9981479d9a3678064eb18f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34b38ae538db64733023f66e1dc44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec5ede78186d12702377c9be9e81b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324915ef8445d46f746f358577ab987309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07b129d0565bc5cc1fce31b08e409d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd0d94dee10f999789a3c755eef239311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb452f291a7edc430173737709f25af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070252c4376e456fa489af40702c7a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a4be0ecb133078bd7a6525d0f1f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185edf7bd0fbffe32be0352b751488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3f82127d88b6969a5e449b04ee2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b293312d38c7de03fda2bcc4b731f94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e53ca0f8b5bd0e658c4c484a9e7673318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d04ff765b565eba5466838d063e8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c74ae4f248c50b0c8b5a5efafb105320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ef980da851ced039caef82797646321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc971ca111d2bbb778232abb4ac02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b51591a21237ceca4b75402f8796323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42035cafdd63a87c4f3b78d279a50a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ff77363d5033130b35229da0ed2c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645305e02e30103bde18c7d026009c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919212cc870ea6cb491bd3f20736e40c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb0e38d2ac46592bc866ed52bf539d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c225062d19bf617155b2a2d146db5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020ba92fe9b75efd4b693d11b315d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf51d547cbdaae6cf47feea751f47ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a4327b77f033dd744de16bee4375c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256b3e6f795647b12ceaeb2b26a4f2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea30764265e986625278e6314c5f101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782a5bfbbf727ff1abedd66a2f416a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968b9d75a0026e23bdbf863ccee05bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3177c966f90fbd21258292b157f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea40c140fd5e6213466ba02f0580d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d906d41b8dc98112579c64f3a4cc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c87471d9bc822b3c66ef0da2d7997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e134d991edc1a9718125a6ff741eae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535e3d30989b14f4b67b617b0c9d79f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4308b800d7a8d951819835848688810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71aa8948274a8b7a67ae0c2e5dd0d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8a691a862c2dfa77e95ec2e52c6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd73b5a653cfe01466c8d04b5dacf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a841169a2d3778c6161ba902aa5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24883ca1173bc5861a95cab21a169c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1f549403c70a399ba255851d999f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893585ca08a993b4fd53afc31974a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b46527be86f15ef3a7ac961abc5eb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49391eb1853cfe39e3884d6d807b5ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e03cdbe25f508f8df298f86d15fcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7c7331ac26fee35a52343576832d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c462117039cf4bb340b07e79b7f40be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337b1f5f5331a5f5754ffb9f7b71fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acad0bddba416ded8959a82f9a964424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4bef373cb9625f020c9c8b735c11f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682b53a9a326dc554abd1b4553bfb5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072239d680963737372ccfd81a65c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608630ead257bdc957ab05b00c215728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eb7bbac3fa95e4116aa5acb190fb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098e0e8ff1ff7e2d2b8f3ccf323316030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e2288abc8adabed09b46c6a9cc08c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51778e347220604bfb5b3bd87008d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508b7c7ca3c220764baaa3ede9c933a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d30e6ad08be4fa4f31ea822b58ef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530061cee36be1d828c4cf394d8b94035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd3661acf8058c5d999e8b499f021936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036852880a38e62288dcc64d951a8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c528918f37fb56308e3cd4c6b26138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fd358f2fe03f0eb433800f47bcf4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764763547b780c34c5b8c55be0a2c40f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c85a1e061cc0e98384b3ffb9a207e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b9ff4fe05841be9445a411b6e0ec542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553fbbb7b9174c0806c7e20c20a670043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c79c9cd9a73e25f57c7d435b7a1ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3677c2b805b1a1399727be7e71cda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db72eee9fb67514c134f7e76a748446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951dfe13c0d710da545ee75a913a4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178569ace737ecfa1a4b9563ad52814c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3d029c12a66e495aebddd04db22149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e4bc1ddca7183eccd49395994be8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3353442823520336df2592eb8aabe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0987474417bcded4b19a4a2889df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83eb5871b0ff183aec389599e1468653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291520c89383eaae64b6e6f4c8c80b4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677dbc6c733818eed4a59b8a3ba8f1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fb483a66e467072930fb5406d1d6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea82d846018f21a819b4ec9a50e938757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c50988b6185107fa4cdef4e5cef5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63072dbd75efa3dc42f53acdcf97e40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa62f011ff6b968da974944b6cdf4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6577cc9a8c028d3719085de0565cb4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a8d0c1698521196664b3305a6a8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70f520aad3dc7c6f1762967e2c4f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1655b1fbf6f46c2aaef822522f25a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61a9c82cfa2a5e8b7fe6e52c9bd0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e9bac582ad91ad26cdff456ea7c7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c6d1d40b732678d0f026d0a8cd69767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901364d4536a420fa4a411052e7e76b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45289bf75c82ac3d7e4c9b2e4017a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fa0e48ecc9fcf2d8df459bc64513b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d152f233cf47cc089b8c2a52a3dacd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a69834ae3fd04414cec45e7c13f16e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02e5170e83ba8b674bc0cd3a7e07373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fbcf0f77c95f7fb8d4010687968b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a662f0bd001608fc8e250f1fb958a5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a59cc088a4a877ab72cf9ac250a0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138c1d98a4956dc957fa3d85f08b0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535537c43ebfd041bd28d168793825c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac3f01620201627286edd08e9396e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f286c70d51c95a1899b845cecb97680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069769d360a0727710454287d8b8e0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82609abb218565f2e77d2145660628782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50b2633bb18af1e4f3e59f030ad9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac70c30b08679e3a31d6b724c3c39584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e50063e6acb4ae1f99edcd607923285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490aee49c3d3ec416378481854483386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a91cae4c4206c7eb06e9d87c1797687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e12109141141a241ffb4ae3a0ee9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59de228da6896e3d1b0f2d02e6df089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348da6d9b6b3f0fa359b3b1e5e8229690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1610bd9cd760d6528934a59dc8ad03191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc123b4a77dc6132ce4524ccba79f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686d2a29ebc7e9b35ed52646f5b3dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672917386339437ecf21f6dfd45ccb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37b0f0bbfee1d5e43ea9c247914c5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd14ca2ffe3e80cc7a47a1f197d0c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50968bfa7709ae1933b8cece29aa21e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430879c6c66ee3e23bff92b8e05b647e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55155f3763999ab2487b420414e3c9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc98133f700f423fa3f5e385add652100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156946c70a0a7ce6506239a2f34081d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aee81f8a1f560dcb5e36b0c3f1d1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0775171746f5a57227d43287006e6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b82478942dcabdd55615d5e70d206104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e2262df0ec473a9cefc7613b611d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139418f0551faffa1c5a15fa712e640f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a2aa07fd337464129d4b70352974d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b72d2d68f706d8ca19731567b0d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a131ebaac602e0f3abafedb2cc8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee057d7ff855f39746ee7969e5a4be6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb822c4d7bf2b490ed49cfd6a0dcff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fda6d6f67e0b2147c8a35656612496112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860248e2737cc6c81fcfd8dfe905972113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888cb93cae2674725752dab46579a4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387cfed04ae4493ede5a285c38a679115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c18fa02a50655b95be7750a2ad90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441466b4bf3c27733325ca1887340c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c2f1cc524aae701c3a9042918ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c738c7ebb6a7fb02eeadbc121ab89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf392350b433c9f1053a407f861c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938738ea6d86c1a1b52632d5b53c0a36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71721b97ac7af0a18783a6e709483601122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a47dc7245eb46e449f6e7587a140123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d54a2be2292c69543d5c6b661b28b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb1eba793c9c7c7c00c0152e72c00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef11a04adf85b3af220424882b46b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d3dabdf0857ebd18b8d19d22f7120127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566620c2b8c865f71b059abec8ca3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad208af50098083db93cf5acf45a546129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f91129fbcb2dda5a04491a78d8a4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d99077db42721311d81f172c7ebecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e9765f51d8057d50467dcbaf94453132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045b7872546880fba97dfe732f7d3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef56027ba184bbdcae48f7d10d2b2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae37615e7054919076487b557f0e367135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78bb1ffdcde6ded0912d8f974d568136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c447024aede4399dbe580444c9715d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d331a445b86f000da80bfb7f480c68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a58001010f58e8bc8729cd69cee52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d808b614d1bdc98a713b866287ada3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df31dd330c078293f73691613950d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548611f09b330e8a80a21f13fe3deb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365a95a330ce148727fd0d109f5bc50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb2d35bb51d3afbb8658a9337a9d90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f7fe2500950800672f6d0a582e3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b05fb78d7980563f073ec03addcd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc606728e55ce4521966535424fb42e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4131fcda71eac1abf4066c324db512148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26dac44039d749832c8a83b30e31e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f83da43f098d8bd6b4613566422fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb090359fc78d49da7b89917c5e9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db97e332a0df42b04d363af6f341f2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312402a890aa38b8f9f41da129dfe6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8da8747e2ac0620d12c00816c5eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad7caf49644e583f3d1c1064683ee0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a0f189006c45b72f154f09eb8860a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81c3f8716b98ac41a4f24f915303b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919877c67803d45fc97dd73e5796e508158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8031fda583ee90fb906de5740ca79f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168fac2c1dddfb0fca60930e9391750160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d9a98586e39128dfa210646af81e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f6493585fa7f9edb6c1167ceb66a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952353c88f74ee160cc40218874b40d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f831b2b9fffd1483e8ef7c98813874164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d3a6a4603f43681402d40d5e03982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee762994e4ee0fc3b79ed7ecec924a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59586fe0828065c8a54c07e769a2dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d864d04dde9bb7d6b54557929e02d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bca6bf27371f30664b8f60403d440c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c338941f5a17968837b8de3158770c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8a44009b750c04a548b549980ba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb8c6330ba269c68b1364f981792f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947542dcbf1ac7d0e22011a4655eb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e567abc6c26e3cf694f713941501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0eca705550652f768a099678b2540175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4f0b508b6c0e7328f67648ede151176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c524e0cbce33707cdb4390404fd704a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc68d14ef7d0672eb96d35ec9ac746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d800b7fc74f690cef402e66894f624179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a61d1637e724493b956a3e9381010180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e85a3da4dfb20b5371a12ee0db69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142a651cd94947bed2a97a3e32c564182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c075659511906fbf10c8c291256697183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc753c467640bffb9488047645f9e805184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d84e3614998b35ad0bfcf0d078348d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa6c17dad245002056b764639dd76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656a4fb7e5e08ad9e7249f02626ad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13df8a75f25183739f6e2d41c7087188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a2585d0723507453ec63912c16683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de99e39d582272ed5f0a9c7f1a50fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b398b03b0df0401daedff5e67c3a8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b8d92885451bfef0cee1a768430fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4e8c80020170c925c7d15c944c3d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb026ac625e7a95578a1c7e8607a6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0852b1df8abcec2b8ceb05d6e7e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f489bdf9c1281fec0bc1f36b174f79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bbd8ebaa44bd1cf152eafcc6ba771197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82fa7dc91e31ec183e7a6b202610f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47879e031177e5b5c5e793b7b2892f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e597fb0b03ddbc720dacb16ca4680bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68f39ab67406ae9caaf36e3c9b6327201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0742ccd46d477cfcc6bab73d41e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e5d80f0545952eebe1b264661d1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414a162734d555f3379729f7af1c68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090232ee7d548ac9cc9cf872af5ebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150093450aa937b564153d575ed8179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee5eae9e28b059a8b4ea30e1cd2cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738448701717f13fb1e6637f3eeb5f72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c81837240b43e498ac6658f9b6b615209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571df2c3437ecb244751d8d6af20ab8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695258207db5f4e89dfa92985dec935211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae577791e0692d32a9478861922a8ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b9f4a5d36a40dcd05e49e3992154213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec0ba78cacd8410b7e019e594af070214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bfb26d622b019e4bdc14a8f333fd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4fa11eca4c8379852de1e86af0b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92651c20189ae201a29beeb8987ac1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cedd123b8e778cef8ae88501423c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f7e5e0e897beb534d198f94f63920219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb44c8b875be9c90589da6fabdfcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16471455e9a6bdfc2a8b4d6a47e3e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce270007f280476972b5fad3d6532d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa536afcfe0b9c76040ee895f7b2d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd2a2d6224aa08ba10ffaa6c785162224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d06161d9f9107e5445ca9b0f687b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae46c44063c72e9cca4291d52e3d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0baade3ffdf3bcfb6b9cf6510800a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a0a3bc4918c6930de1d5c0c0e9e2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6d3dac895cd3a1ec4771b21303a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1e452a863cd9ff0eb13dccc3e94c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8edb0543ea9641582fc6c93df10315231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8d1ec3e6956e06a77762a433616d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68658ca5e5819b39c0a0d969cbe1a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb62fb205f512bf2b62c7c9503ee253234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f226c9ec319462b6048c3ef235dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05664a4e4bd7309d97558dd2f2d97ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca7418c04fcfcfd5f4488f3265e2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ff107c0fb019c30b5c9ac9bb1425a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8f9a9c5245459b6171127d61cb0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9813b2ace3ce59494c21d60be4193240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df08dcea0e860e1c201e6ce631a7ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5be948048f22d2cfaa7d059b0c11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1b1eccffe10627e17d189adede83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6ccfab47470962987c49e14eece44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f50aea89d821c38514924e69d075c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514168b8fc6c61bcef92184f50efe90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599053d430ac195ee1bdae25d74eb396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6520397d0b274e482dfa05f5b7301e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a8d08697561bb117456802d58701a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b627e71bb54991e76c8a43a93e3ff6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef455f052c409be6bac0292927fa6e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8db8b97f59b788e6eb2772e3f82b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee66cd954258ff645da70ce1d2f99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88f3190a6dbc4106581fd24019bee1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a7f19363ec0599144b3e8338f4fee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7ad2ceff9bad8d0252e8ea6637b55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12155c48a095c966784166e5fc7301257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3521c8ef5b4c4504d560c7397057459258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd92d19fceb5f9b02693e0ef87f12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996020d663a309bb62c6090ce4d211e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde31143f992515df230768a142041261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71880ac0e7f02561b622cc12119d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47fca72fe56c8c47694477b6c2bb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182fd1d68d3432e0f9448803b2755d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d8133aacdc3073c7ce645d4d4dd8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4573ee27c6a23c57b565c46d07e89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12666f62b88b8343548a525c4a1f37b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7888aa54cfe036e551712fb3d7b6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5e4702092b4f8f20e9e188b55c6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe665c40637a453e0c9c8201335bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4970c6eaf51ee7fb373d3bbca86e30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec5ef0b5fc689258aec099fbb01b61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebbae2bfdf8298747364126157f6b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a68b4c23005b5a6d2ce27dc3cbdca4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a9083fab51fa84e6387b338b5d54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3d4d5c6dda3cad5df47f49b584990276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07da02039365f94b18ef873a06bac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c05305da7f74f2019ee1bdba3ff77f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3ab175762a0004426004887d89c82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30267011cb4d43e0d8dd63a7910757280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4184211a34ad0a11d1bf54cf96df1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ae0d07ffebe00fb7884ecac6dc95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f799373ab2a0aece7e3b0c84598803283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5362bdf180e0c27a2ec975d062fa477284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2765512479a7c452b2ce3aaedd36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb5ba976b9b02e8d77bd8634d57f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f3d2b4ff930dcd9d47e6d4f86d737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7675327f8e8838dd4e1c7e2aa382288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4488badae346579d085d1b500ddbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc81b8651bbdd2f09a29c43a7c838290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9a8ab6f862702a9f126356177eaa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c3762a29dfb25d0732229b62ceb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03f53fc2c8fdcefdfa0016947e3f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078cf5b769d7521f57adfcda684774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b99753d4da586c8f1bd26738f1013295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4472855b3ee568227b5883e4eecd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdf617858aa9ff7ba1b923c6e46651297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5758f7f13e4c7a25cb196bab4ae1e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456af87dad08dc066ae7cb40feae3a4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbdf79f0f77221b34d7abf9494fb31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0669e3e91176cf39fa2f5c380ef4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea88401ad118bc3afa67967bacd4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a310c6a9fe05aa5727df340fcd01a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c6a5d2542db7c7dcb2b4b764fac93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dc16321691977053e6c19fa40fa5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb3acb8fee6139a0a9e4cb49e76a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e2134203911bc339b8f14a8ae72ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c27005c8270e1d02b6c42a543c5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b773d6c30a18fa7e0b254b19af0bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3adc372e5ab080b73d944b117f3cda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4192d150cd2e77598863b3aefbb8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077fb14524adddceb61d313e7e3491312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce67ea359b62dcd874178ea3ee809313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494ca2b724a0b2ff89ac3d153555b63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a9dc3638d70644f7728f0eaa3ea60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d2fd6adfcfbcd1f9de1706cec9603316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71d64990c4b1c159056f7f0bf73c3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223fd1a442888fb7b8c7998f754e2af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5033fc61e4730a5abe7aa8a1e7d75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a27be3420f1e52944a260b4b4863d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da9368c8e8d0160d5e9f3b7c60f5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a1a02cbeb271d87f3f1bb6fe554f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df52e695d6790a91ac590cf0be24c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc675dbc36a0d26a8b9ed118d132904324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657790d44684911444f5e05e62c2a46325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>