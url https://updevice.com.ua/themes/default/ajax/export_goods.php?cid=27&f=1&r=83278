--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd224ed4cb167dd0d4b76dd1c5fff03b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4651d97dc6c51fcb85fb469c2b2212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62547a99a2eebe6f8a5af9fca2c9909e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426481bb67d2fae9f7d9adf40b1c8154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf64315542ad7cc35758343bba17d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95c082e0565b59a30e5df69141fea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d2f9e2b2c42b0e8ce6d586e8f288b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfa100505b6bcb1da2cbbbd20c1d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a2709bf5b9195d94f292aaa57de199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0c462e26da58311eb65898f18c6ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10951b1da32d3074fa353c1f2dde0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c530b27ef23152756c82c5353dd594e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd0fbd9b1969da8e7351d8ff1e9cbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6889870c8e621f53d94ecf7ec7c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68f8718eaf87579323e3e2c8eb58215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d390d9b14a2dc9dde01ae147a9eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fdd5d41aaf6752e8d7d2c8bc6e9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88222c5678c2ffea79e593eb40cab93d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae4519f9b5230e8df4c71a7469de2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eba2c3d32c3d5a6a6882b9100777a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cda459c0a9c65c6668ee49491cbd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febde712f659eb4e0b868bcead64f7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc41678fec624dda63006dc79404c6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9685f133e99ec6f3c7b5428bf5cebe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd830bc93c764c0786204cb3f2214025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd039b2f897b11c7dcbc920d25a4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c331260ec10420000fd1e9db1af72627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e85e95d063b4986e43a8aa79cfa3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d6fdc4f0164c4bc36b387483ca7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b7b7848bfc9c2c0ce88b3e4e44bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702d5ac76983f26aa75b7b6c59eb2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c8d76368d9747f7c16ba5351a3ce832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4de0bc9afdde34fb971982275529d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b4e9cdf7285506fcd1a3deded3e4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ba06d8f034cc03631deb284a496035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106409c0510ed33168d68b1c508a19b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f4fe7a3f0e5f1fb13d9a3a0221da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eee7662c30a3300342e47a11d763838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5cdce1f2f5628ce9e1b3c9d2ce7b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da55ab82f2c7dd1d06c736fee011fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422d442e07f13b80667119e09fd7db541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3465049ba31718e15f58d7f5732b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ebb55dfd525fcba2f910db34444d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e93ab5cbafa953952484557c841f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6140c88d97e681a87003377a785ef045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4988e5e94341fdc485c6d218e3c1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c08fe868fe44e6da5db2048b764f6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1d107ea82348ca0853ee3981aa4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d567ee520646d3897708d6770eec549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0649ecf32186bbf66810360729fefd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70507ff73ff40121d963cd17e8c036d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da68e38717121cfbbf32624a9e776d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931765240d904690fe6b60f86d3a48353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a62cc664e3209d9b90fd9ceac131054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf4cecfc14ef95ece0c94f523b4b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b5a0ae33ff76181a3344730ab319856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9e5bf38ed75642a44567f454b8c0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e625e228053f8280047e398c39a700058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece0611cb7bef2d0947737744f12de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835246e296a5c01f11bbba8f5f89e0a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd86c9ceced5a1acd02c32bc7d4a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b3bd1f6843fe6c1e86cec4b716f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8d83f4d1e5c6975e2c4398b7b2d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252356e1eaa790109266c8d1f7696264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2615b046bcaa2ae77f1c73e6b6db5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81dabfd46fb4f69fe76c350501b3fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43007af9733384e006769b8cf46a6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f556b06c1995fdf0956599a125b0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754c5f9bff7ab4e0e9d807c12d2242a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279f5f4879c82cbd86955fe842bc56270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abedf0bc10ce08f34c3276aab4cab271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd001728eac72b7b6a4df5d97b90a7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb909df5a6b425bcc6ef5c8f4803b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04debdd0dc138aec48445e86100bbad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e983dea64c45f0e89686565d1a902775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21807bf3c765f2fab383e13f9ac97176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc852fa9120341f062915a5b83f9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7677166dad5386740d770e05b5afe1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b63300d1ed0c1896753599633d9f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04760cd8e10aeaaa648ab62e91a30a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c570785c14745054b529f83e45f20e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2537e4ef1862d6e8514538285a3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8828e547c24b723facdc0b7ef25ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda803df787d8a44b23cb9449953c71984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e76640299d843032d9b89e23233a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8d4122eb4d3838674aabdfa8d25386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb722a84d3745e79ab53458b7d4d9e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ed96b90249491e09a975700ed95ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5815cd1733c16c31b08dacaedc7d8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacacaeb4c00178198d41de0e0211fe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ea40d14d159d59c6ad61559ce8b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca51ee221509297dc6bd580679e0ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2059b697e75f89eab665ec105f8d79f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eabbe079f24ad3712110114a2e22094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d723859aa6185df22d3b3a9544e49095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c09613b5b2e7aa9c4ef1eb99e5c3b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7098c4e8cdd35361606757db187b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaced3e55f540102d9436fc82cb5d4bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c6746de76700632ffb090b0f94f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c38347991c7f3faf41ec2a0f2bc131100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e3dcb1a20e6925be2a08ae1251c8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508fc183ae3e9569f4836b98af2101102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0fbceaf98ca7c40a96633c046c16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673134cdf604feedfac16e9244c5620c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad680b62d6cf3faddc227dd38b48e656105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e3acbe366d049381dfb023516dc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1125ab711081eacff71e2fe8a9eab3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355b684029f80ee4630135f5ceff17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fdb15adc8c3e361a089ccd26273c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fd810de862ae1faad8d0811811ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ee3cadac0dad3c594098f63c51b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e205d9beefca2de63cc46561f2e1f56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9425dbe54e685d571aa4ce4febcef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb73c8cb43d49d02415e7e4ca2b5965114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625402edc205c1dcef88aa7f8b0fbbcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e840f0e6e2f4e1fe08dbbd46ecdee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0086d19d0cf59273cebea446cd160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9e209bbd2bc0daa039db9f267c00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8002af32ea4d6d29cba5224c1049f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4541601e75ce15aefbae4e87a211120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200afd2776e4f13095809a354732016121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6360ef85a52c54e60b13858dd78f6e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddaaa52d8a21bd5facc97ae17f493123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbcead1d30e4dd9a3f5a1d2fce7851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e4179901b28a538076fbc90289169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a23fbe61630351c4527f2d46d5de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105c4dd6aaa201dc5c7cb44be1fc0d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f67d60b5cbd4471c78ef48a616593128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cac1078048b375a90d1680e59a21b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2457dc5a90ee7f8fb30674cace4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a35185cb74b8730886b7d5660004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ffed12a4a88d97b2aa5582fb41f25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc517bec646257f0709acb6d1b3b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942c27189020f55315e72dba5154263134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07b6d0ab812656869b1562779021e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c1fa3dd34c05628440d9c26702ded136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac5cfb49798326cd23dd3dd9d06a90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc499b378f41564d1118feeb721a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc12908426dfe7717bcaa6dd6331c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b22b9624af491fa99f8b4983f5846140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9e36c8ab6dc7c9d0a55d78ab1689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb4cdb71bbeaad5def9fe77051c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10030e5394005a3e31cd3350c278743143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbc595e4d565969f5c5fb4d8de1503144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959545da9bb8ddc0f2526a52dacaae3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e76c76c2669f20e9cce90bd93d5dae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd391a20eda7001a349eb492f15717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c2f3a88acba78303bfaba33fe1ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaa712fb6c2045be3762c7defb256e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7ecc666811e98eee727873069f67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c4b46282fa53b46a2d184ed23128151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e37ee564428a6e44227146059545b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fe69ad1f8ffb56ea4e106f109defd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260ac84cc74c881a57312776bbd020154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d38415d2fa4febb90ef8ce5b9ec2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c48009087c42fab82e7728a95579d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7934d769538eea37aa59d46d8556a8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3c635bfe196212bd6e7e82345204158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ac0d503dbb6b295a32fbf584e8f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175ac2194e9500c8e58325498ae8be8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46840c88a9eb574c35b73646ee8fe88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491620e4ebd51bc127dc2990c9e7e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e7174e2f655f255a6aac6fe0c5c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fc3df98031a4d2f8170a6535ac25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ab68ff7357be1c0f61297cab1310165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f58a0f5a80b1ab04e2edb13a29b017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aadf7de6f68b39fa8709b8fe65785167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432130185934667e1052ae6d1e2c6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5aec9a5acd5615cc80e95bf76fce4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753cc77b65f2df3a5e3611cb25a467a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01d1bed8109c13daf852a834cee6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f12df7dff1f6135d3d4230176589d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee20ec9cb80ef555fa69dc08dc468173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be8ca83af20752cff0752420d1407c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bb36fb6887d98f9d1f005bb9ddcfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a6142cfe4f04b28066aa5eba7bc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d2712e4448da93581af8e6646714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265579edd35aa29e8ed15b8348749d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c857a4606ea9377bc63ea428b96789d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af40f9ac41c7066a2ac58d1c90296180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f69315b5d6013bf4bd309a3d74b508181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84556f6f658781878a8a349627cf97b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a52eb423c00a9483ffe03b4dbc0238183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9c1dae3699dcf6a899789663e1b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f77fbd0961382c0daa4dd411325665185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a10ac37ba3238cb55b1e111930fb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710986eb7e4c90e9e18a6d434294ae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045149a121bc01f444621153657f19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234116a5f359c9a35c42016a92a0a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ef5cb37dec99bb914bd0687b5db9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c37955cbe36ea8b005e3215da7e36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016b7af584556298393d55e0693a8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e177e8b088605df272bd723792cbe86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b0a03cb9cd0bc454f9c985078451194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57970c21128d358da950329257eb90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8307fd78688d30d5f6467d5108761196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb8f13897e5d43f92aa53a567c4045197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eace1515c0e2ebc1d4c7b41b21a403198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e539a2896e8b3c8bf59b1b8ff557c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd2b8d6e4382915350d37827125c59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834fceba89a6e565e711592a82f6962201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f03f63e2755cd0a703aed7cc322d1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683ca3890a0212db5ce7f3c6569d67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89603b626bb486521a43ff6febeac7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7659cc3f1955a74ac90ca0e41c39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb97de53d9fe857a190f2244b2257e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca77e8e12c448b9eac63167fc11a36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3cfe590dc4838679971636bc2dbd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f562bb3c7d9ca0abbdc154ccef6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f5b495449fc3ca70a867da8c8d30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f77dc65c96074d691fbf19d37b61d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fec63fb0e464eab1eb1c9251cfdae9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb92c386314e3d095b123458b16c5d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853b70755a97f8f7ab43faed3c1ce9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c02277c8fce3fb2ae76b7812b31fd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1036e92c44459bb5d19adb0cda8c41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380fb2090f99ddb70cf4573dc80f548217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fb8cd36b58536b62c1582966952ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef211e27f9314b338e6913bf42367219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88622bba311003040243f06ddca5ee25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc77d2ea6d17c2601aa9c1fda8a52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04edbb23d1c72c0e48921d7379b0adc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b915bd85b11834c4fe81d7bbeebbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869586a431265d9061bb4202ed3dd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cbe465fb3024a74b45862ec856233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088104a13a1a91632a6379b8fcb9f6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997821286ecffea4c74e282582ca6e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb62c6c40489942b9d6dda82752d46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556669747afeda157d60b9568e13c4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d9bb2c69efb5b925dc13db6a2eae1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6262ba5a80ed74b61e67b6b9b3c338231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1acb4d28f8cafcaed86926e272da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985065bac54dd5c69db8785a5cfcc31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7d498b32b5d9097656610bf09e90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba8d70754da9d64b4e1153b291a491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a50391d4babd02cc4e9e8bd36482236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d453dcb41851c9020d9a3b0f2068237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bac1f85aa770e3835cb6426e5b0a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8bc7a1f989edc45e194d5a4a67b50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73a70c300c6c77ff1fdef3fcaa9be4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a252bc9f108ca7b7f7c1f501a1c37a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08b1f885dfa5ca53a02d918c4c8ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908b70516e71ebb26dd5a68cf567fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb40b25523f7746ae367d405ff3ef7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb68c561cf190f7c9bffdf05c16787245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7399f75c2204552cbcf3440a5d2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa83c22a4ee1ca94e1229604a2ee9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ba455c379433ae960a345c961e4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd163cdc4c48cdfc5e55e150a5c9285249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac85b3853c8f97595f669fa8e82d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b8aef5ef798136213ae6e23356a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265879da385dd5161b844bb9e7d3581a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc62cc24eab093a31b764f64723249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805becc151735ec13758f5b18c578d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16261ed50f9c1aee640fbd1c94d1021255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119f050154a372812a7f4876aee46e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46f051d23f5348f4ececbaf36a9a84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaec004cce01cbf32ece6b08dfcdaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d082f3bb65f2389043fe7be94592259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edad67beef99e90dc5e0f23bb27ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480219097e1a470741aa12479666bce5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e20477e0c40bbdd807c59f9597a08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2bea20e7da047f0ce0fae865dec6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96878d75c767399f4e87a3b7034490264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee68f70f378562e889944473f196a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662ca7b35401d7a949a27c2a5a34742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d0e1205774d5f49bafe018c483238267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc9ea67041a8775bdf592a7c1fa54d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa35b91d12f7015a849ddd34e17477e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef9c07b2fc40781f557fa9981724b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc3e0039e7a65ccc92e1dfbb3af46c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9524a9912e963078845822815a3c47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c72e0bea74416dd2129c2df71ec2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000a027c1db9ad83dd142e469af109274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79743970378b31f44428f0dc1631ccf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa25f4fb5e057d7d4cd110332aa0a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6ddd1b56ae3810c1c8190f92cc80e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec796483f7d6b0615f5dc5584d756278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b7cedd933f12ffa1d6106f451e8c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf84219736041827aadd2ca68fff4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c95af5eeb3dd97967ffe2b2c99139f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b053e085389777ec9955d017a5d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866cef06cbe5005b1af9651aa27a6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c0774dce08ef520222a4f343d74e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbbcf0d7a5917cd5caf4455b6ed14b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ecfae38887f1f7d2ef703967c8f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b584479fe819ff385c965f730a8560287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf63ec62c219d740292d1f4e3fa66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7bea6ba32398bfed460750ef4066d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afc5ff616fb94fcd3e6bfc525a41a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198763aa862d523c6c4cd7eec1a5662d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a01bf4141d893399d39fea1ae3b81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756fc883a054139bb53befa9f21335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b906ade193fafdb85e847fcba4deb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ed32d7f3cec45aa9e5c0c321209bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248262846a41882d5869a3c8fe6cd53a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b76b34bcb47b600b9044b8afd55e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891b17649899f98e128e78f30707f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438787a99863210eb1855ed1a4bc5051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95db5d6296c876763ea557ea0d524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35a624acf2cca69bfc4038f3b48a91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993dc10cd6d26bc83bdacbda790959302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e01ed7af269c496e0996968ce263e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ac71d725c06097d89302b0bbb370304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37b55bb022e1aaa278bc643242205305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d95869ea0d5f6e29330f81e9695767306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fee0062c5fff1b882a0aeb968f188307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec294313d5e7b2695dd77f526797fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846102cbccebabf63b4d018110775403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fc0fe537e20993710c2bad312a90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9264464f3d497321624f0b8182155311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eb7848cff06f9ab09d1acfaf10fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e69ff3a6c1adb0bbcdaa78c6bd5cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481dc7f98503d874038e5d5aa182ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb3785474f18a896bb3dcb2c067aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1500f4b50abe4fade3f09101160e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2827a688b2d095abc11165be3a2c99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475081622c5a3e960221bdfa98723b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d778707d36d0bcdd26f0cd04f654319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3df42158c18b97535ef7d464a2966320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b863f646a173f619adad3aa6a97e4ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3ffe0361fe0012de9f3011b93ab7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f3bfe4aceeb07728e9a0dc11dc401323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71472d5ebb160e21549c6e416d8fa45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f744cb7de6c4f21826a4f7f5135c604325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d52125724553330696bef2c3f3ee8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e1d4f9747556e0483d3b3156f96c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec720476c9158d5ef0e5a678b4aebe7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cef91d248fe88a2a0ed16dd8c40de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8af8513a1127e02f20c22af53f29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209298b64e1d5cbe1cfcf24292a0eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a050e010c4933a62784d9f20ffbcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4bb952867f8b6ca7460a22a0758a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8655ad733e5eebf2d7afaa3d46b28371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83244eca2485f2fbfcf7ffc2cceeec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d296154616a6a41c11384cc9021baa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8bfcb52d853e0537a243ab81ce0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc33535830cadee6993e08b6de783a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e8c67be1809c254f42a16971d06676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b7fcc645716045c8423a259297c947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79fdb30f6896a2863eed08762fe36c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab450f05af2177c9341dcdf4fc5de79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e197e55e9747c169e35d269d309010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271155abe6ea73752259111c02d39eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38145f65eaec86da3db37b12768136c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c667ac9d01114e6af0dda9fcb765a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85c0d9b27c9a6b85c77cbcc758117e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f8f7b0e0a3e21d8cc9490e02a51515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eafa5fa5d452d85e661c3571c2a27216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb62040f7d650af39d1b26570df72917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed5879f46778c38a685686d6a77f5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817bbc34abeeb370c7dde85bdea4a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c543fe394dd970caaf9c785013e5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3bb6f749058f6d82fd36afa6eede21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12936a4ff76edb686d18d8d1a16a6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062e78d985ec4293a9678ec375bfc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ee493b0ce0cf702acda6abdde0c0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde10b988d0d5186580db3abbbf32825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe1f4072e295ee25c59777f9da9d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842399563c7ab4773f1f8bd28acf68e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a1321f7540058e4fc14bee46b37428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc62afb01dbdcfce48ae0df0ca2a48329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdcf95dee0cd0677976ee3421e8e4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1e375e6859df0aff7bf8649a12cb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d194b15216ac4631b72e61b2847b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298c4a7af99123b810aa096b2dbfdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800601ffe2fba1b9fff777b903672634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a267d833baab740aaa569fa5879335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb3e11deb6241e2c37ccb6fd973db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae534f94a97946d0f071c17321ca0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a178bccd4e71ce6a0e1ad03d1be7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dea7b4f2ecb8099977d871135bd0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8166dd85b78a900466f1d3cb3443140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0ae5d15e93d3f7a1e86bf2370cbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8fd7e7b7e97a60b5507fa5418991c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d885780f094e40015854b60068fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa9b1ef1c274d7e3b4b395ac9f2f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22ac33c97373bfcf288038cfd10bec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b38abf578f30ac577320c032cc0c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc130d7538a647687f06c9471eebfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52515eef74117a82673dc6df2d8ba24a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9657afb1118bbbac37cc3e0660b8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3006cbda3b915f66d20e7073d043b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f72be79b1073b18fbba1de7cfe0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333407fb9828aae389e11a0c7a2991a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc41b226f688be49f4590efb87d2a2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a0b29d38bec0f8a13b3f85434323354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676dec449fc5805f7f4250c86c572b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3af35d10b773ccc9dca5b6bc0437c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e337efda2400125d8d25b3d619b37857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a04193ed93a4aae5555f4c2bc218358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6f93753d78396a79e0d3cfbdb92b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6e6e77fbad94b7243a31da0a7df6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f6253e31ddd237a27cffa5cf422c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda3b02a173b1d89b18ef111b1d9abb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea63f8b36c1b2eb137b386943f85763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8414ceb1143eb7b5ba9ebf61978b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093be50e89bf12d0632dd8536e1feb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174016c2c4410f5c37c785021777322e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae799700bc62d65cece7eddb6436a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32fa62af7e81107415936c371aed968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67ac71c1c06893278b05a4ba7e1d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13992c422f4b71b20744a311b7b0dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b47f86c8a3b2ab79cbaccd00bf419071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf2ac443182e4e5d460531178f96e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e205cd494c30cc722dadcca851a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641963bb72f9847e9033fc1272e6ea0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e939b139c8d4e989d1c45156325a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a68599bdf3bb2cc82f8ebfca6ad9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74b51660c2ea010e456d24f2de95377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae353addea67916336938c64bd04e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8b2f71a9876c8e739ec9b19584bb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b51582387f4720ffed9761d4018280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31676eae18c21cb29f2ae1e68dd6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a783983519b1549771712ef9b9b4bdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ded8a53f386ad75fdfa1263e18afc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d233cb987b37ab5dbd58fcc4cb6350184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ced76f5b7c8d73462d9a5359a96885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d08a92d0e69ba3f8a62d2c235a7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949b3d2b4a03b29f85e435dad04d8ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28abd6cf817b36c8be42b4e10e5c0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12c6da63dd7dfc8dc1e00ca46f63d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19bb7613389ac0812db9fc60ce781490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41b5e8a8979061d1b57c2199ab922491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252af97ceecfb2cbbd2faef5e674d39992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532197f6e5f63fe39275850448e574793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddefe61f564744b86c15c0b333d04594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6c446633f32e9bab126a9c8467e1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1d15ff19f4d23e9648b85cc7b3dc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233358a29a277bf344928ce3129be5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb3fcedf69a27b11f7c11a7df508498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314bbf70af4ebf65f383484adc585e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e55f95231be923da8764373c2a7e5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb029493392098b68ada717aa198d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d25051a58d2dd0819bf3ef2b546b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d94253c6bab04fac730b2272048d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b3a332fe13144761774c98b65f28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e8e1c8ce4bfbdc9a802f8fe292fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912bf8ddf81d222daad804e167d6b88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ce48adece38f9f3f78e01a65c720107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6494969b5f2ed028798512429bab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1ca19cd3f9dfdcbfdd7ffe9bbe5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739bb0d66b3c2bb9c59082834c6ddca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288160712896f3238f7791cc6965340e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b43cc49bf76492ba4ba06b6d1e69a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479129d0fd54c8755927818923494fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574319a4fc7365e8260d1211f189b85b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c2f80551e8cd211295fee1037b222115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8da0ad5de6493dae536e43a4b2213116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b91c093bb791e55e088f05083a5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200975b859133668fc130f583073810118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc7b6ce7f8aa68444c6dca918ca36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33169dd1bf2a26fbad0d32b859f3e827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918fb53febc6ac997f2a183d77f5097121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cdfcd1a373790dd3a8c4b0d16d3b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a535a0e83eefa708a8647210930d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4819566397d107d85f7418aa8092124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188421d975fe1fadc068f51156e32f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c80778ddff038c4a8768431bece4f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a20fda36d90b432f8bf6ad4f8f73a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa65b206ea10ded0f27011d582b71a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555edec231ee053fe97872f71b3e32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91a3fe3ef98ec985b556bfc30eee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ee795f123eb7c6e4ef290df911d21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be800a773be5b429d4df3b6304b5dd2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263cfe6d96f0ae150b1ced67143c611133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309613a90e6fe717b3a7877e135eb08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0a632c2bbac6635eae52541c8f08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5de78a9e897301b5cf935538aa7dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93ef8857b5ecf15f211bc3c1f03176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72716d1e47730465e6a5cdd96862810138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d00fe2a90ce8723c0b394191188c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01696b5e33371c77d3ceffc66bb07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acf0737fc855fecf2e586db019f53f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178bc630998466402bff75c6bc64fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbcc7b76d5afd1706611186c68b123143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e059f02cb3919ed378b5e9020a77c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117d6238ca4970e920b0e89f5ffcca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f39f9492ad6f8987ed8f3db0a60cae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e1efabfb803c4d0afe63cd251b33d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1548530b19e80cc1dc9a755f40104bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339b6dd6702973f6dbd748918452d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6728b6809bdcb153ead6ed9a42d86d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875ee256782db8c00fc3f89dd8c030151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b425f19009d0b7e26b3d947949b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e941f3e26615d9fdae15d0739bc26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0a82c51d22b059bd826e0a8e57dd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b931b0e17d25e027fbe6aed1aa7d6c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d146bb8ddde4dd4d359dbf49cb6f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbb61ff54cd8dfc7e52e3ecf7ecd0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb7dd12ed34d4325e99fa6b3ceeea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383b86e70bdb2d1459c0755935ab4ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f91b1cafe4fa1d521b982cf10e44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8407db2215edac92bcab16fc532b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c3bff812ca2484be9fb9975a9ec7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49ca1dbc743393d6e4f200bc6bd915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9fa676b01480e8c54d8d240c779ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e1c46b688ef4c70f0ba54763bbc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970820c51df535bcebf3eeba78dd8cd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da311487936bfa9f3eb6b76872aa8f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b34ed07a3181bb1e4a2931c4773c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe9e0e603aef1e4bcd634450ba51e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2ea908df0ed21864a2014c0dee4bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e80fe38df01c3943d52afb8963fb89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc935b57ed254f19ce103fdf50f0b8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127c28eab7ed3b5ffb331040e01197173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2dd207cfb319486dc396572b0a490174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9b070009a64fd55ba39d5382d7dd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc23270caeb79020d2f4dbe2f2d37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b5a189f036e252b428a4a31d28caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdabd111f74dd6bbad4c5670eb74fc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d270e724fccf016e620f3dc319675179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db72f24164bac8b6ca7e0ebdc6cc00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ece089a0203daf9147beabe8430c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bde2700833a6f217efd8daebbe1ab3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48b87a1a6f0c5b9d8ca89165e3336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5135784849a1dbde40314f7feda2bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf523f736b3e504904dfdb0b431f847185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efaedaece7fb05bc0fd8b20e96e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b9518a0ace5c3a74b05bac870021187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c5ad3b766d5e3f65102a91e2526f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17d72b124f9f3dfec09ad5e4618f59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83064bf366844425e8f1e40bc68254190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce262e5257166d66d564a8084c7982191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fc5922d489417120df7dd043032f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d22ba8bab274fe6f360735865a668193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55e0099f522073d70ce8f7f6bf54bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d7a77aca1d9a92f34b989f7a3bf85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d153f4a0d4b562db52cea9438ac34e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1a5286377180479155f269ef58f04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08cf45917bc28443233e02a3a3c025198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45725dd949b6c3aaded4d2b9d1dc8d14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97807ff0776d22c713e9902cdf5ffb1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8676d84bbb42ef4dcda0070fe656201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d0d5c531f53c114e2a6e33cd8cc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d28e721a8dbed01190d0ffa8fc427203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08220d79f118dcfe48463515bdacb50e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ce8f9a13710d370ee745c9780c0ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe71eb66a80ded99cb4619ae5ab73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb41d1c4ef381cdbee9e3190786ee7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6be1d53ac361d8e3dee2e55f5d8bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fe42bb16dae81bb561b08014a21f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234669ab4bb09aed6bc75aa4abbaf99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3af1ef8cafc0ac4596299f1f5916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a776d4b6b4d3c185aedc098692a0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af6e7bbb3b117a4c7993937184e69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deaee7a571e01a62099ca6eed36bda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b147555c28859d1517f4bd3d0608f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd6b001dff85d549620260bdafd49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab089c748ef1915a1b56f69206c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ddd995feea92bbdab2b214d02c8db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f090b7e7d67d2f60ca93a16fbd00b75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ea9a24ad8891dceae14bf5ee6f93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aae2ebfbda0042e28a1158b28ae87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bd692868569fb4886774b2947c85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52b263f912d3c1e4ed53b22087aa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea6685f0cd9af01860152a5eb2c6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea043330b37756f1b3b9cfd7af6b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c1b828033aad1b379c5555471abce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a322f59faee1676968cf4fb7c410b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03d57f5c399ddea4a534f94e5c119228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5efcef231bc05969e1541d478ff8d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82083b0bc72dec6b4679d621626405c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c39005a3a6f358a4c99deceed6d7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b494035b039a5418d4dc979752d8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577051c31fb6e6d4315e9e9c681a14b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42954714adcc85d50773711715de01d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082eee4e9f6a3d5f348f563145ecbab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd473f484fa44b225705c6c5167ee71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694caa6101dd5ba3bd50d36fd115718237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20895e467e42ac53922d7499ce0d7f1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46cd9d6451959f2b26243c1337d529239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe017ed02df9932649e7774d92ecc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3195d6d7d445870522e4af454f85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa64477904bf1ae9b7e26d4ad6234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a879780c6f453bc6e059b89d6afeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1febe196d71a58d5b07e56b385a0d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91744847aeb277c2854a4964f576fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e540479217875e466f42440ece3b57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d80789948331e5ac06c3dc928a6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4086f9834eccdfb70ff20ca516b58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93168f749d95dcbffbd4cc58c68c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06b6ca361fd60085099fda4192385250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b5a34a9057efbb9d87fd958fe820251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5c4ed11147656a97ce4ed358a7148252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e22ca80ab8b037c48793f36111c3cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd08a56914e8c62d643b8f48cb396ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d15149cc98b79d7ea651d691e1cdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f35e4a40804bd7a497a4d16e6cd72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f9f3d2a03e6b610c6761edafcc58f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597c55c94d204720904d19254e6bbb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bb9f96f86686b28c169b8cc3b1632259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c0d25543bbb867c322e7541c6ac60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e9d1a9416e4606b7b536ff24e8cd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb09c1f4f9a8a8b68784456db59b2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55961b9b96f55ae9e092ab26e23ada87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c23061facfa50ee9d0b4eacd1b629264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a94ee0cf8eb9adac1bfa482f14cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111b90cf2f25c7046c85c644545106266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c78187476cb4901cdb22175509b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5c174bd9c8d6a3b4448fce984b245268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c538c408d666c683b185075d80385269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904649950c6638d201fd6501115935e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbccd4793ae99ab1933e04567ab70e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd008c9ae0c51b57771c8f72b914616272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516806878d81c9d7ca490b106f064b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9ec042b0dcf415e0a8045cd0ed4ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3af8216e2176d82d01d8f54cd6154f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e06edf98c6badb741cbd7458d42dd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849366ad21dfa4db791bdc307dffe83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347027c9ce7d1b6259232b294aaa17d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624d7fe78c18a35b150c06ca190097279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d19f3ec61c74e6c57b567fdc48b5e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d2647528ee3a11e6061229c0fc104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fa208e21822914bc1c145d85d5feb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c801dffd6999d494bf0621e67ecdb35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d29af01781da4a7749345772f8fcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e4a1ff4dd24334c5624fd702c0cb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7bbcf20cad3c995edd42a5086cc72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b2419d6c32ac80721d615f1ed359a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d501c8c0a1469d461802cc862cc15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34849e4934f47b6ac4d19d3c21c813d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1522e5b2e8d60b0eb343afbdc50b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf5a69e184dd971d863c8e873c3003291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbea3a4b9c07c21418233e8b2f7f5cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca05f2a28017278a9e4d15d53f786293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7180dece0028e12e0115a732763264294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1fb136d8d542548839a5312fc14a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b1cb08a72851893a2b0c9fbc134b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685a09af9f0e42bc0dd1230b40dee5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33619967c0878497db63553415458d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc473ebada398e80816a3882b3f10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2fb2465d8ad0d8534e8ebcc96561d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e1d8205d469aee96a4f7ddaf1b258301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b42fe8912b3b28a3389873c43667302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd357113423a74e86fdf701b2b1a26c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240806af28f029fe8fb22d39d920b2ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c1ccfd40d8a7f5b21ec5785e23aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42056315b383bac35743052cec53c2d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b36b22a614da986e5b58e0911d4a1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd908842fb6d4610959da3420dcc4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc3f0202bc1b32903945434271caf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce05a23e2e0cfb8cabfd00c4f6e28de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77bcb58d4647296718d77cfa086fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335815a6d077cc6655a74f34624167ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e727185e88f7f3a3247fac147dba8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010006208b3a42afc9f12f0e0c4956314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e02d905c2c8275351554cf387fa8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cce0b3851db7445435561bf52d8e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a929c104cc7dc247153afc8ebee1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3e5a7b6707f6caf538e54a18700e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4c2b4cd5c2e46861f9db2f5efa23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8487a51685b6ea8e792cf3bbc4ddff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fdbb19f0512fbf5a8b13c186e6d38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caefdf144093b4c7b6c8f803e6d0e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25321cd144eaa7b84e785e2633b83a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f325f631f213efb927c9f908cd9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a3c46a109c66e4d967e0231280c7f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>