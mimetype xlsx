--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ab064c4c4f505f5d36e36b8b852991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16bfa4d97e8bf6fb0e3a547431d0f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b902a1f527d0582a967b86ad4dda73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd734b519a75d953deb7c81770f50c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3429b4f9bf8c1794c35914d1a1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d0628ec29f8694989da7424a562c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b71850170a665430faaced4e70fc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5771d3993dd8d6efd23499ab39e2478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cd888ba07209f541fe57a5fc07079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1253ce014e10f82597f0d063ccdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47fa6305158b6b2c7cd5317c02d34111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f32a470350771331feca8135b25cb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab773f65037b5c50c09494e9b9b52ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d4590e84872fbd4c0a04e8c3808f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fd42a56b0e671aee4ef400f51be8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21314f86b36fab0ad458fc9830b857e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228432bc506b3806722ed2ca980935317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb01e41ba37e757214a41099709aa4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31dff50f7fae4e398696577e6a4ba019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4863b31d52a7aca3c0c45dbea0c8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1cae8ca2cf798ecbf790b59b4a6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e313f3da59c41578cee91fc07a71d5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b12f62290e7c2301cae824b82385423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83c82bb0cdf98af1f605e1f3a3688a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563673734574d77b66d03c91f22890e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25231da0cce7aa9a5956eb551ed4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2d0d67c5e604c47b52c17a01ea4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ad28a68c77a770826a00c98fa00b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d5a0344ec3b1631cd87f821fb629529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77899ea1b644fd9d490ba21c5c675330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4374e2db786b293a01be840783c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239067fe6ed2da365aea84a9e69cf5df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539594401342d6bb89f04741cb4e4e7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485386c5b9a229a0117dd0f8dab4f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e2f365d1fd7fb9c4ccb91e2b433d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d60e3586c8b8eb5b2c712236a437b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7c12dc3d2898717f928455ec7fce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b46bafe3468bdbbd49ac5b525e46138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17f40c57df2c5c337ed20a703691a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e475eb12ef1efe0457ccbfa73826840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f883f61ba74d0eb12a6de2c7c3e52841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73523ced06667039a622f7d299df2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48cd389b53cd433c5c6218e9a09fad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4d3bb65a8ce0138bb75f4f44e01644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67236b936fcb1e7c8726c49ca0efb6f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d02a28cfdbaff3d0d27db95f646dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b601d83c8c7286515a44444cb1e83e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092cee1a5a7cbed6233e6b3814e3e7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962ab803f5e7822e3f398427c4f674e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5648470b2324040bd8c37eacdfb0ca650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd425c982a9efdc09e118eaa6ef02d0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912bb1dd3abadd72ab930e7fc6407ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116f0693d9d1b91d84c612c9cdb4bcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bf32af08823f3e7fd6cdb1ff4cbdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac2c14c31f82a750b93c1d78b96f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476beffbba367594a0e38dcdd167fa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ccda5e7243c794ab1d8ccfc9994d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe6b260fae76242a4b4e8dac193ace58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1856d48e7ded81c45a5cdaf4de2e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e096f15f361ba1cb99771cea470690c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807aa191dc22ef5ddefc4b3b420421f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c47c7dfbbcceb4331e4c964bc1f30c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef234ed5964baf672baf180f336af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365d6b8251307984f6ecf88382d91a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d07136e103c5484a33e9aa40c81cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9640503183d27fcf2664d32944c4e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203015cc4153f2228a2d3d4b391ab6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db496e1a96260196c412208982c554a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e64e7af87065d1c3955650d0b429e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868db760788ef3c3da764f08b3e747f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e18eeda74b5b03eb198124406ad97e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6e66478580ca5ccffe6be1d535c1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dada70301ec951780e6aeed91715a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ef95c828227ba349b0cd3487ffde574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349def9cb118b42225c244771339b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369cdbf3eef81d36a11e1ad8497fdad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8964500da3cd47ffd93125fb92c17877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be314e88e2b7c1922b4bfc8a66098478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d3a3c531a213ffac857ad5708d78c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ad3069fb1be0b40c166012f8cb6fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d8b19a5aa5271dd0264cfa8128b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f605a056fa07d690749fb3e670ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1bff8561851701082f10d2c2af1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210e451d47e677de4a3a4f15227126784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5530ef95db27ab34c4fd1a4900409b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e06481d7dde8227d8f517b299e5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02ae436da9755322413268e3de462487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4789ce74ff875738a22d231aca170d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d48862b083daa50ed0dbc07a518a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5f7f9290d02e3dcdaf01c82ae24590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396d383bccaf29ffb5796e1acc92b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa2dbec786ed21e42f432038b583c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2ef7750f788909df093030d8df2c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a42147283038a5609f6c88a5e7f2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7b9f16cda68f03d631b712b579a5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77df1588a1054c3fa3e70cf226897896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc6394880490930885de4d6f0bc5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13720cfd83ee0c5f176f84f0fe88698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7825a7422a2d6744c361ea165f4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13261997638ec70aad86f92b88d3143d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0f4948fd3d55ff5a141bc54fa009101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede209209c6ab1225b29f9a455cd523f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c753184f39eca4839d8e92ad0db04b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc8ae7780d30211f10fa8e2ec9c84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e2c432e1f75d2e6f821eb532977a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de3d55e319bc3449094e4163c3c534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a74ab9142f355d9bbcd1d921498cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9c7c9a826d7c31c6be13c0b3cd38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d7cb1aad07e77f7388a92d43f30a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d121d8749269f6ab3db77acaedba6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73169ff23fa01bb9a2f7de9888d0b0a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d89bba52ebbdffd2584ce9688596a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b519d7f459e152555ce196de40a05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa403e0101360791af383833f83f0b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942096230a47ed767b4a6aad0533b5b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67af44543bb33fd3340d31e99588a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a324d4bdfd3ee759839666f52456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f092fd388813c634e58bbe877aca839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f7031d2a3f6bd78253da8917bbde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4145f726b3b5c7e489f5e5c55539120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3de84774728b8c3916c227cef08ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f2fdf9a5b35fc2ef682533f2a235122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3384253b11cf67b376185b3734ba94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff10b6eaca17f9ecf6c23858d0c36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff17f854fc2783253d5e0d2fb30a0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc13f324d65a97bbc7fd64489f08e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50bd967065d28097bf16289450014e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198d427a732c82816cb6dec9c4d39d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b25f9ee233fd004dd89efcb8f2f2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87462a02a417d378dda84609c57e1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30058200aef8dec1142f2e8589aabb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad883fdec16b179d45a266a8ecead7d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722afd78510daa68d0e82daf366574133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729b156b795d26a3853ebcbadbd9329134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8973a1cda809139426313c7f8866e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2091c7490f107d579cf682b247cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c548bc77a430709847178bfea01734e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f302c8c009372f8c9504958119b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bdfc9581363a025f98ff05f53b7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea047cd728c9cdd78f397bcd0ab9294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef950a3920234cc05f9a40a7da6b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256794d232a881645f029452a53881a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b77ad8771946a297a233755f3b4801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1dad2409d1483201b0e2a1399fb7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e756f6ca34808d576987b837966cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b711e2374289e041a5e8d6c102b0f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be30a1770f0bb81ab911aee97fe638147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e58926b85b0cd74b26ef3511e4f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2faee01e314b6117447937879a27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb800f7deed51e7032850802867c4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e48e56361790f02d6ac40b1d823e1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb991e9ad2ccc9ac8e270c14bb1dec97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a86819d1ca5432c7707ad6bd1b10ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c03eee927d821aa3ce73537c54acc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f53a600a62d217a5568f6280c8472155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0430ac7263cbd4ffc86a4cf57db29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd3736b0c8e05b4ce5c1cd0fed7a8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef99bab4e38f9df3f568a50ebc39a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c89144c83f1a5ea45f9e8965bb6e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b1fe22be3e6cb0490ac6672fd181160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae96c813f425eda92e1a12472418f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c5fea28bef6b93f08c6d1f1f581e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610e3e266115afb1aefe9744f310113163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66e3968931e2e34f2624cf9d918e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0fc36f787d0d88c815d100e58ce1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb000551847237b8039d2850e964e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae212e1894b18e17e07c8618b8dbc0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86af1f77c1981ab7609761da2d0da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f092e69bcfc4c76e5fe8a9f538b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af866fcd2e48c648f0cd70e996e28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c342db5fac4486636cba1e9eb68db31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622c0b8bb0f2e53711a0f63aa03e97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc5d3a7f3ae11a70e68ab24d668b21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fff1dbd122b5fa4e28b0e4eedcb5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265f7155d60227cc86f76359016b87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111330433dc4e060df664f79c5e1b38e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155865cc31615105f967f9a6673d4949177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2654666841eef444fefbbc1fd122a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa0dabcbb7c4eb25c31ad092eb4a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a4272d52b52dfb9a8d77cf6ea4c59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f782ec2d177f5b4fb762f8a12df57c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15dd1e611b5dcb672d9676dcaaf017182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463cdcb0eec69b468e43af77f5b2548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0052066156e0abf9f8a53e87c01b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76cf3702bc879af81116a1b08c92e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b6d8031af1825031248ffccad45a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3fbc4be6c914dc22cebdbe8bea08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb811d61b6a80bcf4a857e772df0a88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502d9d952447ac4bf09fd174214e4d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb4d72309175416746467a286c94c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3931e03ea71863ccf0ff8c61b315d09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23612e02be1a6a147b321248a4223095192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aeddb2e724bd1b96e9ba828c7720c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360978af9f61cff56eb34b59c975d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a1accb596aeeb99250f5b68c2385e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6483f284c7bb1965c80e8921d338d51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf05aeaab162dec155c228fdfc643197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29858bcf71516e7bb51bb92cf3002cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00940fb16580e5ceab74782dbc5d9255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873f27c78eb743a91c335366fccd8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9fde931dcd4e0c74673884c8f6cf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5e92bef78d0f182987277a93098fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a214748d4556dd1f32bbc43f78b953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bceb9ac9f606454d30c6d43bbe9357204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533059b342576551bb88b114273d718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d43cd7ace97c336a9f498d22399117206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325adaa4abb2df8e223d860449cb46ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff56bc8fe5be84c84d65f0c81cbfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c0830fe1139a56a6a9732814891f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e40e6fcbad77011c02ba955309f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ced1fe521fd7b367b837a566ee49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c22232a8d957bdd7c1775a5cdc809212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b60a52f48d66a7783bb6286df3cd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86e5cf9adaa07e3eb94c9dd43cdaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b96481729cfa7ffa70c4ccf5f8bbbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a96b377de50a7c7bc39a8132d31d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931dce79c7c073b8678c63a71463835217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7f193f27e450e168876f024d0921218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894f87dd5e2221965860f853ea9d61e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368112709f01ebb32972c81da3ac40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142542b09f91ab6f5aab17d2762e15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d035e13ef7ebe5a73943e89e2dd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1919fdedea2a15fb78d3a4e37c4a89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42916d2a26ef2119110a8d09eb15050224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0789a7de1a519c4c5485052bd146fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa6ce03602f497f24190cb9a032fab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178edf274da5cbd3095d875d3bf3bcbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc437422b4fc27cd63b9ad7de53f7019228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205e6a793cfcde0379e06436d4003b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6669b45b4e73bae981fb9fbad32e550230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b1ba8219de8ecd502e3d954aa6af4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353773c659a3a05ea6474941ed97075232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec734df36974d2622b8e553389464233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32036218e34126fb7f190dd7f2bbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08603af0b04ef71b204ebdef73173891235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848ff3a0ab23918951a6df2c4c045c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a41a3185a78ff5066340ac9493c5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de322729ec2c2e1889ead042b7537a06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63f6d4d17353a43b7fe95d8bbf493239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739b8e96c30034b16776ab441b2956240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347115e32230dae53305d4e20338f1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0949920e0fab8368db80b1e5224091242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c8cb9e6c16305e2921a225ff7435243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb69065d098895f49e19db017df99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31fa853d7f34aaafe416b50b571a5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f963a385f6ff84ce5454c36cf6db7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc87269ccab13de1f4c2b67886dce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a080b8d33097de4454f30a0f1068ee3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d4cbf9622d63091d2fff6d7393fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993bdd566b06ec2fca298b24a70680250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a2cf09f0b2656e27966bbc758c59b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1d809077860992bb92b8f4e18039252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671449086da3d5c0ecc0bd95683afff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da33e90b3d0342440f96e8d41a324f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117c581671b4b85fbdb62ec5b7cb84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d754458e53298ff043cc03877e6147256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c3d137c8303da138a0c86efe9e818257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc289cb6c5cb6d846a0562efd374583258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9401fd27d60c250a047b28c03504459259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373064cadda203efe3037f75833a2f0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f526a363175c1297d91c9a231c80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e1e4b3fb67eec61c4a418a68a23e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235eec7be8cc859fcefc03409703adf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c30ea87345cc0fe7267337873fa857264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591850b30b2918bec9a1425c374618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589364842d33f443097f967aa76f497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1510e5dc55e71f8fbc28ac2fef1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487712dadb4355ad85c3d5434de6fb74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940ed7c86d25e2240905a02b47937ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5416d78921377cbdf3f5ed5baa2e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db81b8efc7725e96edb687247ba1043271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065aace480aefd13d2cb4cd7142f72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90589ab3a8cd5c303ca50ee0648b6aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b0448d4069283128b1e31c9492b14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd841a6ff4383af57ca49afb36405a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b59342d13d3b59f0cf3a1d80b6260276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dd7762e02d3bb8b9c31308157ea3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243ac7196f144bc6e33d36eb8981cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ae847e9a7bc3cdf2cbdf8d44b1e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fdefede416b8edf867f034a91868d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f421dc703c03fbfdfc901901174b39a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b7f65dfb17893c3b059d4659e589c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc5455d899f64006403592673424a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0821fd967f7d50005afa6f078ad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b91d25d93e5cbf7cc830c4414f5ce3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdfff06a43e2ca82ec4bb140124f86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc5bcd1aaeac0a55b7f2feeb87de3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd1e608e10fed7d3bc6758a4e68ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cbfdabb88348097fa5ab36c3627c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfddefe2ca8a2c2207578e4445f556290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c63174fb855b6ad03cfadda0f5c45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e6ec24ebafbac08193cd5637019e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be8014aecfd2452b272be832d21d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe65c4d3f16bc02e4de6d4b5985d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a44d9a4d159969a63274c3a2fd539295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d2f75f28bc998cdbc2ff5a026238296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ee73ff823f4c5bfc06c39216a318297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c8ea9483ec9f8cbe89d95ee8fcae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3756de509227b0a2f5965c3f8f57a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3210db3b72a65f979b09af0e306b2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c736a8e57ba5d85effe7069c7909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df14b66a1f3c8692fcef971d757054302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c808c9c89f5253800c1953d204ce94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e66b6eae2b49ed8b3e6e1006906b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9705bf1ce2afcda596ad60fd491d98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f97c62a1d9e3c76d154cecf61fb63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c686a543e9628cffdff4b560f2fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79a1632dbdedd49d0b0e6356cca09c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb5b04c1ea876d502e15fb611cc6f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceae94396b8d3205bed6b3e1bb0d49e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d5da23f469b63a1ff150f73b042a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002b91023849d2e9008fc0f8006063312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead108b36fb6cbcc8d76fbdab48edade313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad168430fffd21088a8ed144b3fcc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4416c2147aa941ee5b47ee1227df0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d8aab34c679092143049d514789a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fcb1fe77b042396798c1201791060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03daa0526ee5e9107ebfda98839aaf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d16d7f41c938d5397713fa65088e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca665f2176f63f66b8962d747580205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e187471c5f54850039b441761184321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3c31447fd7eb929757f224bb173c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c38b7786bf8a64d9b9540772f6db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dfd1583a9186f06ff36d0b849a04f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d7e92c5ae731ecd294641fd771c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808e2296c5edbc1da57a2cdc9e4c09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26f50518bb826cce1fccc126ad77d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3bbd78cc3d22c3a00a7bff6c205ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cad29eb541a6a97f0a92ddb95d382329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92e8837afaf13535f1fd7a5194c17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d85f93a7a7ab8e5106e852192365331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd79c0b3258f6e935e1ce748e56244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0901fcf681397269c09eac0c53f13c7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046584de7d9e4de73436ce47b67b5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8d0b68922a846e421c4d3ff6d40d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832d5a1d7eeda8f2b33e453b8e570043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d5093ed1d32d46b354cead9d00654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c80a58331a120d2bfe229062ce935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea467e55604a8783d857d8037881eb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1f1083b498e6e576dec16dd533337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee6c3ba55489560a40bc5e1a28e5ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d361ca351355c4c2a0cdc12c13bdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00543cc2d19f7d57aacb732240b946a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbda0d9a5c49c4e89d510f5769c728d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d975b5ba858bae012bbf391508e0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653070a269838fe39ae9fdf021bb57ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136406e4871e7f4321c25a43a5351c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd3f7b14ac0bfa03675595e29ea2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b251a86d56a8ca2548045e87bb15316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d5cd20cbeb23adeb3d64b5f395e4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98009892ef46b9b6658e99ac3974a6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50fb101d24b84f67b9c876e519dbdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e767af11c5d050b6fe73e3613ed6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c1fa87f110dd2a6ceeace7ef086821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f14edd0c8506a3e4fa58214074b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a945e3799cc90c9733ead8858849423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3833249912e4ceeb06f3ae1abeb57e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6a3fb794df59f7da48d34a812f03b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6322b963fc7d52e354894271d8b544626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef110d8be8edfd6b740a1925be80c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c675f738235a09f002613d5ee557c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f15ddedbc1ce79a48ff662c5f579e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbe888b1d821df97d18122c5fba1c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da9df293a3f07c4745d68d70003f0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56208bc75b27f30abad1c4f0cb8d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63113a7965dabd1bd0f21769684714833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1327e44f60070e9a0ab1306a727f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587212f3cf7492022b5ed01160f7662835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8dccd48bee1e6fb553e3517781d5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab89e33e398bb328d32930b13fec1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf76c29addbf2f927d666fc54b03c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8257ec42e0c13d9fb51943346827d0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144abde192f52ad121c4889d4750ec140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab9a9a0f005bb85a6b9780ccd215d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dbcdc07c8c98d9d658028bdd0b5c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda9d6222728c63b4111e8feca92b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d19047cc700a860fe1b908bf6e69e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3001c4f9c51e4e9e14996918d4a2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2decc7192dd88f2ad1d4aca425570da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af7ad6f64f80e59ae56a5c1ed370947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c4fda47c00b82a239bde318182c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034fe5291fbf2ac452e41bc67c9496f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696bf5adcaadb4a9346c916d27ac50d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b67315c9e59cda70eab88815dee88051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc9c52f1dcebef450d3b79002fd8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec31899b37475f4430f2aff30ebb0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed87fc5368ac8e8a7334e90477828d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abe99492f1ba9f2a10a91b0704f0b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6da874583540b38c92743588b42f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c4ea50334e4fd4f129d6d32d677b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dea1a90487da2d8a1da41797d91b2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4313dcf2bcf73d2ddaf24dfa075959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593773fdb8520a8d2476ee2f96557cf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e5bb22903bff94e2ef7b17f09302161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6676a927ea166004190bd772a2f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434caab8b7dfe26024098bdcf1ada663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69255004a1db2fcb9adf6acc0ddc6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78a9c811052213c4bdb682e23ca89f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbf705450a082d77ad286fb0219a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7782a722ae8d723110322e721547cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13803ee24896e02d168dae0e0ec6f2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3894aeb5a740d1995184bc7afea4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac631587b370efe0c731d62ab11e96b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e358e91004dab2090cc0caf05d50071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931be5693a2eb1c698e9bb2b71790b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b14a50372b7e01df62552333e8c7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffb1b594464bff78926485c5e4ada074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4686be48bd5ae4b6a7364da05da5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622df72b8cbeb1d7df9fc2d8a15ccb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b49a817999c62615de1318ea65fc8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede55e64cbdda71731ab3d08bab994f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006af364dfc0c0cf17eb1fd22c7525779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9acf168cf93bc28e3d94c2bae7196280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08d431f28ca5aecab8f1709559093681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aed1eaf1639b515e815a7e2c96b3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77214696261de37fcda84e5c1ea14b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e661f22678b4cf98bd9159c5ec63a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694c81abbea5086ee076f89b6266ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9885e0eb27a4cd8d61f0d05e5997c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8a716b5c1b94834a6b4e4dfb2f0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc177443227e288c896f8efae7f2a1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eaa1232348c1ecb06c5c23f084d4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db37979b021ab2842a9cf9a9470ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4e210fd4059d51b783f897e2519d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433f86a53a0501fec632fa0c11ecf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa9b4263eaa2d12cd425cd2c319e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e67f4f7c585b0464f6acf4fe34a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0927a5de7b5b1e38f0984cba52f2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855245356054a8ef6d8b33cedb69ad096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364cad0d723a37b7013553eb63822c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a49f74e62fc6ba91c7e16053a9cd4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b281fa7a0877c1109880b340e15e5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f593814db69b0e9814636c9254f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45875d8c1a2a57c622b787d881d98937101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689de4d2760d664caf0ac651377dc94c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d66488aba195097eadf23594f684e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b970cb83dd2b5174eb51161f01bc8c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728caa2f5d0d01c26ff09f38ae9acc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796cd90aa890d23f45882208f81fc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654aa8dd80315c1df86eb42000a98db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985336ab63ba1a8c48cef9b2102df467108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372f7fc4ce358a674e9b6f0d909e0f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b77a02c546807c49b1dc8812c2c6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c94426c8548feabf003616a625f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95368fca4bae9377583ae7e6c421675f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1083d6544a973465e0d7a520c381e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d586966a7a572a7b4642bf271220de4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564f75417a6689bae17269e6576b03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e3da454940933526b70682ad81448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cdb158415cdeaa3e72294d0a2f17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2090299347ff33aeb322e0d3da2691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0a35822156715c1e8d69ca73d6a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6d3de0168c5139941f3292216e13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3a4a2fb0e0b615467d391f5431f52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207c6ca5afd65d627c43df069ac5b6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ad5417845fcb7817be320f6b65af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4c60b053035287f842f106f9f2e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86372455170f0ce3a5afda556adb2d69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40239350d2279a944e92a9674e189cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8da55e2d064c76c92e0626976631127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c93f423290ff4b5a8595da812ccf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f926bdbd57b1c55170bd958c6350129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f30188afff0736bdaae32c5ec216130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d717a2a543d406fd1c650e1bf4d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd20521b9fbf4118c4629554d28878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e844da509349f1871ea699be44ffe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14deff05233b1f2d5f1eb4b56942350134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c4b4bffc90cf4efff4d27cb39f585135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d7ea76de0dc77c193c846bcfdd41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de627c0e2b2ba0d581f40b87192230c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff5631963631a290bedd7b02d1dd92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08a39fa30ebf481a0c04d30c4f6e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee8426b342b8fe14b4652004ac3ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2930acd0bae41c232e692f7422ed02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c74296684146f47427a7480dd74bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f53d586032b642b0d0550180823e25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882663f876496b922bb2ccccbdf40b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46bb8549af813ceba3316b87fd1121145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc385a654af7ff86b79318bce3e0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a21b1e1832ddb7b5175d6117f3707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4370ab9d4c85492c19d1ac2b7b3912148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a7ca44b03a369352d88907681aa1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ce36e9eea572de828d29e7eba3c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1449c58f3676506e33b17718293b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b0a0e08d4b519a7806a1311260c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c10a60cb1b29daaf8174c9a3aeeda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ce7ca5dff60bb08f240e2c975424154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f9cb016491f0d7a050a32298378f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65e519181b27504e33abfd28134b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752565ccd8b4b60c84025c2cb444e4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e531aa7216c8ffb9dbe57708b27f26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb9275d40ffaa00e160d50ff6def71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878144b088f8bb796a7e88e180831b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89117794234f9d06b1d605edae951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0ca359003231eafb456be3952be99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487adfca14463de8692bcea25e4618dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a246c2e91c061c822f1a2d95cc38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1dbfb67d24f8c72ba203ca56935c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c71dd69003c7e1cec34c58b6a8090e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad527d402060b47dff479e3d12dad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de198e47cca8d4f3fe59fc0d75e9ddf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3869d155f82f44cd64df6fc5962792c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12100fb6b491a38e427315a94f80f902170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd607768c2945664aea3f4daaa1646a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2e7c74e7f7afd6cfefa7c0068a6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812734d5b8555c459dfe8995df39fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef41759ca0d311ae91703b9b6dd7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20764267acf1d6ccee029e61de6112f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498db87bb185891326b9cb7e7b931c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64654cf9aefccea689656d54fa24c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718785b06fb65c8f6abfedad8502ea2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10dc67b3aed7e4462311c8b19f7064179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ce86c1beab8fd3607d5606af439f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6695966965ef91528ea566fa470f45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2437172d251dd339702bcf803c313182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff733183a38fb4a75d7cb63abe05bef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8c855e037ad244c5b12585a2d3a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698b53b49aa87a9092c91e42035f92e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207cb8c9b818a54d21024d576f0745186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c32222c20a6a667ecb8529b9c76d56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043db3cba11bccc6ffe080d91410eb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c1767817f3cc4b64157731d746135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b53ca1039fe55e5adb88583339859190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e480ff3c2e9876e6063fc59efcf7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ad4ca726a3ed5f262d5a213f87bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbff33557cb7aadea99264060b722b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867fc0edd0e77cefa5e97071c3ec149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc5063008a7805ee2307ca94c7140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3547769a787f587459f95959800549f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee2bb2f96916e0874f54f161ec211197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1647644029cf9408b672f3cb6cb05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405e565afcf65f9602d69875bfb18f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd76d0b99281e01b8d046cd950198be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6921d562cd42c4157add43e7367be7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c28dcd0b2e6a87977e6e50b06fa64b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee0135ff31351cbd2fb86cb48266b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695336155d027b047cb319536bbbea8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e18e121cf5124dcb3d7ff5b1971d32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20819c5d9580b6104dd100f6d36070d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec620cb105dcc62c92bf20d6e11cd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45701645d46b44a81c7f948f58ddfd23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef4ef3a721b3e6f8b9e8a242f11fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45815fb85d7e3a1f49f1f5d7b2abc356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b0bf3ef8a5441e38d1aef170f522211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae9f41f55680a83861f8e2ba54b0a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f8fbf0b81de7541c25eacc11d02f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168077a2512b01e2c5c5efc06d7a058a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572b876f47b9a8357da0fbe065290c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a8865805a030cf2937c38519bab8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53e2d029f069667421c525735e9767217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d6d4ab0eaef8a2d1f622c6e2c695218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2910780a7aaeab187f31a1f394236219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c328edd34c64fb5a2eea2237c67bba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad4f6e5134919075546725ec7bf46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a6ebe413930eb9010b6169210546222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d8046b3518955d653875edf94e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2532c4720dca717bc1920fc14674238224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb6348f2df599232ef357f29307b08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1d7b6e051e6d9abaad61343fb86ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9918cc453f42bb35d1aad2dbe47dc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa8a7f3a2fef03623f62d3c6d94b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71143d91a608e199a0d2c7205e82f4e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be70dc91dfad55a2b7ca87ca3066fa3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440288a06055e18ddc33b6cc4fbeee2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2432721f5e432f4d055e59a9565e0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250737fafe6a61bb6cf527c3f0bdb1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176132a5da989a289829ef0ab7faac3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170225dc8690c3f3ead1bae528f9d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ff2c45ebd3646ef19dcc8f6ae04f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d0d3e488652f4ca1dc202a021095237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69669db730e61fb327cc6984998aeedd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8160db090d6414d4e7d74f6623cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9a112486165776e18c39735e8536240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23712d271d8da824c250fa72fdd3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2ed1da8900315990aba9bdd5a06dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c5d7f0c3b0e7f00160ac12aa3b99c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90bdc89074d898145976da2842973244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39ffd5b28e7582462cc42775e92f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755995c8539248bfb52eb34259ebf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762dda0ba2471276b72c001f141b595247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba58cf512af22f630152413057592e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fea482418fb97fdde4b8c9d1b4554249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d14f165c4f90c971f44495a710a5c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866461d2c09de9ae6729038180c02c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda359c9598645d2579510080ffd1132252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b239d7200ac531eba9d118114c23f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c53a50b135ca04bffa197bdd5fac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f612b86dc9b328e1c5f1d809297aec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b6457a3e93c4174693b197359e475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e88e54003b6834ad8ab15ff481a1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0e9c5076b0f985a65218a3359b48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73246ea9b3258e1b0c2bba9e8bf3eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d1478f900beab37344040b1c0f1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812bd33daaa15983399c8863891f27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358391b28b52a0cf3f8a8248ce396a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f70ef322b232807cd1a88ad831853263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79b7a9a42da7fb580f37df6121012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2604f4af899596a4eb7096b5f64b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee647d07e97c6759c7934035a7461da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae7c0f417a4966a9be1c8084f93546267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1642b05426014000b471dab3a593c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9608ea07cc68c2c5d6a3d20d4971a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ecb225e8f313ae1aab65a7eeb430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a9f03bd4b3fd3999bbc30f095d4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859a22aa5372d2a699f3e1d7ca11dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd3c0bee2fad3a47e53e8677e5bf29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37101695a24bca4308f82f8094e416b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c429a81a9f7106ad2d0bdcaa687b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13026dfd13fcd04fef2d40551148bb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85089a8070d513a538077c16a210b8d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a92b60f5ab03e1c459c253c8ac520278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f7c7459e2a535b7b91aecb5679c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a92956a36afa8023f3ff18fbd0a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aade18aa4edbb4d866ce4c4e04f43c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c895c306dc663a297443e9f69e4d359282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff25592ca1f31cf6d557a2c372c23c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bace034c77cec0b9ac3dbd6d74098d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1a5536cd84ce14d9b10f4b78bb4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda2251e7cf1581464209da18ff4078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b05392e7a1ebbf32351bde60f72ec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e1392b9b0f6a4dfaa7311e0a2f509288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de73aa70eb5ed784b8947d5e8dc1613289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d40a431a2d12541edca5c8511a669290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e91f071b5c9413c35d39816cfee1ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2eca4a7c3ace06f646fcb94d398c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee9b100c15ff6c1f091992139b247293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670252cc701a8d451939a1dd98313fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9c3f5c43bcf7a25721ab647511ebf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd8d7d6422e59a712928f348e6891d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bdd676763083620425f63cc96f563297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a574dfbd0fec151d024625dc87e46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2519a65215f1d7aea97205df92ceadc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccbb4c162543185bb71bcffb8ee7e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1bd4f19c35b950293bd37faf0d78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008a1fd45edf2db3111dc102590aa3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf1412110fe67cc21c958f90228830303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf82bff3528e3bee57e9dbe6a204d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b04f7a4adb9a84b748aed824ff8e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa6cef8f08027991c37324387ec3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144bcb497c39c12d66a1f972a30d34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05f404af3792bf770a915f192e2fd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954b0f43e9ba5f69cac2ca053cd11f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a0e062387ccc0509d053dbcded685310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54473301798a74548e0cac65662f6364311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe430661d4b32d6be620412edefb4d0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54e62f5c5fb3a206920d503fb1f44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e5af067988698a946951145dbb92e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae59033183fe864051d0eeabc24d09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94010cf44d2475573aec5a6e22deb2fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e80a1f4c1972d650a157946f5acbc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96b2710fcea7bb7e951aa67df0369318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd9701a5ef71e7e4fc07b9d68c5eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61cd9ff6a17661fb10d8abc996adc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e94de90d8860c70e4de22348ea57b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672bf8b26a99888e5a206a934bcd465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec744ec64d5f23f3a878392c91468323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c628684261524ab79dfcd72c3da5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638991dcac3ef0c437ee11c567e7933325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>