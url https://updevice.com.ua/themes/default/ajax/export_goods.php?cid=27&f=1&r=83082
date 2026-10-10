--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea46ece84c72713332aeda17cae5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff10a45e0c64012feb2e3bf1d4f5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836605de63e4d7f2259031b4f1b0139b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e938fe9cd7a0ef41cc95c7ca2eb034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028314cfd9ecbf4f7ca6d4bc4f61de4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14d60e3ea587145d8771aabfadaf6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20754c5146a39889032e92a330a7324d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c9a23dc9caf4b15d6bfe60a259d9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51ad2db9ce0c21912c8d32cb18d889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af4be72185f259dd4dcde07a6d94810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee28b1807981fd942c0a0f6ee7343711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e948f4c6bb41169e69549879acd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63705009d6999185d2dd8105838e5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5e20663ba64190fc9f9cd0576f04214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b19e821c986a48b9b88910c40c6eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9957464e5f37c7eba5e2cc58e518316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f78586e3e6ef0780a2e2782e2177f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3c8318b6c7744f1fe89f76d1353c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab7ae914242cae40e257cfe09384e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b44e6711f3656c6d658ff5833fe8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b7603ce1069b9464c3266b19379e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7093140f5e588a96a79f522247c0d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdb3602bbb515a1d6bda914f03b09623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a632ae7656bd6035329c2f19c9eef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e638b2eca48d101f46195cf38d425325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa2c49482db5574d6702578e25cd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ac7ba15174d051506663f84b99b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2973744950912ce6bafa0263ec9cea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea5de278975f881e9e9068143f00629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02634d96c3ecff70927e01781cf7456230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16694035dc6f267655300f9e1a5ef2ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274af40940fd0ec6c6b59bf6f0cde9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853a6bf185bf78f1d10d30599b7c06633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2374a5f91355ce5fda324b710a40b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1ebcccec5f95f30ab4c7ef97f28a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eb37c35046a32170c301ce7c5479f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a427ba74174fc556ff253439b384f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f99a756dec67d52d170063015d0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1c2b6d651efdb23692e7033227b3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd258277ea0c4cecec482e3e6f87340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885bcf38091796c65d5166374ae2a3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568f9cab69c64b75bb40a874246d5f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18693eef670fd4c129ff925ba6ca3e8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc08ff4ef04d545a5b0e2183f0b91544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcea188f5b24d427bf7001ffac506c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c97bd76e0488737fc761ec5b367bf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c61a1e4f4125d796214b70a47c848d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1af8e931a5b2748a680a852349de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fc0d0775d2f22a47a57bc23656c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b847b0b1599977fd6a65084f4b0a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69219392bb5637bec09978d722ed3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d554c26140896dab91279895d1872352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde34fe331d312c657fb28da46c3eabf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7eb9f215752b27cce7ac63530f61f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed00c975f3439bb8348b4fd68c9b73755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee727845dbf8e8f6a513d1ac56b379ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4df1eb95307404e3c0aab6c7529d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0eb32f0890f2f7a6bc2ab3445f15858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960cb880c89bc0ebeeef4dabee0303459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3fd6f0e42eff2720b0b69a47159f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c68a75f12203e145bff22b522db661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70426e39a3bcac3e25223f17fa595462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd1711d1bef54eefa92e6a6947fb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181611fec6f2fe0a0d9008cb8169dc4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bb23e5754d1fa82ecca56950c93365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c8056dfbbee3f46e5a6ed5faa55866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5b1b934ed8cd9228b7dd17c665f6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8d46238b03c2cb98c4af0b10399568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00142e51e7cdd5ab9a0bbcb9cd924c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b94a2ed1d92ea39016bd64729c33c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f6c56ba2d651a5288914295a8a29671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e437046309431489f9a35c55ed60072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f32a4cc07ad7835137e95a06158973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6fa4a07adc2866fd990759374b71274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f5feff2539a2fd9d5d5a0efd7d02e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfabea41b84e4dd68cc787a24d219e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473691e19256dced69985ceb0e04c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e21f7207707d6eef6371f62ff9a16d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363776af99f850195cedea5aa9bfe779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ada15e1b1d2cfc47164cbfa4d3e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283f792e2d2302877a327288d40577d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c4740a8dcd92e5f4e2c35044f45382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbd809766040e8007a35855d75399e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556afdec58a7f3cf5845337607402fa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb8bbb3f4670c9549b0f7442a8731685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f66661e82258d30cbb2546ab68d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c85c9acec12e091694e6e0b20538087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558f148c41f081a123d37dd527b09e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df46a9cf4b5cf0bbb9cec930c492de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c91fb44fa443413c1dccf10ee175a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390124596a8d1e8fe890e908434514b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6030a5ba4a0075cb455023672a3c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e9f7ba7d95e6af27da8832604ab093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0001dd9bf51243c519b822c9dc8efb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d930a6a214549b8adf190dc733b09195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee062a1d0ca6dbf11e6b7d3ce5d3d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043b8f204380499566ded09946cfc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac895f742ebe9fe513a2672895f3e3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db6ec7889c86b647cc974a23f29ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce0a4de987c470f605ccc48d3f501100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74999fe64b627065eb96ae0e1f168ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c63a123eb3829f9134d351ed690fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d72cf4f9597d3272425d263a3c6bc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8d5e55af003d15fb662b4f873234104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae17ec1b24c37c6969eea9fb71652d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5912bb1e646c60633d9771e887c59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e39bc6e96252534f9e6d7a430301107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1347f63fb43cf7c03e7b5ae327ff3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5868075fc8f0b0c20b42a740cf75c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35cf5985075bf8d702f02bba7ab709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a533e5a9fface3d72d5f28b3a615f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff967b5b8687f27b549a46ebbeac4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672ddc5ac2580bff282c07d8033d2cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2cfb9f9f0492951d612892670b35f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c9bfe43d1b0fddc790d4ea6bb47df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccce817a2952b07ece7b888edc78c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae1c3a19ca86fd40d0d3f4b8e1385117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f19e291f7440c32860b29e0a90cd50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba456fb0ba55294d3e46d5904d9ec6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc6bd4f8f7722b0e80c76cf9c42f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be7670aee63a06daeea86e7b7614a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e72392727951cd9dbe2eba426108122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df491c64e2eb5177aadf7db2870049da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e142ed688ecccfe19c2f4772851a7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910d978c98887e7ea90a57fb279790f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3451c393f0eee6963d1783f0cb4d37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204e514ce45b6f3f154693aabd1f1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd313ced7d4011cf61514ecb15ac39c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de644aa727bf985eb418a7b5cbc9e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b60099d77a4212bae2cd7de63ade130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c4661bdd68c65a1339fb2384dca56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205cdca4de0b04b9d0b6ae024ad983e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eedd1655df01f1cdd66f9a7085005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd509caa7c1e5e8d8f55aead8d37a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6850ee8214da5325ef48710a1b2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d905289bdd1b13fc15e83950ba9697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c29d6e98369c738e14eb4f425f23d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6abd38373c05dd0993fe02d6930973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de129373b8715371f9ecf4abe5c16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1d56f2d362e9a7dac493857c28d69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e21db68d87df512a25f2636fa18c2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf83b714b4214f036cbb7562a0b8c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3dceec2176325bbf57f00a9ecb396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9aaf4d1f0f29f717dfeb05c7ec38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941ec998d29dd8cb433eca8af4b97d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b522b898e1d7a7ee5f0a81c49f22b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cea5927fcd4ac919186d1fca2f8e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee095b390907b9ce5bf1ae1fad7fae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f97399c7452a7c9430720f19037fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0cb593da076e7b440ba7bec851f69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f2c39a27749d12e72d95e8436e9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96f2fc835d7c3a7669a770eafffc82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fd12174de76447ed1d88e08bbf850153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e912a09519b172669aa1695003127d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95134bf3727a3539fbb01bfff59617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac174bb5cc0064a4358eb77d0c3253e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9e082009c31b19743e493d0bdb8da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6107daecb2b90f47f9f5547a66c70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b126550383f9da92254e51316a2901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e70cee4dd44924b7ad29336ac67b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bb512c3fc0deeabeca08416e9f26e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae401416eedd9f7ad4d40840fdf69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d213ad18717254906cfd8fa586187163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1ae82c972feee02a54f1c8f62087164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c809d5384495398330bbfb5703705a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5ab65562306e6e9cccf6757ead92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6b7c289d6c3a298c6d839ad9b516167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3866fe7005941c8526287988f92ad3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef01f623db9b9f3a36fcce5783729b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013fd35f5be83fd8696f4d597783b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1dedb797af7f2d9f12e370465fcac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d52b309d3974be912563c4b1206f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f00b87bf696412f4c4f048652df7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6e42a5b96f2e7caf748452215409174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394d53dac94e7d5538704d17841670175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac0beb11269ac17461a816987246a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f2b6a80f10aa419f1c4a919c915e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218646364e38701f356ab1c8c13306d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da904a332c841aef9c4a9440a1a96c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bf2eec0ef06d211e6cb840926293c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b7d1d0d5ef2a552f93ac348fd58b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe3d8854e095044fa0d92b2f8eda5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f66c359f0667043cf33ed1dc1cd840183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02080315692ccd3a242f8c74af7694184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5af997973c0cf72605dc285a2fd2e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46bb274b020dd87fb2617c6d2ba6db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607aac87cb88b3ee6616e42c0a7e3b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf106f34a6823a8a462b74eea1953e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a509d3717ae4e2cba0291509fe018f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042becdc9c4504cbd2ca27b0037d5ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9c577b411ea58c369c885b746b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6494a2790198fcfe471a64d14e30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225c0869c8ba3a90acaa802734e694193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f2eab22dc972dc456eb44cbe68b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ffd9cbbbe77e452552a9135d777f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b25cd769d778d9eafe4be7653b255196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97392ac8ec72b9ba1d81b76aea712cd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa17f0e568852f52a228b99c7e08dd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933ceadc81a76a619dca8e8fbab00a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080792f4647454f22c832c5cf493c368200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd211680a7816b44c718e0915870fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fefe4d44939e19b5e8f295bb38caf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92676b945a9b87ab4195ad52d3f12f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea38c06b94ece76b0786aaa5e7940204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb593fafb93b67bdf42cf05759590f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907716ff392730f595c3e2a1d1ab715206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17d731ffda2c66759235b6c9a7df39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7dd554d80a1ed243376d033237449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09edf26e98934b88fa5444b83c265c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c81a63b4e35c625689a6640b2b5e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53fce56eb68bfb9333631864bcdf54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209e6ccf2275cdce89a606cd8d5d91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b872c62572edaf99ad66f2d0e9685a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c734cdbd77129dcfe6832ba9c93726214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e58f9f46797716a4ab43b33dd0b09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61160ed9ba913ee4202ff496893eeadb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15f20f479ba0ca9438745100c2f885217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b26a962d21efdb168a9d560107b5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01768af675e222317ad28a3e7dbbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38105352bb68fbac0858a726c278d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a8c18521d01b1510ed6b2912b70b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb082592bcab18e697bcd2ee7e9d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9655b8ed7fab144bee6f252455cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586045bc8aec3009added4f5db17b19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be705dbc7ab09545efc9835cadecc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a068576e168c3f582bb2f4515399226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e068c511306474a3536ba0e93efb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a75c62301f6865cdcd4f296ef2621d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a202f2d1286b0a7146899b7fd1beb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47291af22440be10bf98e2506db6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2bb29b9def7e247e57b64ecdfad60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d69cc39d277223d24f16ae3876c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c60759d283bb647667d19a3d3c464f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053fd7b9b87790fc97e9d94e410011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d0e3e6247fcb5cb71328bcee1177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a6c35ae51509631d7d7b8d1f4bbce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a9b67adf2cf93e057457c71a7284237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7c10ea3dea1a43a720522a0d4588b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af14971c5139c62c7358cda9d3793239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb493e46cf522b608d2fe4113906be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e8a9fbf7ccad9096217c7b8ca2620241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078227b99e954b178e68966782c1108b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f81a203a1df3f82e8d17fa3289451243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf302f42259563a728ebc03a73476244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8860e44e72abdd29fee5ebf560b58d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee78b41712376595acf51f43e1364246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8660bde2478055498ed37e9635b8c88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b331c74cb84a4de03de689d5a377967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f74e11a97757f18a5a350285c515249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb512602c14f4cb215e7c37c945464a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20720af2cc3c08a586f9eba96100084251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb6f94752dfbf085425bc23bc7f07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474276a7760a884b256f0e2a8358b747253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4a27a6c09e26f85331c3c5f2c2b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5fb091565dd4ef652493504acd09e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355973478a7590ff216406396531e85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe29bb811f5d3ecd7cbfc9fd97564f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c17c7d5b2ea93e43b5e4701a2f89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de27bf65e2e3d9ac6bcd1f428732143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d4758603f0c8861f09fc51231b39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729276b3af4c6360db34f39ee85a56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9769ef1106990fee572a105f4fd5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df704db417d85c309cbc30dc95159b3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c6ef0d8c549c245df9275365e507264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6e33e2d9af60946dabe60d7017d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ea75cf1c598f6ca4ab936b3711b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869954d38d63e2d25980a99d2f8b0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194464bef85a2ea78bc9c5dc33eb29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05228f07e02dbe112fc516e4c67db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43730d7420017a2aa07a32fbaa772270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60b7dc8b86a47a2a30440f4f21b17e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875656c56bd3c05598e45a5dc19316d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecdcca7fcf8fd844791f602de790cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7edbcef9a875fc0b66ed796f0bf9a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab6a81ef36fceaccd618de4d01a3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e468d8e6207e902783ebee052474d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cb1fa1ca0f7761dda1ba6687df7d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea868ad01705cbdefdcc316efe4de53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5efb87f8662131a4d1b5c943e133279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a813b5c177973282741fda3f5cb2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34835832b8a5ccf138c30e6cbbf5eaba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e9d1ca72b1ab237a973404f16233282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1fd9d5f336bd4c7555efae6a9f4d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43feb26fd2a1f1383b17481c1e34fc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66549fd8f9293ae6349ab984cd3beab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a13994a49fab27c0430d905cfa122286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bd48a50778e10ae4d178dac719315287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5959aca3f991998ad15ef4f08f8ad8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76688811b0de4fee9ccc2770c2a1c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c655c3466f17bd0aae4477849269b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a4944f9207d60fe43b09feacf251291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798849863832b6ad208761a4033aa90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2e92fec7a6decd2fc43f33a7f6793293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27027b8b8b115c9cc4c462aa814380d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2018e1de48644a1ec7fb3515fdccc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc310fba443177649e6174362d777e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e6ccaf9cf74741c8c7b22c7ebd60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b4d37033b113c840fc7480e61256298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2c415c5216b1491c5ed29d29ec60f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab672c66e24aef0569988660b86bd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4403cb818aae4e989b07dcee165f08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a7b1a0ad435dacf05d9b4afd42bdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eeeee40aa3e9d47db91ee2579bd28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83324445a3f77027612069914d348fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239f0343550f502beb7a8cfa772ec9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d7c02390371e3a21a7d11175779f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda604cbd8e3211636af79891da45a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b50ddac14c1abc7c0739813133ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ba82f85b527dce96d3a875b4e1c5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be9a8080ced0e62c786c65b49c4746310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc67144dfe9f4685246a11d2c32af8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efcd09ddeae56cdbefff5b6377c807312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d275875103724019702b20b327f41d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f857d1dc36bf2503815a2b3be34e071314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45439c31f2cf6244b2616f0a234e45ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe70d7cfee68205a4486ec270bf761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb818a46b313529939c747c448c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3fa69a5a68b82b15faed3022f30b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bc06db6b29c8b0139ea6954b112f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1cd2b33002e9123a5798e217ab120320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055dc38888ffa86c234c89c2db367d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2c16913d51de15be997fc071f529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0a320186dd0d5350323b53785ab8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fc07f962b5260910d1f631f865fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba246bf7c5611ed6aa25d142d2e562b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e38fa1d4e2cac3e8e9c722da3aac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67e5db51d3ff62761c6723ec4eba3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1758d8386c8c075ca1a161860bc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92642004f23903f08622218f61445d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787aff6151dbce6f36ae47856f122a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ecfc6c602059de5fcbbf62115f9f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca60c3456217f014967790be4319c0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638517e9e6b57df65a2c9a2abefbd9e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840e9280ca30cc1d81a3cf3cb4a56ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbf6887bc470bee4370dd51076fc302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b725f7a67487435663e4e6dbbd7a2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1c71c5710c54b4241ffcaa1510774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e048d18973d6fb6e59d5ef79f9065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e158f334669742c972304ddd37a326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119256e7c8c77c2eea22d166504ea12f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2032d04ecf71195e7297a65567100e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e64c1ef3cbc743ce6968a2462b52d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9a36b4e1dfab13069f2e2957246b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48e4bfcba35e27ddb26a9eedd18f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28e0c79180851807bb9ed41c68e7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4d25e48c90eb8e4fecfd1fc8a92213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ed0120d8288cbefaa29b4c9ef0e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa5e9e432e0f95d04d96d869c931f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8df320cbb2e23a6ba7a7bbaf7a689116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041605c3e6a3d0ccb54a92f96efb7f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad4f6c184a1747bbf84b88bac4e0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142ba454e05ad804f18d92dc2af525119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c636b35f71ed094c629e7ebd33770020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423099604211a9adbc489f088a1ce0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a47d7409a6a37b7889aaec22af11ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f57ee83432bdd097f38eb9a77d8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08aa53d65dd16a6037469bda40399824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ec4453bae164ae78d596a36687bdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d4c228b3a41f9904a2945855ffa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ec60d535ec3a4264cd7cff6c1de3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b67e05251532d05021e556411903c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fd2e125d740b295ba6aa2ed440d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb1b8d5a520887520f3938c388550730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826f5c28b9266d6c1179e18d817056531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199780f96676559748792667ff725ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd9f77f01f862d59e2719db88b05f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cffc9eaa22d930ee7d2cf3172e62e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e84307146c7b977b5c67e098d6404435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d8a11b34a5f7d9d13f6ddf90690236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f5225238fc14bc05b23b2253be6a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438ecba76d890d96b822e81de64e86438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a010b999e365c62f9fe41601be2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb75d7088cc274b4f4e2dd75e3737ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a25953a3a9e952f880229848976241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f899bb0f01deb375d656c4506b2e16d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073fccf85bb2630a7f03a43c1f7ab5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ef605b5000bc115771ccbca7f88f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf6d3fff3f33276483d7d6e813d7fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f6b97a8efb3735ac5054a07dda29c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301221eed25d9c2f8cb62490ffbbd77247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb834170af320cf59847344d2bb1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a027b0b675392762346200f6c355549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21faf09f3281ab203e88139872bc1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102219c92d573075aa6972ee230252451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d462a5d9db37a2d914c293c6d14f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310fe3770974ee725ad8651630b84c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a889e85dd51b0d9c309d7ab947ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f2825916fa1ddc95b6396c47be4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad554d4a464dedcfe228bead0cf6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54e8c45da70a02e927ef46761312357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cc2e69de4197cf98845f6dd54f39658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362d8a80ab3ac56e3fc7d65286c16d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a44555e52427400e9286e2e6f943c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de71e7e6ed3c8732d07030b6d931661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de834f2e1f9df3f7900a26af704c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb883c792fc5ff603dc2bd6b6366163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9bfb8ce1cb257ad5508665766b6ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1027b3b2b71909f2443fe40cbb989ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b807f71e907beec44805311091496566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93d016552b733ee209303a5e11fcf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90edaa0475670d2824170cb61d81e6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af690b41cf844d4690bb8ff5bb57369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c17bfce787dc5b75686c9a30af3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee9203b9ac97eea0e68074bcebc9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a205cb329159c7db00d1a764ca87d0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae11c053909c224a2651cbd6daa6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396376d03228fbc9d42ffe91d04a2f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0be724598ff4b7f5f3aef5a435edb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85420417eca915f10a5f26a7a8b35e5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1570905b8140fe0a880ed3bd02d25577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080a541ff56cc416d6d217e726b7a5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f24117e51a544716a0d176fcaf3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be226c38b59a2c625fb3f0f67cb82380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcec9a91e01a1fd000ca6552d4f01481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9607ea94375eec7ca438d07f03af7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002fb687d2b44d3041a894e16a52c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25a1afefc42dc4d32eede6c8dc88d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0dc09865900f4fdc759523d1f2ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deb9b49f289bdbc03ccbc2f19b4bee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd5d2f40c9addd5aa09218384028887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a92cc5c5a4ea7e0dc18d13bae370b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f50d7366d85b264e2bbbdc85e742989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f3665af9eaca23b3caac7eb4bd1eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a1afb6b8597d547eda568d59617a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424a461f5275ddb7bf67354f64e34892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b51f4da8f5579ddf39711d6719df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f04f383567b515bb5f9d5cdd2df1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b9324ce4b4219431e78268e9781b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a062633f947f73b7a89d6b6f832f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860460826c9736e9c7cc1ae5481e6e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49126319466be78b978112b510efa6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1972a9128dcfababd075f7c1ec85699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101ab1585c16aead03860757fba6eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab8b403587b01dc6cc689aceb2ebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0cf900fcc9772af49379c49ccba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c42942c1299edc9b97d80486cdef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c3e13e9068110337cfc5173156d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa221f0952f24430fbf2f62da404f91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594d8c6d1fb4b25e81afd1077d28aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234983197c0952005b8608bbc7e821a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481040cc84e1f501fb4ca3d825d8b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c65ddd33275db71efb65c15a670d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09980083628f79f63e2ad13a3a9ac4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e99400080857dd30995fcc8d0b31a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f272735a7d1bdebc3fb4569fc0bf084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc57a5614946b1dd50273b47a00357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f4c45de0138a60bb9ee6155859fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0692a1bdddd7494ef19c845846354e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f116b87bfbbb964aed1c864a8258116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fec4a8a148adf91e35b73844da0ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd12f0af438c52af7a763ac4426fe0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e7ad111d9744444f5504f15c40d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8615256683170c20a4a9285a382a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ba4f3215c95268e6613f4d490e22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29410b2fc555ab3a132ebb0aabde8c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbc450ebabd99a8bb5f8419346a6bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f219fddbd52d272b12b95396c7065b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b2c39b33e7bbb2ad3f00b9e78fb7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002a4ca388b98687ff43a474fc04c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d818b158ed99aecff07740222f8078127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480ed1c1406efff891d59fc1d12dad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b27b2680ddf6c9e7b27b794d9adeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec68d623a9553694f792ac145d703130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee44623c17909401ac2ab8194f6a62c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa06170f10f21a2c8deb5000bcad933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127fb6d8884b33ce1e5eb1ba0071e33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad35da64dc397133e5a5ac9ca595b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed65621b9d17a3d3d4068e503edbac2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ee9b35ffa267dc5e928305154b74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbefc2e352d0b7c1d3b9203ee47d86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bfb507fd01fe86a45c2f3c130f3d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b2306846f184843273a9ff1f54cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a301a3a51e344c7ef5af7619791a2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c734dc1cb37d2863049e22109c33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a34fcd2dccac0f61da5e5c2d1cf79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf3014a6c87afea1c815a3854cdf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a090f22006c3bd115c39406ca22fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a540870823efbb4e8295f6cb21f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f47eecf10777ddb3971b7a6076ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9159b093234ded307ddfe3aa4f2e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a99cf26fad23d174ebbb3a93a255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba343d2f38bc5b524d4b4cf1035416c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5268558f19eb8c7beb35d438c5694e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fded89ea3abdfc066bbc4fdb0d1801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc3cf8df218865c07b9b46ccb72b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef820a3295c2b261b92d12e6ecf87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579376378b1d50f7582f597e0578a690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ace868363b79f1bdb8eb48618479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952791a7e0f40719b31ccddec3304487156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac6f5888278d8c14b5e480c4aa6ded157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a604e7cbb81df9d8c0060b204ac11c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5451f48a013cf67c6dbae0fe05032159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa27e82f2f8bd86eac207d98b39d80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd2e2cd56fdccb8f6b79fa2ef3712161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97897daa1b27e2e7088a1496b32b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c26fd4b235cb9a530dcb846b77ffe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb9a1a2776e24c88f683ba3a856f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93b28ea57e21e9fa1bc3cba7f1f650165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14a104d44c232044b7d6c7f119810166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91299eb7e51575a022a04d956ad79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6a9b1548ba18bafc854420ed521f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a052c8c756e2e0df7720bc401c3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571769fcaea9e007289ee2c7ac3b1ca4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e963a0c5cfd3c2eb5394da549601b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4052ffc6c6792b8ab79c397acaf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf24f7623d8d3652ed3182a60b519c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ffecc7eb43ca956e1217e83630de9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1673f8171e7790238660db9bf5522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f6555006bb7b5ad1c56a449140d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b109d7398237bf377b6e75436ca3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26755648d29e9ec61afb8590afe0e69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a180790055bab8b6182677b0d00f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e3878cc8e4687e23370e70c0e3a09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d94d380d4f94e9b695280b4bdc5be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a8cf4bbf0754e20758488948f79ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e125a9f5e31dea0a6ffe4395d19fd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c5779f1e868cf0b2bf87557f73414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2a42860cb4a4f24e78349253d175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f6a756b81814a239cf6ddebaaf337186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4d62ecf3df80c2787a647bb84dd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5a043ab3ae4f30637708efa29b52d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386502a48239f5e134270309d27c146189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353accb90d93e91fbe3605831d3189a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5542dd6f14c96d2db8347b422e7f49e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f8ded941b4dd8b18c46ed501e14e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5067e560692093f1290e784e2e107dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1037b6e0afe05703f29292c3f2863194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f3874d12b6d5cec19b1413af9973e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0070c324b5e266ce05b8401c0c127196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882178a885d374fb0758051fd9a7d89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75685efb148aed74e4e4f2f0deacd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85563519d8d7f4815455e58e88902199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07304511123131964d27bc64754d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b5f76f5f7408dc18a65426b07b79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c8fe6b9764beaa23645c4b926bfd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55af4b5ed4cc34d39e62e2b4e627d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2248983a6c6dbc148faa1b3454dfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8d11f6a462f4ae53c80b9aefb3c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb99065a5f7e2e05d576a650ab002f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b2e45eba729904a2698c288701d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b871fb7e2b0813be3993c3135ddbfc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7686e74a1536312054c4d26eef392209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692d74a4940684414408f29f8883d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05038d673bcbe4708b4384eaa39db8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2c143aec93d10cc3f7ea482b5a8bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd091e16911e10abe945c8f11018d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824efc93c7fb16719e2f52e59c2fbc69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c224a95771c92ed8d95142c37166c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de300a7a758bebda3e36d931cb7254216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b2e6576eb055ca5e653dc31092ae1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fae8af4f75c5d41fdb01ce2e9452d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf41547ccd6824ef47805878fa0d764219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f57a0a0776408aca42ef3986c9a920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f0a2837b161ceefd20c5e74671588221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572276f9f1caf3a5992fa516168f4053222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929185de2fa6bcdfa9eedf282f038e17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee687375e468f03959ba47d21a59ab0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd7fe08234e18d17210258ff8f0c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012a3e0c4c16714d679b8d6cafcc0ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34eea5f6f7a047c8036dba43ceb5a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043600f3a389fc037522d611856926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4402eb682f06d948cd4e43e3753f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db6a04fa8dab46780f6cd8c03aac0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1c20be5bc2e901bb529f9bbae088231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e63fcab7496fddc1d81f02e1cfd9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c345a99a119916b25ff913105f717c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c183bcf5d1cc3b1f81d391ddd8e53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce780fe53c90b2fbe8b34493c2e7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809bd4d552f90b8732445b4039c1ee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568b9328bc95f8c2986a4a9fa76feb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de3d2d0bd0e151ecb7df93328809e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307922386dd05d11a4fefd4a0f1a21c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544641f668e96980791b1af82a16870240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac57632c274f6fb44eaa35951b3d35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb210b47ab0ca95522be99019959cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b88fa482c2fe1f1dbce44484452ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e269a9cda32923b249e1fb403f8cdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776c7810cacd3cef3f68305f2acd4ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5efa9cb4b48357b80a72eb07a2fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431669729cf2ccd2c4086dc8a3eb508247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7bb4c50d970243e5b044fb1969b09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8e2dae3363ff52246be089905477249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454ccafb788e3d5b8301fbe0bab630250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3c19bbf0538de5bf2ede427729a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3bcf0321c3a6d167647558431d86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e304591640ef42dbc27a53c1279060d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e4e22506f5b14ce641d9cea844c11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba56e3ada7619a54c9769416fae08d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e326aefc72820aa999966c516cd01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e79f79b1fc947eaffaf628a110bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd3cb7c93e4822e1860787a78b99a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102792a3cbbf341d8bfb06579b9a09eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a43d739ff8fecf39d3c9f189b6eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dc41102732a0f477f9fb1471fc3d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e497799106d0c6b9903986d7758df8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0757e1ada6abf96fd5793c142e009a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd90979768b2b9df6ed699ef713ef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4b6f5800b19be7266097fc0fb0c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00707a4d6d2b70ef85fe024d0f4f9b13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea92fc6b2bf8873a0c01bb5e8d3459267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d93409f3f0f73dcf7129a4f08735268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d194d1ed2b9ae21cbe5be0ed4ee28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604fe95e1e6e3c5917f4d1c0d34b2e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4418416445eee6cb7cfc2473534157271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576e20f3ab901fc26527f775d357ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3796b4786c7d38b9ae6ff72543e7ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185762ab427e4d3817ee02ca43eddf34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3785f6b247f35b591a321676ee8f79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a722da2a171dea6de86ad4ede78c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb96cdb26d6d985f1af71f60d45cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d463addb5f36ee84fc3a7b9fa767f18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786b2a81a4f232a2f67d265ce3d9ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7d27d8c5b001ba43b9373c607f73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29869169366dcbb05b303f7ce2e0b7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9ec047e90ae03f84f6b87feaa1410282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034cfcd9166afb211167a06144a496283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa564b8a23e00900cac8cdd5434ee3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eb7ff765aa2077034ec43b05ca5bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8149a999d37099b6bf8765fe3a415a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e27f5190e34e5676bc667b8a4b647287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303a76c4afbd85bc25a3d771993caa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c394e31bdee65d3d4da3112393f24d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96815565d68c7fd4f18500f536a90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbe1d623ff9b219012ca45e69c0950291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166378a3a7ccc64948885460fa8bcc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d0a06bee42c9bb2e431bbf6e338fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ebcbf61c51482b87feb10be8bb31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28c279aa32be9493d5da3e66a16572295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa254518a61fc7792e89f53be8293a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3361d59f923f2ca93917429ff5f1bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8a604023f187efb1b42050cddfa0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5275883642e373e197df3408aafd2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d23dec4644b2c709b591d82bfc8f72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825614ee99d66e6fb661834150ebd81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e748b5a05c91feed1ea7fa19e80f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4eae74afb6c43185c96818302df91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cde232fe2f4452ed3ce711b370ce4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be450a6a9b590628578215515fa215305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5bedaee16a682204e52f27e97773f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace5e49a0db3d38db415927e6315407307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d8cbb30fbbf730ab22d65e892028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2526c97138745fc914269ce2eda0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3930fe27a3bf1eb208ce39ac396a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1bf3f13e63e85f9789305aaf9857311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dbbc06c30b30a896529057a8181dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72bc6a05e2f11da7b6de6fccc13577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bbe3787abc17fa460f9b9aabf5d4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c7f318d4715a19dc7362e190ae575315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26380a7f93abcbec1115f7a814eb98c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfaaa2e485d5357a33d6049515f050317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b145394a39ee0e55e5a438701ddcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d2cd1560b0344ebee0945b64ba73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c7831032f179a41f2abae096e195320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b010ea98b04c4cc2374fdb931223321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db88e572e4ae6a656940ad9b00f1d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ee34df2f6109ccd33c725b9b9d64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d685ae217704b03ef8da6fa22f20f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b2ddaeb8024f4b94d51f57ef15286325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>