--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ffd83b60f8a7156c1f03ef27834cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb9c186947a5ea923ffd76c00ba042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b880ba52b7a80c7e3ebba486f4922f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c473a9fb3ba584be597561e4fb9763a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c879243f2ae5b036eaf9dcb1518815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85f227040d42f0d534cf049375ef796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dfdcfdf0e268f7ee7ec095d1fa4ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae3a386f8e5fc0fb845d5500031078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1bfbd87e25e8f92c86088ff13a0a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2357bceec10b81d1c00d34c09c983a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d90167f0a6b27b8ba0735eea19c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1667059c2c928d348137eb8b4228c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e32f91ec3d7fef678b71800e4d8d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07612d7a94519313fd9f00200fa694e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf6f503b1e45bab0f0de5287fa00715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eaa68269bbec788d7c2e432d5b59416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89337ebbecca8fb92a9db11f1475e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf0dc57a70f6a95c2dac6ea013e00318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2528aef309aaf80ba544f92a4d61419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e6ce47dc557a785cfffcdad7cc44120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829e448779b372824552394f3a068d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2be37eccfaf8d79fcdd895eadc6b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48712fc4ddc495d68663da2d44974e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53ec33d4a200040af61b44c70b7d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13e27f5c9aee1298a3c1c83bdcb3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc798a8a5ac7947a82aab198f9050be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228fbb900dfdd8ee396e1d808112dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4112d93b6fa33e55c31d63069d4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5feaab69c83e35cafd21ed945829e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0a6c9990b46ea7516da50d8f6a1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1cde75e72abf29ad06bdd93e55aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8f3461832365610c031361a97ada32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106efd63d670b4bd41e4bfac0e71b2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a990f81b444a9337915cac6335cdab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fb83138e0b3d6a7aee638bee1470235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc038129ca13caa87f58e87cf51e5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c59ca18c10857ea987258661910f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a723a537e364612789311f7c6daa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbd816a9c358df603350b40da3c89339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4edfe1bde595420041aca69b59112640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412caae640758a114dfa4da62405fd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fbb3929d04943618d18fba618b5d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9365e4cfd6e55f8fe5ed457b255fe8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b28578788e4a6a6f6b68eadf6abf5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4b5ee9a40cbe1621655cf529f2b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bfc675466b9925d216b6c2366710f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e822f993f9bd55ed20138bc55fa4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad9d9a97035af44e9209ae1668452b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c479ccb5ebb19bbb29f70709e9d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78be8990a1098d8a27ef09fd6a1c5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f594015cbbc761bd80db847226b72c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814374366beacae6ee998c790cbf5ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1b99c04d258a786309fcec836dd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d232b28e91741e02e022744c1d9de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9788a468bfbfabb6f966d201eb6d5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782da2bb8e1a02f79c565f045b997e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6263d9407a94beb1de652b60e09b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939046c4fdf776ac51ade897599151558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed5651577b72420eecfc11c394b8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb183e6860381dea80acf4d857ca2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478682503f2ba52ce647026808438de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c782c24ab8e2dbc2bcd8da9cd67c2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f13edd562b0236fdab381bfac235963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685bb48c55f8d61de1dfdb1179cd7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e77420449fa2f422b72e7b1dfdb1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57658c6de6129dc75ec7dbdab9d36866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af27d5147681708416deb316fe02967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777cca3a741cb7913ad75597fe30b7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e918a44cdca99006cf0ca0fb2b6e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae11a14fcb643bdd9d464924fef2f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951e8f1e2d78c9d557e2c2fecd1524271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0f5dda2f30583f85632ed9d23b4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ebaa788bdb973606efe1fa6c68a4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d66f43832b877f0f5fea8e837bdc5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1729adc3a89172e23cd424ab0b40475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f74ad05849dbbd235008e183b2e5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac80b5cf926dd034af2db5330b34277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873843eafe8fe689356edeb2423039378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d2f4c498b81ffea35c5af0ca73bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63573d5d1512c31ab11e6ec0b6900e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b00392ba0ffdd223f8206edb517081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d8815c8858988137faa3e78f8bd7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673694749969a6d637517c3e82404e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d6d9afc8770f3cc93253e61b103d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d8aef2336f61e68e0f0369088d6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f6389285106be321a3b73e836134786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38250b57097ca1ab804036b12583364d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90149f16eafee18e4650755467652488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e65cacfb78a0ea08a5074e88d3e74989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18f00e488c9df0dfb02d9b9ee5d99290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7158f1acefdc0f1d82ca37e79126c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead770740046b4f3bce88227608bed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e50f31a89d64eb63bf6bb82995639493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3b9371ee3b308184c58296ac76b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a4a3d6df6b3c0e9a1fabcc601c4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e90279aabd40690af42624d7f342b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc2ed709a2d1e576ef03ec9accbb4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f19161e0b7917d8f50af5b0c0b9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533382ea447baed238eea2a32d318f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc679df6e2acae130bcf419f0137ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f41e8ea1d624ad114efe6d07ce6447101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390d986115096a43a3af371d4f5503b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c28f177c9bcae84ee95f14dab2cb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e7c2e8207c43e82d8633014aa83c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202801b3f277c13836a787287c12dc91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbdf5f80e940dff705ad96992f5f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb1e95ffb8250cc5d5b90b9b1579cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1f8d3e46c5610eab71a80ba6481a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891785b74cb1689fb6ade9bc20b8c274109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e2be6fc2fee2fe2271118149dd55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb3aae3ac8c3b95590b38f83935886111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f4f464130e6ff0a656672fe928ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3190ecb6c43aa8e25b4202461b868113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c308f5ef126848a002c4194b5a56c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433be865d6db3666692df3cc9a2de1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5c35e2186d98eb690c3fd93869e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb528f3b339e6fefbdcf6e629985077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791237625423b4d95adf4f336a04ef44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e63eeab5d6af40d15b92f9a30bec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd68fd70e150724e7d4a09960724cb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54eecf60abcaa5573e0fd5a83056e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414444d116427d98cb51403dd2191e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3abdfd680457d0755750019e56ad9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7295bffeb678f784e8affa0cc8ab10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9369b9ada5a28455fcc0a22e69ed0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f5ef3f5a0509dbc369be9ea45a86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748fff54dc986234393665d6b9fe18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172803dd22766fc7380d19108ec087b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099daa6b0330c56880337bae364cc547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ebf78290f9326833ce6eea0ced4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998ad49eb77b8fe7ea2bde37185dd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb20942935d9bf8c294e9fb28d669c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c718a912496d09cea419a655ee1af1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978706696c217889287e6201bd3e8d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae838208f5345b187ff60bd6b2facfbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e1b0390efb20ec37bb1a564871a46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf619a17ffe915a53bb80f0dd095b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df2b8844c5a7501cace65ce4cc878138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894587adb5b015807a09c2f2962a4cbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa77cf8a123a5e18cc2aa66230fce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899f6b2cefbc80d94970d7f8a460cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e413ef5d7dc47163a354734f281bb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ba56f77e0d3a2133b56a2a6fdcee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56829db421370609f7508c96cf2e64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc12f1c4cc11ba13577785dcb60c0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f6360222ae52255c84488793db60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c549dcf9cce8db179db034a9812389a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d42dd91fc338eb0c4d647dc7ca87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9bfa76baf6aad2bf7fe8bcb31e46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c112a7ff5d3f9e453fc94d85dd865b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d87d0e0f298b864ed15b385a671c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a50f00eb2fed13a358f09eab9b449b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2393bfe2ed561a102f6a2b130ad7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab773592cdd92184370cdf272f76f770154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beda11786bf7d82c32b65bfb984ce5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd3330dd895e4de18b8ff138573da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808ee8fc4a38a9060eac95ef840c7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4fd7b84fade14c41cb8e8b611a69e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19483d02d675f3409c187faad8a7b1b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9e076841e92c100d6efe7493a8b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a144fd7041cd408be1da5a61e5db63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102939d9b8d8cbe072dc788ce2e2acd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc31796b5daf4bf64af8b85c0472404163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f03c73a23318756ae6f8b184fae85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1722218654d8d26e1262c4a6c568a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6f824584ac249c688dd00b49c5585166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a3ca7a8d57cabc0b892edfee9c707167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052db62dd9c14d941c03f77185fbe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363aa67689f11bed09b2926113eee21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a77c1cafcffe301698f68fc130b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a651884f4f98e2f3d320d7595580c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951abbd89d2fc4132fc0ee21a7e995e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241ceed1185a4f543735993eae6b57c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8d4cfd72a430bf29694a1e8e73738174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65b50ae371e05813caed6d382d9e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6e80d0fe9312c072ccdd2830b30c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f5a9503f98f9f7a82b7ffb5fe4d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c999962b3eedc157556435c2877e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf848266c34a6ba49c09ab9590ae1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633eae8f2309606abb0a9021273f996180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c0ddbb2da6f46b4a15b6152f5d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452fa3d0bfe5abf99e2fd064cd2fd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e15cbc5a0ae0737e970ca1ba2bde2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434499308c5f382a59c0260d588c503184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4320a44c478752c0a1387e1948fc00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d6168a648fc2a1b72f0a20024086e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b19ba6db389a545125c53224e7a8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05716147b6f4683d6179f966d82dfc68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f35dc4add44fd90b3ed2890984b9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53dffa6f0a5a8b3daf08d6a71c49f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ff62de909b9038af9b608d1be518191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc55625fca70b65442c8d2f55a3ac10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba91d6a92e06728be9b3ab73945f03d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375ed21a149b83223c23fed33eed096194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df900905b4256376176e4daeaaf13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6aa285c2c702c3d7596e23838931d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c39ab4927a82c889598dce4f3ba343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a28dc7e1a91c30e7b3dee4a47ef09b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84e6ba07218d7eff1e6db07082db6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b00bfcf6a3e3390a4f4868413e1ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab8c497eb1e65d0e3bd119749aa5d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e2419c5e18ef198eb1c6a91dee83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f1c66fcf7718aa7fdfd27fab4c53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c369fe0e2a1e8c46aec2bcbb4d5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec14cfdfd3753e2bc71184a026665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313bfefc4e452e0242cdd2f7fadd8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fcd5f7e38e4ad22c9d5b2797f622207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c3db0241c8b9ef74b938b9c8cbdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac8dcfea53a251e448bd6cfa445c02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f13fad9a7ee25b064ca931d14bfc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28e9c01b21791c3dc019498067177e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b7975d15332a8264e1525004379c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5efa8c3f8ea7c0069d3b5dc60e035213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef3ae71a02f003cc698221b3d088b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bb26ba84a30dc0eeb0837c43585dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db66cd08fa763614667edf8b5e3be0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b75ba4f91e34d8cc2c2c62a72cf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3917e44647e776d6eac243c95594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9598414cad12fb74e8536e52de9a7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e66e51e747d350ee6512a930f0cb1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e26b7a42151350e439e6ecf7ca5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d260198136ff3dd15381c45d10da7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd27bd02a2fa5aff79afee47929af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2574a9becd804fbdbcbdd788e67b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79806b8b693fdb5f123746ce82c397225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc37bc3584d49cf760921ef359b4c60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd5a42f09b3c8dcd3053d294c51d93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8449f350a8b8c4177bc8d19816ee42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f9a2bc35e54f22de4aa349dbd3c4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3980fa950587b7ebf1ed98c1f35b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5291e3054f8e865c6e28d5424e2301231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec2d0a66e7fc2263ab94785aac8777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ee47924cc125d122214b730ad061233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8066b059245135d573683a423f700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b16625d3ab4dc59d0a6a811b0699b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73b4f26964082af4efd6a5dfaee24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5bc3c2e2c4c4653e9473b043fc43f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff06e2317db217a03ebcbd25da2f6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044988aabc5b57943dc60989965d6792239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e635df934e62c9908d5e5f427f6f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9036c304fba850fc428f5ceefdb7a1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f880366ab620a21f17321a14bb6bd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb360079a2cfafcc931648843eff61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b65631666f8717213dff053f6505d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba754d031b574a8e22c7ce6ec66e29a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2a1703c96b6138112c400f029912246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7240f72758d0b1887bc98cc9640d38b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e1b4fcb43c65f44542b23d3417c2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfec42f81202d0e7674a4ce53707e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5664d1419758cc6709a5f82c3d9a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3470eefda903d377dc497dd2171b49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c99d571cf79c5eb74bfb1fa5b89f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9a688c3525a98d53d2841aa6d447253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac2cb316db76214c9247e83097bd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e967cfc9b7a8ae1c22d192ac870373b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b87434d4555e718921c96223c605256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ea2add54c369a3700021cc2ded5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e815d2384bb19f9f9b5547451f5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbf504318364d7b7e4f8f5c8477cb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1314a295f93ae9ce450016c5d596260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcba5246d1a161f04189fee8a7ded1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a898b72c48f57e0a12d19151f56c23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f22c247dd9ffc46d7262eecc5df72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447b129f7ac8edd9a74ac39a78cc77b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec34e4da4458de0878f76b44da3bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15b37f6428bf70339c9ec3fedb5a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7bee2c63a698ade6dd1fae0e5c550267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d6fa2657485ace217896f0891e32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e286bf74bb003f73bc2bcec9ef14eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b45788a8db22a9c7536ae026acb749270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26bdd6e4fbdc97526cf94f96d3338271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb78a9c05133be0abd83dbc3043246272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05cf57d23a061d49910a742a34f091273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244457f76869028213bcf651bfc466f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e118bee109dc0002d902f9463890be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70797dd043c4648c9c7a5c51ab8fa088276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e24a4163c7b20003226fd9a74cd80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711933b2ad78451076126ba19415e42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5bb08c0247eb24b2a4ef0d541a396279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bce6ad5709f2860a249ace91a34f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aecc37cbca7cfa8dc60d3aad0e2c15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8bd88d390f06268cbcbcbc91e8cdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c35315b79d43ace300fb0baf7db94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df23560bcf79933a75d45a3ee9899284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422ffb89befebadf7ee744b6adea03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30de22398d525c37c7c456ff0c44f71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54717671cde863636b509302c996e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf6507436a62d7edf3eac814ed478288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feddef3d23d2529dfe2918afea13fab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d8acfb4156c9579cf11c3863396c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dd6ed60c3b4ba3e1b881655a8eed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38fe101e6cce70a9824764603ea2fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054aa873dfd98deccb12be0cc2dea11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3853d0a3a5fe88f5ccf4b75162e9905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977bc6eec920a7a2e69797c936d65f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914cfe528d07294501ad66eebbe8c49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b5d6e635ff0be8669abcb03e42db5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74bc7c654a44c999970028baa6ea93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4dcc983c16303d51e293418d3dff4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430adf4c0f60f705b40ce2af5a0bced2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d6ddc6bcad6490d0f535fe0a7e6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7689c0582e2f2aaac7a44d7fc98c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398591c63d070c6eab4e35854d7d6a5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15972325038a8e084458fe1e738d4c1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6dfad38eb2454ea9eab1bce0ebc9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183fa3a5f6f97f5ad0a8d60d04a093306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a4c42768c6a0f405c0ce8c168f8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a90c6c21e8c83dcb98fb025c92141308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e602283fcd43b89af554b3b20e17e9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682341c9bb24c78c9a42f857f300764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a2b8b9a2f9d553e15f5e3500dbd77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7ab171e13b1f2b16135e75927c349312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33389c35bf18ada48b3c5a7baf6cbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2c58c4ce5bf9001bbe9ef6e65e57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21d2733eb0a1a823598f2dc4d9487315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01317fa0520a7237fe356e730c16936316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ca67405eff34c9e26b67d4eb5f4a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2e17aebf4c8513b05594ae2b7bda5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08733daa04bb4a5e986d90c8dc57af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2927b78906e65fb89861d79e546db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e421b3f5ce2941f5aefddde2b93a4ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74326b3fd297d0b4abb4241f39185685322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6441d7101df905f37bf2fa38a7372323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42823152bfc2f8ef4560da115cdf7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa29f5df3f1654be4973e7c48fc464325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13796d0fe4fec069d5e525e9dca615326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31574241d1a687e7703c930d042f3ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc00f52bf6d13cb362dd5b28260084328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89c6ccfdb9feb9d8a150118f0ad3d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d79c4951c0a5c2c94a0761a19f9e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716139fb0bdcd6e36442dfdccf43a13f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e200d65c42f0c4a901f163ddbee31a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b4baa8facaa7de515583af332df4e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d61658754c700bd35e2050b36adf7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d1ddbd2b53fb4135343d85ef325372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf7d3c133dd66c5c5435b95fa08cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623cad6eee64b545c7f50e318a3b834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfd6e381204d4bf4607eb3b5c92bcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d26b74e4d16f2d844e52b30091496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076609fac986cb316af4edb4b40df07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d5cb82b78c65ce682ad91d9803fc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b904777efab93a0db72075970700169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311679d778c4722faa18585eb0ea2ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3a07f6e72ebf269c454fa9f946ee511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35dbc76d8f80274c7a4ed552acbc5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225d25d02ddb654e0968cee612a64f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa92838f460842d15b036864ab6198014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006b57c54fce78cccecb38f784517715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7620b6b08ce0d409043bde418c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34317d2ec6e84c67faa37b14a7d18b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed5d446f3178eaa6ab0bf4c9d89ad918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c469963c90395e61d0854e3e80c43919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348c8d0bfb24dcd15f88b969632983820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add1c224a2dba72385010363471a9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2da90a6612ea7801726cc4580e5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d46e57975d1f9560d6b759eb69d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675da4a36b3c75b405053d015cba0fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718da2520cfa59fd2325873256ea8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939913120384cbec82e5beb4c2c7898926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b601de00ef9d0cdf6bbae3cf21f1e2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11127b21840e02092dd6ee6aa9ad7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e56231f28a29b52f56e18a37242cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a6e1cf6287cad9f4f899eb0340a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c0762f87838a72ced5e81039031b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216237cc5b37679b8cb568ea96dc63932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6862b3b5a18b3cdc53b252089d9d8e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb4cf42302c92ec8b51cc34f02c00a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccb62e13bc55e1a55a7e4edfbb2b0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58566ae3d3306ef2562a247ca56a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461f929c1db1946548a032944883ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92725b7c2963a157d12896a14e14d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaded595bc0e3c12f3847a38fbcbe539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead4d5176878d9dc9d316c8c4d3ad5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4e2f43eaec659ce4182a1f7cca8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad8dc0643abc7dfec4889b2edf3a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e633911263748ae9b953a8f99c263143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb7a26c7a2c9f4ffe0d8a19caf2a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e943819c72859f0d8a7ecf5086c663d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23d1a92b171b097bb6dee37fa97d3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c72ca1721fbcb1fdc9bd968901265947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da91285d10af8235df90518de7909fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826545c6a1faa6d0fd76f0656c073bd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213edbb88db372fee7673f05272da1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22efe456ead18c802c248ebcad97af651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad4ae2ee651ce88c485af2ac5fe4e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47f07820334cc893b1f92d071219453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fb5d204da7a0d0fadaf6ebcfa718c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f019df7d99970fc377d02ded71e3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa14c923dcaffa7ff2fdbca0678b8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6266692a3dc0aa6212dd663c5a690f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c77efd9f2040607da5200cd408b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7e69488bcfb38ab85bae51ef8bea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d2e0605b92f9c800bbd0d687c8c0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce442882f6d31b3663705bb6c67a0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b738314b47e48aa008fc716afc5d7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f882ab80f52d300b65ca16649500b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c7f6d4fff387ff5b102ca0c846e1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc09f4e0d4623dca34ce3b4b6571b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d5b7b191d98748a89f09a1eb3dca266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf8794a12614d2e4e699995c2225767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51b85f364f6486244cb36035a9e75a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed003b5a27263f10df90d9a27965069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd805e47a3881e7a0ffcc53ff00b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c115a8fbceba2cf293570c923b2f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a1866eb6d7061f629d0cecf362be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af6e6f0c8e3243b5509facf006c30173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26a4f14ccc45d8cd28311d5f605f8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273113dd920dbc8dc10ec3927188b2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b6d58a47bdc277e5f430c07c0b74d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332e31d2adf3e97c26b66d90e06ac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0066e30c4ca5109f0367ff9f25622478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc983cb7809bbc3838f7a229ee751a2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613720fa3996233bb4ca006e06416c5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f70470e30bd95f474ab11ea8c734781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade20335fde3b3e1da274153219aee5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06846947d5b1ed3318d1e074db4cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b24aefc577a88535638dde690ddd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a221323648380cd1260cab89863a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6babed170025929da563167c25602c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727afa6d2e1dcce1d0e3d2e6244600f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b15bdc67afaa74b4c000727725e8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1e344044720e68e05ebf1140c591b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b845bf60e3480c4bb972f77f07eb3f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e3b6b5edd39f24ecce06cb5e01b4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4301ad1f18cbade01cd92ab1093c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c345f60705da8514b63049751194893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746bb46979e6b217db6ae33860834b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f5cbba8a605c48900f236e35ebd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db7a9a3742cf18c2881455199892ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee1d5217fa7c970c76aa60dcbf5ec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac2c9e0744e0f993be56bedc3f02d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978b182f4f3d1646c50b22961aa96f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a88b6cc59062e24664997a434cc14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc2fdb6a33370288e18a87b64e710101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9277ce1e415deccada619711f4bbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d15eac87a5958e66c9d4da953f2618103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2672e49fef06651a2a58059d25da348104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7536ae6972b0fad19c22f90bedd71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0982f6f7ab28b1d1ed80d7401bd54d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4600c76d32ba7f8f5c8043b07b3c830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff92a228f7f795c1e60c93ec6a332108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973ed8786e7cc38a8f4aae0365c69d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3527f4c9429015fc37d6649357815110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cc0a79badbb3c545cb082b4ab5b57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376113093639781689718e13d06df5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896830fca667704f30b99aed76fae370113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10018f002fe6f3d291242022c71c5e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb6b302714eb72415e9d40e40c91a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086c46b958eb30174408189ef950ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0e0a0c6f704be7081c74e1719298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c168c75473144e5b857f662dc822aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53dbec1472a114c5b31f20c0a69c74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0ab5d672c4f33ec35af426e62c94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f7805da479878ff2433d04f9db0a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84340b6aefa4eb15160da67db1627df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b36564f57045a3b80f27b092505e93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75ca76b2324b803586f4d7cd376cce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a900b2ad1022ab62d10843c64895c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84109ce6d3067b9e117cdd003593237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b4c80939beae301eaee0c3876d799127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ccba683b399823d7e7203d8d316c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323edda691600cb0b8de1514de832b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9017db0280f0d4c6efac15340f24b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab22dc9b2656142461dbf4ef633ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a35f73a82bec542961166deda96f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7706063a63114942f25435a905b49f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16acaeb1c85584220b9ec36d80d03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef45f3ed8aa2f1cc2cf438dcd86f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14985b78d81fb417b47fefa71e0e3034136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55802f03a630f23475fab35411626137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b363110d181dc9c1718658a66b455f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ffafb23bf7bcb8c2f83acce3a44ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb94c529ca4a54263e649becbab2b82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f2ef3b58428ce29570fb693f6cd05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07102ea166113cf39757cc5608fd4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f4bc301317d8c91c11d69eab443b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d109692548c27e82f9ca98f4299095144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98a9f5ba92b6bf50aec7440148ba78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33770cd6eb1a2b4af00793ba4f5405e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e8d32c3b26de5e69aa2db59d09f66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c93d6552481d5a2e1f144230f497f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604386709704cccfb6c75ddf1935d72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d9158dd74ff790e6a200348dd3ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18461439101b0f2b72f5d686b59d1254151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e46b114045098ef19f0a9a3faeca7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fdb1f890f6426d6dbc402ef665b9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6ecc91ac66b4b6a095028474e227154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb0a34bffe05a789c44c54956752c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115ef268bde7b1c35b3afe8d87ac3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3513a9fded1a3e915b8cd16f572fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8aeec88373eba560db0874398442158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b7d236316d1cf212357699faf388159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0feaf96b6a8576080817b5c88dea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41cd5624538b9b2ee35d395303c7b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe61a35d7c2d9e4ed68bbfb6b634f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d898cd42758e68cea63d582010fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bccab036bd07663c88875292ca41d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610a9558e997ad5275ae8a0fcf98fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b32c5d8d76db3a5679df15e5988d4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb009493d01ae4b810b30058b4179ff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ec933ba5657d45a38831d49fec33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b828a8f6341ef73470840342240bb6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a661ca07767d1d05cb5c55fb4488ab7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d1b97c7c1c3b427afef08eff8468171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1568d7def1f9c01038cb68b5da620172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d30cf97da4433671034b8d7e66bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9d8ce65b14211ee102fab033d6031174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd729f4abfbb444f13cbf7bb4bb5e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b781b04170a214aa10474f812b4b7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd994b040f1f2d6856938db65eb2099177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d001e1803039c85755bd3b63b40b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94962ae5d0a5e7f4e773a8b1e790d30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678209e30381878b9a514d59624040bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc826f6c8b3aa5614ca6b37762b1506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f90f56c0560b0e485c420d1ccd6da1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc766d9a07bbf4c2ee4874a86f94183183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e66acd4cc0f96ea261fec52c5182184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb389d4b47b9f80de93f98b0a3b77a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fba11086dd23de38f6ccd360ced213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa228a56815e7c10335fcb5a48dccea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9d9ae3e92d48d5d3a3459b536a6ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa411dacf1fc26b855ffc5752e708dd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be498375d8be6474fd8d9d47e9a315ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae64187dbd988ac3fbc1214288c6768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11da02abb376aedd044273962d469192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b00723193a018ceded5beb894825e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2b47fef89030a1b13ff255d65e9ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f7a04d309e157ed25a9e903f7a6b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f7120447293f01e5c37f775786073196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e92ac528aab4275632364f2cc7b27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c0fd8b0172b0aa19794cd32c377ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bdf87d298637a6bd733e490a2b710199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ff26cb7834de00057cb22ff71eed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001cd56534bc02968666d5f3956325201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f53c2f3791e1bc54b8dec821badd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b71915ed712a8e071bf4d8d5fde2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccf7dc546386f732796bd24f271099204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5037c20d237e5c1cceb0b67ab6253d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c97288b51a9e1c758f60b7f1c76a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9160a6ec73700b52cadef1cdb3779207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f4c52e9356b4c564d1bbb1abce731208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c7e51be9709565e2b25b962c990e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a22b538b972bdcf97f19e9e2be02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069263f6aaaf66ca2df7a07934332bc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f3be685fdceee049ff8579dfffeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9b06179ba8c6fdb10e4f0f2ba6a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54242aa417fd6cc0f8f39df5138bea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab4a5b359ffabe9bb745377204492215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc6ecfc6b7079011720ebc9a7da2ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a23ce186424149bcd4bd97ce09eef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b7199fdd807b507c61870ccf601b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a535a574f157aacdf1107b4ec8a2c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954343e3801b7ba55c7d0b5617396ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e60353544de574d72c4bc1f5f3028221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54719a48adaf4841f06312fa3ee676222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778aed0b07ac489d1ff545bf64a4c71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0bba75c805b4fc65eea9e8e6f42f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93768547bb60878cfafce5e7bff89a44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1c064102edc657a059c8eb8ce211226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3a0e26b5de1f1bfd34baf5ab1adf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38214d8d3d0959aaee5a9e303f768b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027804ee69aee2daed4ff98784c797b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe223ace72c7b33c519ebeca9ea8ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56884da0e393eaaadb5cdaec3770d58e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada963f9ca23b166a48927f0269aaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedcd590070eda372af54d1dc19bd5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929309f1d79daa54f3927e8dbd7a14c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31278d41835daf22afa190234e20211d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877802f3f1df84f36f9cbd6c259897236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942ae19d5e59d4042293bf5c76f700237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc194c44a6cf65cc76ad3536f9b19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c1d6535e8fe38e68bf148161392c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297947bd611050317cb5d314ea1cf4a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586871d35dcf232c4f52158f5a8fe85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e0545c28f7bb2d2de34baf3f5cde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f527d57c9174a94c232cb9392d25e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb26df6395180666eef32944d622fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094460757392828bc64bda85a1d515d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0faf1ef6083c818a35c9aa1f86b9d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0ea60d49123bb3bfc2cc371fb2900247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6dc5546e4aa7e9438f10eb1b0ffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb7f5853d94e113f77bd42d8fed80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f669561dd8c5b8010dbc28305acb98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f45f87384d603e0242914a6969f8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773812aab57f2fc73353896c2bd4bd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b8026e47bf9862e49dbb0dd11a060253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5d7af4798dfa352abde0857717fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f085f1b0d5c30df4c738bb296808255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904a44bb51b7d8c7dc13788ada3f8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ac5000d74d4a1ea186b03131d6043257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a36886241c76f56466dd6efd1952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a025843adb7424055bdc9d5445ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114cd9922a384ca57c5c78e80cbf6dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30712a908b4a4ae0c0f53681e6748261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18aaa96ed87cb0b0026d98006d7d9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895425a837a06d4829c27304756dfa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3be7cdd4791c3f99000860b743d6d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72145daa54afa8eaf07976f57a6b67d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e2129cff73234dab600dd7190b847266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34660900d0ac576859c09dd47945525b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e14c82bed50fda8ad1d088f5b9035268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0e75c3027799a3a45e932314ba3a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac9406081b2c97ef38abcfef1932a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175927483786d22287d7cfc7933154271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d723215e739ed352d4f05c93db0a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1846a0329c265f1ecc621562dc7673273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43271f85c3e61ef009ce1e6558853cf9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b82a8179811a129539860bc6854142275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdfb75bf65607c9c1ed328879e98ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e2e9caa3acf70f377b96e818ef1e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1d0e647505d4118528f1bd58f5b0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bae78162066ee4ae457b79d68eca4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a2df621b014c579d442a9b442c7cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a445f5e2234fbf40983d6d4feda8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25308a0a02615c1848db138fb90876bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23c64f66374d309f3bb7a4efa75c1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe32cade8fec2f46c40b4f5e4a5b8f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9909555652d61652cbdbc6766ce06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dbd78cfdf6c49e32b5f1de2cc9d97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bfa49d1c20cdd48210fb38d296266287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eff6ba2cef6a690c5d483313fdb17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21514587d1f347d2bf43d9fb1a9ed060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74526952ff06b092baf825ee451995f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad0133ba6d83b8173c425e0337e638291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5b5b59359285921882bcd62e4592c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1523a6c51fd63aad2319263986931a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181289a3db7d5468e602ab50f06fb78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd127097e8aa216da767aff062c39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72053451ed3b6cfecdecc54e411ae9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789c5fbd49dd17289f7f43969fbe23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c071f18ccf3af080f3a9bbd983abe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4468af3cc393ac8c791e85008ec90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100edd419ffa9e66363017998a70795300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ee9b26b1a8d8c5d719451cb9c8db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e263c9b70d77b2dcd4cea2845ef501302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2012fbfc4f4b9ee1bd8df72c733bcbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a38e02ea9dacf4daed5fcc0a1179304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5727364e96fe5cffbdec834713dd41e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983057af31d3611ea847e09af0691a86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f7c1a0a0f2d5836d7ac61df52c13d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c338401abfd6f9c475a120ac0a566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f915f208225b5c817304187261f7b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d156858877396eef366c7ab16556310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7da5885bb6d997f4ed901c6e8a6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e43d802be360998bd34f2f683dd21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571586772ed50566c15c1a0f4dee487313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b4523f78d00244e19e6096dce41c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c4e591db7f67a2ce8f3a146cc16c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6397c9c01491e472c936d2d5a2f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a63034ba9078b32ec1d68f574dba4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2319150099d7058b9f461832fa251e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b8ef0712b1a338e43bc15077fb186319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031248425b4f721d793a1a9182634c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5f0b5d6b85b3fe375709169916794321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4780b95516fc4a5926ea4442ad621322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f7f114b605be8f1911253dfb89901323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cfeb5720a810e11e334a313e6b98a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c27226ee664a04cc3b9c67c41afc325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>