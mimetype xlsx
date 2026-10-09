--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f499c7aced82f1288b5686dc9096401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9101d437cdcddf9d555058386818f352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11613fb4ac949b24f2e0be501d8d6fe73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03779adc649232948579c0721da5b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a874771f51d6e6b6cdf9839d67e0e075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea7419acad06f09e0518f7189ea5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d097b4da01a2d1d1a8f4aa0f240e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412fd7eb59c6e9d2ea20c03aa34d4a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60caa8f0c99026248d8da72ba6152449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58978bc35cc557943e20f67452983c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f2d29644c583c63456408db5cdd7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3041271229e33b6b0f970d2a66305d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb59aecff7a39361121d7a2590872fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398e6358c44f8ea1166dfbacefc15914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43278ca324bc3de820b268eeaf5c36bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ead7cb7c38c41819ab5b51f087a4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef336b34c12736f4f226d2a9e9d27f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575b2608250ba74db680ca87809d3d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4efe799ca8665d793816b108fdff6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc64592e04e43b2869437ac2c159720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d57c2488fca73d161c62b9535e1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a830b7932318d2c20e9db694b212022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fcc14ce6d70dbbb459f334017cd8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255d95ed0c67702b73aecc0a325205524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d96ef88fe83580d7060754068a73625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4e61832df40788404d28751d7f05e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168a250248ea6a2efb2c3f3de82f97127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865269b12009ba33f79bbe74748d3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec6d79d98395d198793f8a22ec28c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085cac12549c709d7c17e3d21a6c68e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258a955899734ece62600467b99ab331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db58b86294a2a8b36860fc6f6a78032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a91a13159ac4744f7ce2a717e49bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69fefe7cfc13362b04f6a6481f6b5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363b46183be80a5718550e26f9b90f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b98206ce008cee41fa927caf33d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf4d1e5a5e20918f781328316a1eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1af9742fd6029d03d1454b986d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ec7f48bec160e2ac1d76107de0c7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71493f9338cf20b699518b524990f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1c2b834745c73f355b180fc4ef3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f533ec4c61af3e90c4025abbaafea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765935247781a95bb35f64dcffb5129343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511572c99cb5cb16a804b411b60d3f7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08482b5a5ef858ac8bc609d9341b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5822710c1143ad537d05117fa082e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4141dc2bb12708192311c090cc201747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae231479480c874bef6117b426451048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd8913923bc839e47c48ae6349949d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a5e29ad00e4811d704791dba0f5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9688f90124e0a4357196e590ef43d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496e7749f573be590e24bfa15f13b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733880af4eae9caa72f7344ac53feea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c3c66687e8147526365a69dbec0b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513784280fb5441ce6ac3407a5008d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53bfffcaad44960248b152f94710cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9595d895b3717dfab932b95576c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2d8d6ea8c1250f537886b660171258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e147a2ba55aa980a785ff955a0c5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e5c5cfa7f66db4da15a4699184f5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90489f0300b27753104e7f3509cb5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfb50ac3c49b850a467bd2be43f6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155d7a25c79e0953e95a80c569b574c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65576bd5bbb9e71cfa3675e83f159364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd9a70b8997137623cb087a9edfb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe5ea9b26527d9c07eb725271a580066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053263a5bf6497d1a376d4cf6996b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc9e6ecfee05abc25b4b3687a27cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb4856ad5d3b683439905ad2eb37269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88634b3edf1a99c59a96e6e74fe21d7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2048e305d13daa35a41c039cdd3608c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0bc5ce432ca24cbdb717f64e0ff9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc823f9cf86c9ef3c2a298997be667cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643fd2be4b3257361e58fb121adb8b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd77d7df97191a24cae8328dca891575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748977e39ec684ea8a603f3fb7a4cf0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e12edb812e6045217d4d6bcef8a73177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d98bfc3586a96ee13d09f5ba032678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665dc68fcd64f85ee2048673a4ae71c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b541206fe29db7ab9f9364db77b6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b3524fbaa58fd749441a6f50e4ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf64e3ce90ae4e586c7eae1dc0aead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb8491f99df308aff147ab3c8734883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40633419fc8a0985816ab5a3668514384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f425dab81869a4aa2f88a3f1f849385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee2bf3fefd2a5b156c24394e6db6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ff330bd44e18d55f58fae9052cac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094eb6bbf60a3bc969e442216e8586c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f2290285050334a463e39d9ea780089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1802f7c25457187461e06888011a0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb9c48e1c16ae98957f90d32b3456491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad3b458750a13fcff901f1aaebdd5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd634c47206d0ad1dd08e49a7f766793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48383670a267e8eac14af5ed95ef29594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb086b7a4aa8e0b556a074268519a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b290eb17a23dee91572a6201980d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325af2904d0be924ea6a851b227f3b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e55e214311c03673272103a370d6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84701963c69dc9482cb645a1235d022999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a50dcff4f1624181de984b28710f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc38a96dd164471ec0e8533a2c263ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee27f9a30ee84fed608ea7c3cf07a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9513e080f8678453fd3f892780ec885103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e08baad8a5dcad7a4aaa27587782e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc5a82676b164f7056125019b1e72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781409558c0b44e4ca8f858378383cfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbce4a77e20c72e9d631934b1f5a41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e73bad08dbd87b4cb1e905a2729d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d199cdc0bc456279d4aa83e0945a40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea73421df3474fec9675596a795b2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb46b479a4cff7179ba0f580a3681e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1451f549e226e51562cd9f031a5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60b34ff4be988c42518a7c15487999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2064d33fd59f4511fdc25c10d387c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476b7025d36aafdc284d01debb2778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623cfd85853781482b4203190383dff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661649af2546f6dc21acd88b5069c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd9c960826e1b3cb126efd436f96b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04707a21b17455ae2445cd60d6039b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029df3ad0421f2b8b14c1a78a65839d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2807d96efd38cca9c08b6f507ed45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0fbfc0e0504c3e6857ae49eb935b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc506ee936f6134d60b723be2f221b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f156ccc91baba071650c5dbc5394d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236251f191e39433b247cf16bbe34d41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b762ccc89a8eea4d050c6ed944a0f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10a0b1cd255573b6c5d86e0370127127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a4f21caffbdf0ef7ad0b8875d933a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05d4ebd29a1523ed31d4bc0b0486df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb4c985dcfdfb8568982a1eb7ac00c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff3622f4fc4e5d0b558c84750bd48f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2feb62cbc168184889693c4fbda4f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b16e3e9a6d91390384aff4e57e66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c74ec5682e4adb002964af84f34f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b12a4b71c9636935ebf334e46541f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6549ca7fbfe73c2df2b7ec00660724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ddc1341eb69a77bb6f7bc04f21af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae075e0988062cdf983dfb60bb932cef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279b0971379d413ee8b68c21e72008139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ce14378d019d0a7fb826fe80afff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086842f43d6625980366ee0d46067a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d550cf975eeeb8dca8b9c61d73da3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2090a888cf01d6cab54a4a0ab89d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4ce9ec39126ab1c9548f9e176676144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed814d92dc4fef01c3e1e79b3dcaa6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac91e8b84d17246e6766ccedab19e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16651367ea6ecb562217fe9b6827a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03f21c88663baf30987308c319f41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f396be36a58e8665b930efb86d72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c779590623b7b82faec1612593e1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa6b2358ec31b4eba1ea5eabe7375151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac363ae4fa276a5a5b555299c2a4a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892a9a2bfcaf17a77c4ce0041fa59c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282fa1db0d2d9525f7ae09edcb5cfae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e22c5c75cde63a7a07e6512dbe41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15852c06364c08a696d12cd0c8a64b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd85f5f7503b2248f3cd6eb5d63406157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba9d17d53740a29e108be6eb269ea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e59ef70bf81bb92a7d056470fda1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9a663fdc5113955a773d889e7e57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e251bd7169167542b7467f018dde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46235a78c37321ef371f15e268e6bdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c39d223aca3e5bf9d5f38b1c41294163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b50794e1756750b7e054639287735164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b39f56235543a792b8f289721322165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4231b5e457a18bb7dbe67644b0e60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ac1a37b0582368a25c240b9e8af4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdad31d374dada367fa246eb649173c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9ed9633bcd0efe50e1f271086a8d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a733c144f0a1c5b1a13bb802a456e71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf13fae98ddc17e08754bc46d99a84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ea691ede28269e5f34d009f2ba16b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ac527f1b32bc0dc86a48c4ae01bf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be4e26b663dfbbf1345e3a0e9c0e95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88046570e7e18cda5f64f66f64ae6cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf1f899fe8009a7e4b6c5c11a6533e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362ce07c5d153d3d0097490b920dc6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f69ac9540ae0fc898f985aff3422178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded545c88189280c902add19bd34440179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f520e5e363bf4287fdebd2535b8393180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caef23655f9ba713e60e79ec3eea8f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a538382de8fb18bf6b2c17f900a5808182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a78890b934446d10070a9bcec4957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71a9319e2281e6a569a70217f47dfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351111bb7201332c1bb40859e344a72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e128712ccee2c9842de408a2d3da4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3172316aa07e1aff6904a95452c8ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069da6161cb099f0fb94bc52a635c37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee160b5da60050b7c70147b8b855af03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a7a86bceca16e1e1c12889f831f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d3379b4deb5c74e921c7e8bfd356b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b5ec1d384aa13d5ca5164a30e87c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf56b9bb4171a328826c858fac34b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea44c7c6453a735ca9dbd87432bb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b22e0824c52720bc9ac2f7ee6bcec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc7e6f144beab7a2434de4464f0374196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca6abdfa1ed23266e60f0ad1eb015197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f192f6dfb13a9ddb336d4553e011aa1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea6de1598ab4b07c80ccc4ba3a8a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea211da5893c7567bf586d38de4a607200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d61eb0fc4145d6bd543bbadc06f357201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885ab75de66b14b065779efcc243fb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd5789aaf4f077fff17237ce1485f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d7e3ebc35057c4b3adb05bb422d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a125abb8d24dd4c88dd82cbddeef4ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c58bc72ce564969da10a9ce8eff02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba015426bdc3038507f9d3ab7058f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae885e92bcb95d563c3ba924f5854a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434fcd39f6198691642a3f033bec2b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b36c85b01e2ec5dcaeae1fd24bccc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c1805f63b756d6f6b0281eaa2190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5be5d2a2469799e0d4737e180989e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef55e99af970e647fddb6fbd217550f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3adbdbbf53aa7084eadfd9a89b635e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e471d9a5b46db6699ccfd5331ab27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba885ef33a18cf138ed7f59df6e8a32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416cd48a7a28236ac1133b07643efc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa058df0a8cc8fc4772e3b21b0ba68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378821c1c9bd0ae7c5cfa2fa8c546925219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335d7a35200ee67a6c060a630e3a765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec796235abd1ffe61a618d3d5b8e69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064eb46f61592fa07b8575a6c481b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059bcdb1860051dfc09e3102b045ae9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be51719b40e3f4077ddb1f6a300f6bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642385663021f5db4de45823e00f2683225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0fa2df230ff126b558d886602f1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ca0542f7a66219168914efed996b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4170c3d8428967575ef762a3e9f80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167245cbda719ac51768860d504a6bc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0604da3adedae158bed360b0427d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b3ba2f9ad31ea032e6a6524f6d49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91db50ab389a4b2852d415cdf49dc29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee37e149d69aa2c4d902d9dd6ef2e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403feea96fab08c3c69765983e1fe1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b5050c4cce78840cec55adc66d69e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ac09d2b7dd49383cb13a8636b94f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db837869b46db018d6e2a67a8a011e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896cae0d3524d2672bf619a69d3e153238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a7564dc61d183a7c876076e7f2fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48f5381aa73034fdafad7b735515d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b3de58ea8e301244e2b895495171a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dcef1674ce98c5cf0a7e3e675dc99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d907d5f92244abb4e70c21190ade85c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb38c4ec65233db6a900cd5ef03f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12378c62d9bd514c1a236ebc93bfc87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b87f7840e14c21075d5768565612246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a12eae73d1ffea675c9be9858f5478247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac18c7a718a82654065d42bacdd18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e7800e54d81dc5f1440789c1ca3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839315d4ff9b025d93a74ca55fd35013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4790a1a627d42f87316f8de160ee0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3981460dbd638aed94a567fb74b89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836c36c5b702e24dc0448fb438511f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a0ec4cd8c1cc5595afc3122bfbcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc10315426458c3d4d7bd1209cad496255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1470667a0729214158e55ed40008b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ec9fba2db6f273c3e78e1dd3ca90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd7a2ec2ba7bdf11faf58f26b7cfc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e21912d0cd33d93dcd0d1828810bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25cdf7ae9a3db642b2e50b7ae8ddae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc121504e7a10ecb374d70d98bce41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affcf476e719b6a8f632e6f86afea6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d1ebb6c33cb9f274af64b80ad830263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de921f7a1dd4ca64bad2ef97401164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141016225aa404d50d937d643cfc69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15fdbe78999b8a9dfcacf3b5443e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c570362bfdc4ef844b79293f7e4538267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af96eb66bf07409a3e26fb312ef71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a507a5d17965323349d77c35b226383269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa2bd47e9deca0b45263d16b06386270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e3a68b9621a580776c7074d4189f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7f1ec38064a14bca5c431bf4b7a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee994ae840b5e3ddbc2379d31ba30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a437c49d1c00752aea46350e3dd5e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb91012fd0c9b7fe1a38b1b1b6fd4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf4a3cc6a5c4bddef6426448445489276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ed2503979d63f950c75f90fd1214277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d46dc107586b9fcdbed16627b56f08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d93fdc22778f95eafc4787032642d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6feefa3338a5b9ea30a457be1242f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fe33afe7857383009e6a1b0a471af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee243608bce294bd17441436dc553f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f75a15dd7e8071afada2d0dfd5b26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981d352c389493bf8375ccae5d5c52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be8b9b864f24faf90b641e78de013e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f9fbfc48b1c4bc37188a576e70493286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5f671d77dd3d295fe79ed68dc52b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36103395044cc3de4fdbf21d134e938a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4fd40888c957033aba54c7e4efaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939cabb1029d19e9ee09089099acfa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b2061960a4a429854ca8af1c244f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356545af25940f772536b2e1edbb7ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd909395db5781508c9a6f766ad08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349400fbca8a63322dcf8949bdb2a67f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d629e8b8818d38e8a5aa73cdf6b451295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b277d03e58eedcc5e3ea2901df4d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c04c7d172163a5460ada8b9fbc3e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c56b27aaf5e44b8be7ae3e91942ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54425434bec4720c258bf868ce842e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf4eea33efb39ac36739f87d78501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6bd1bf02544792752d4de797045db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502bfaa86616a612672869e4e49fcf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a4f17e711c7edff887b581202ed2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f64f81c8df44cde8e76dfbcaa79b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a845651d780687c8c8741f797093305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051e8c5a51d45e0e5fc4c12117ee1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4960c74c5ef73d5e120680452d0188f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e8228d701540fdb8aa6db067398b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119d3151964e15472b3402b652aee8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb217fa455475231e8ced44870d0d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ede49d115547c2abe052e21cd7fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b8a26e09e084116fab1b0e4fe6a4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a475e9b0509b5448ec2c5aed0b5b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53b0227917181e4cd6cc7d5d17d57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc2ea6d5401b0769d5d823c119ee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aa38a8075f57104125d152d2d5263316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff312fd41b5bcbe9fe59126a10bc5a32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30affbc267ebd1bd3f9a86d97c5dfb65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df9a04dec369da6903b3b97d8d98be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ff0f34856f385811f2401aa20bcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa450863e1bb95a03a2b78d38f65af4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0786fbaae58410c608714c642da99f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5fdfee0f6e06ec48c4e5163eef2bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627f1db3250c7e53a7da67bfb99c88d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a1fd8fc3b56756de861259d19615a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0232d85be9d81f027f3294492fb6a58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb5824bd43805bc73086308086fea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d312a3fa0809d49637eb3b7dca980328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9f5ec37d67e1a09d6a9740b9f6fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8417a5040c6962e62d44ee575d284b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00165432eee6172e1162a74981e86b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c27cdf160e7b332249f65aa27212c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268203812a10a9ca38c2f2a65ac0906333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500549f1d67684f73ec7aa77d58faa541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815d4347b7fbd15ead72b9a946c3602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46e2c7d3d27093c117db530580b113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ad487d86bbfc8cd149adb16c636a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54185148327a8ee759d98298ed2d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706d9725d7d8c63ce4b43a10b2e5ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f363c60d6d64fe98fa8c157b683e7b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e4eedeb73f78c81e59e7ae34d5e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d058cd4f52956552caaf1466edd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22361e3075d6afa2d6fa713a370b2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d5e63a4a8cb908f22e8fe4c337c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b93b37c7bbe8f71fac045e7877a3b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447312e46f66088cee2606e7d41464c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c915638e2caeff845941d957a7df214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c0ff596c2af898311f45ec2de5ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268e05c23c77417a5ed114d6e22df2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754382690b03753959ec223d5aad0c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804b660e86e29bd5985bc49b876f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0b784ac66399457c3da7d6fdcf71219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc87bdcf910b940ee3dd5b9c1069f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88532cff7b7a383949cdbfb37dabe1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acf436ec2a5635ac4b0944344b140222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69757e1195358e73e936deaa81010f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d926712b839125a845f703898900824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef744d9f15fc6b09cb90bba127802c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7a65a62fc85fb8b36e2f6633b35326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f7fb5077913c75fa44dfedf45d07e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258769e45ee6861ce937e89db853aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba215caf9cc79956fe48808ac24ed3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd1253bc9afdd66b7e7fac141228930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656999104b81eaedb30c8ac7dfaca2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d02ced99ce71f651c136cd50e8f4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58d0d00eaf4a1f4ca3502533192d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc56bce0f9f5f0b0b39833e86fcce334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b968bbc538a1ce3cd093949e6d9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ae7c0d587f3af538f937b51e099336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17dc5d7730970648c3adbd6fd482d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca5824523854d8a187b8f786abd2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a41e0ae4910f0400d9b2ffa20db0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7311f87a4baf563d8496198282a046040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d649a95f5a6e8648f033bafe5f8860441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ade4852787494471f2cad3c9db029f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89addd43e63034ea9b628898178b7f3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b7cb12a83ee2c27196710d467d2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f03f671bccdcdcac916c1fb745ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229c498418a4712e2fbd199c109560046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e41dbac7a0e8536f9c4a7d9d600d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85944de532c88cae36dcd23dde2ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478949600148601f37ca32a9c7f4af1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba54ad7d8378ce8db6cc3e1ff285a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7806b1f05f4ac2c17f6a9c59c8857c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda724bfd28ce41e3c01dacfad0702fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e680bc871de1839625e5e137e3f4c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863a4f898370400aaccfd7a687c9fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98092aa4a14baab35848fbf7458f8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d751f9dae71945b2ed26348f0920c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9695df932a2b4185cf68b836bf293f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71eae139fb9a57192c4b54d00145758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad107615800f15d082b3c72f01198959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99517e22a79b231582bc94d82288ac3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cded01edd34ab847f6fc19e93b4c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec425b67235941fed54483ea953cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ca49d8acbeb43500b706e0bcfdcd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac2f518f354f0443360da79ab040464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617906bf3b4aea89aa21a7110f1a1d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022ceab2734a2e024598c8a3f9582466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e734e463b44bc942f37ab8f34d6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca7524f7bddc640a5e4b7174a983668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181915d3661de3fba42ac00e05e545569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd4b3617a2a924a3ca0c1d7e572a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c75e3037dc9357c1e5dd9d59313bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854761b24a81e63c0af3538456c373d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b8c859b3bcb51cf2bda90f62dfbed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65d9041179f06e816e9cb8a90584a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a9712cce0e80815373c69795182cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5498200d3343598a371ac50c6af45176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0c0c6f8ccca9ff27433e273b2f8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85adad29ed3c2f18d3bd563845f83278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6e79cf746a41a7bc3644af4e359a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d0dc3a626222ba1bd1df3e139e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40712127c1f2e654dc56d91d189df19581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85cf7ce840e7703a1c6bc71153bd4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42351ed317797f02b9f0c7b7c4a40e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8b210d97b71be7547c2b19479982584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb24c92a50cd522f5322f766ae40a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bd2bbdb9bf6410cc5f1f6aa02c19786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364688924c8e062509858008b0f2b6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be407d1a11ece557dc751d29e7c2af7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63614765860c637b19b7378f6f73708989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9031957959f9eebba6c095616cf0c5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c95f254f481ccd7671089412b9ad5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225e3b5441a6c2f41335b793fed738792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c84669c28fd6c170e2d014923d1d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10ac51a0471273e24b4c018b46949c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355b16fd4e74c526fe93567fe2954895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710171db7bf44fa227ac29b30b68db6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf6254845ef81dc78905444b7e6b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b186b85637ef56358b05cd831884998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758e1e4cca7f85cb036f263f034f8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a3b4654a24f18c1e58c4d2dc8c3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd659e00ffd55a58e84bdd3e9476b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e5a27c3527722ecfbc1d31ec7da4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ded8100239106c305166a103c8f2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d87eed0ff46c5973fbdae30757029104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4135efe67018a7ffa4fb5f19bb876cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb83abd9cf5bc74183168819af2bef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5bd40b1ff738b8702f8aacc0ba181107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87f0331d4af6af19770ff0dc0347f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f4727339582071f461c0eed15ba51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef381d252d4bd8503bd85dd63b8c785110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7e34337461580eb57d301547babc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7901003140e8fe7d6ab169bb7f074112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b212ef6b8d231e1eb911d195e982cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e232a318a3e30373e1408fc9dbff3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d6c61c1fd3e96a28272c1e099719115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7334713e7ccf77ae23f295b8e0c25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be6a6ad6e0f320b27c47a40c23fcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa51e0e8c48253e4f66d0171aa3c5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e41d7fa3c2a405db346af5402bc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf7ccb27dc447f1a282545628b2df4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659c1c56bed9acd40a028b5cdd4c15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe7daa037bf37e1e25db930e14fba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0934c3eb039a554b3612549aef38230123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d47809e1756ca02d5287b54b31c6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed053bbaf505cc3c5f2e7bc87b52ed5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b6cf1564095390ec1493c0a6a5a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996953cd72fde33545b7410602e40af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5775ad9f576524e91a6a663f2e1c73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77913c550a5c967e837668f706b5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d4142f604cdf44fd91e9dcd061072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b383b621af81778777e0b65da0575131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa1f4ee4589248e788065ffac3816132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c937bf1b273c3940de6cfd1362ba0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f3e32b6d386cfcb3fc65df51f8e7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b54bd32740e31c9753a9d227188b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e3f1330bbf35699d8987192e88c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e762dc0f5d206914de934185f063137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60c5f489bf6b6dfc4dd5edc4bbc94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b58d1864845b976b241063764139f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c70251aa7a5b81dc702fda43c899140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f175214c4c9b538a9c9664ebcb515e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b4c0a39cb212ec061dc095d5b4335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7862b5d7a5c1a6ac29d7f4a90eec5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a870b4555f0613449dd18971a9ac41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f338429e6cf5d7855d2b555b448df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f651007f87196d646422fca79b1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ef3c8cd2d4164438f2665510687b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ced46baf2aed119dfbb7e28e2e03f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faeb983398727bf23e64cab79c3f7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a852d68cd6e9a2d35a562c1ab1fb30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612d21d2d92f33284ed24ffd42e5d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b939a6466815bb65fdb6c37badf7c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37095519818768df21952c0bf632068153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b835d3bd91f17f60dd2e4f21df8d16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8451d280234e8b2ee0d146394a8b5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d520ba1bc7c63fb91669969f7644d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41d18e8492b64edfd67639de91223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec88353a20686c6459897483868664158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129bfa3c9f85fea19d283efa06e6654159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9754758d3796caec79e9b9615eb43b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad407c48e612be560d94f05c53315161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89886794b424a939163819f40309f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306e45230f327e83d46adde1a615b80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8fd2855008308d3f6b2c497cd7420164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271ebd333af11744c3504e8ecc67f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b163b3d5fecee82887720b1e493de9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc38f22bf685a6f9b88141a137b04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f72e7952103d48a03f79929455841168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16cf6b31dea0ed2aa786eade0139da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3454dfdbb897a29c9de118ab919ddd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c76a10658d4bb4a56d2542dd8f3f4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac09e8126ac4a969a9581f2de8c991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85925b2756ec4b3e356d594e9355d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f926b89b6ed6b67b724a35c729f6ed6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2814f14e0d6ebc832a93ada927fe53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575c7480a3ce1c5d460cfa07e633d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185048358bd85aee8839749fcd9994c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51033cbe4ea305d661f5f143aca4d5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91cd879a0fee4a9b9ebf08ea02537179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfec1038bbb462b60dbb6c08487a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf655e764f7267805d489f618ab9a56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e846b3d80f2661a68509c88a1b1f7e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008595131fc93df02667d02c566b4c9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769832245208efa414a36d6629f5c70d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc866653d14ac202131f246aa94f365185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56741f9b57ef0f2e478bd81f46ed11ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee56be3c58b5df37985e5230e0784187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2829af99881408fde0ef0ea8d15937188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6924132718559f466ceeab9246035189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bf6798df83d280d974ab3e9a8cd19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae32488ab2a7d695410132a27242f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6191677fdc2d61ba16ca77c5b91d76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c926f0c99e8c588bd720ec71279d95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432ec1f55f3e67277feaebdfae10ec8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05486bcab55a59018bd080cf66b6c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14505e8349720f95fdb4a2262676a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c309ac3b218c7e864ff0316b850a8be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55e4055b0882717ee84b37b62e13e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784d5538d2f27c80a4abd521ce0dc16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74cd62f13d6de033db34f2c5c4b5a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f9c5a028da48262febe2a9a36393201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a296cd29fa29aeadd93fcf883a35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be46138ccd59a1c708abe38a0f0b48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f1d2ef32d66d50d173f249b145912204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245b44f6a255097e4d114eed3143d49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d7fa6641a9fc47bf09725ec44452206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d948f7af2960be2f34d820aa9fa07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b0b83bf9aeb0f5b356a3c7ac66baf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370adb578acad3e08170584dcc9041209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df526c1bb6d9abb02cc6969dac0481210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ab61ad670b99a0294fabef4a5598211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c6c6ead3914383dcb02e2bf9bc65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd57a3c9f481547dd2f23d479ec8ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b88afc816196d3e91c314a469e67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6af4b11c36912aaf64a4030a524a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf38bdf2cdf37354b242f245ec16bf1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c87926418e8288a738bbda273c52e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4db9d14d92338fff9934275df09554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92680e7dc88eabf0627a775836b03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a1c930d28a9735c90c492f4e91e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5892c49a969cf8736c3e1b7b0bb12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b86759ce025cb4ad7ea89725bda2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9bfa1f145b8fede5c38425802e853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56f9818dfae2d0259b76740227965224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963a33976e47307440b3afbcbc6e5a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feea4f1d025f090419df7323dff591226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eaf765e3673634b46b807f3e1529f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a944bc6e19491feb6d95e503da09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116296d06345e416d669efb51840e34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cacd20438dc938a72bb7d6544eac96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af9338fa32f8b1272d53583fd6279231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943c31682c1477178a339b4798d32e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a171d47fbb151721dcc67a80aecae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d172320752f281ce05a899a0601579d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b67bf954b7901c036a49b560a6a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceaac612cfa66f468e239f7c65b8ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50a17bfb084f1032a55e78fbaf1fda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb703ec43de3aecab4718c8313785f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cdb3c5ff50b13f290c1aaaaf30c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2dc418b2398d92e926ed78b3a41d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4ef5e7a1efbc20ed9aa68f65bc02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce1644b83a85385f7158acf53ce04c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc873f68b2b89d802a2648e0e58af0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791727946e9e2e0cd985b9fc95ff232244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a72335e24de09ecb30b193ab4b5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fbc3a425d384cf288c5392a90f4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648bf76e32a0b6aa68b027f70620f60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8780cc43d58645b548e64182cc6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287aa44604ccb1501863ad7a743fc34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c04a030ea1329814b35804692402a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407604071261d5efd6d466c567dcb37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef98ffac65a3a94eb9ceb413f0ded6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aaab8c1cae72faeff91234b5f8ad2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa549c0d75380e92f1971aae63223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f1106f352bcab08c5d6a8ae5b7ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baab8e2ad4d316993216148a4eeb8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef3c2b48c4a6f63d4403f60ce68a59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266640aa907dca10e017048385c6f7d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd82e370abe59769f21538baac0feb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae30987bbc9b490a3fb308b2f8af8e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c133f2cdc8842a4f8dc91848069af0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b38aaea03748eec7bff164bd74857e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b2fc25b8618033e606b2e446b22b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69342af434a6846a6632e2348afabf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcda5ddd54fa41f1ab36ca07dab231e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb86c71c0a156646edba5d71969c6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac838da3d79e0f33bf753e254f5c2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573c8341d642d8ce58b2f02dec5920268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4fcea5eca93b590e11e27f8b3bbbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999ce99bc850242900eb658418694e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c58b1ca745ac7eb38440e7ebf6315271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc108b0f9565dc354545c03adf582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a06c8daa52ba9bb4cc30dadd39dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ac974cad8f6fe1b7432c24861cae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769635a3acd9e2c375e9a67bb5a8b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183dda5bdcb165a363ea65c25ac21f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eaa87d2baafc6997f1e3563a5b5ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52facf0dfbe3cbae2828d897c4b14810278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bfa34f90ca08c84be1cea55169db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928540b42089377e1eb55963bbbf25cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecfe4864e8939d49d66066d524b23f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794daa89bf9037c5b50aea0aa13214282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68c0c862095d3ac686811e34738a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727582e10feb70f5ff5b5541a17ee10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb026fe55ecd2fe751f4c5a31dffef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493472a13389739361ab3ed8281f5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ce9774daa79d42ab9d76b09d0105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09487d23371d7b6300ace36d3bbf1cfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d814a754ec64b315cc9e93277939d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be6842cc84ab458fa9a35234c4b084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332ab0a5a6e51650046af87657f5654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16465f6e94b4ad4f6538df75034ff89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde974ec375d9d755eabcd32397c785293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b83920c67885f25a074537a1f31f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b47380e89caa4bd86d9ea56ca394c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c3ea336bd0148598f8d9011df8ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27059769d4b78f094e6f5692f567718297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6f182c5213885a6d3dda4ab50e92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2749fee9c5a091e916e90890f61d23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255100e2750e3d8aea0a6673442997300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329d7b49662bb36039c65cf61e592c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8262fe066a7db8d3b83f1f689a5294302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca8831e596c325744dedc156222cbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc8f9e962165ddc841f19f0cc0130304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055cdea47053ae8193a88f3cc227b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ea0065adeaca4fd00f7af346d6916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54096b16305c99174ac5f39a763b24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343b02591a8a16fe36a44819260da6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce9e01606555d6480a49b7f0cc613309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185bbc0d154ad1f8f314e95397c5eda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d88e7152097bfdfb2ae63445365f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230756e4ea186eb0c48ecbfed66be017312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950650ff2d11099e99e2e4e950566d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd76958cecd57f6c58acd7ca9d1e4ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc205cd6006d207fd7a1f00fb230966315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503f6e89db9ac717dfa6787817ed13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ccbdfef1ac6577ea8c6cd642dd49f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b434adb7fc1a621cc801cfe01ac768c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34067440ac9609c1f24df2d984c4cc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c9318c300e9f97e77a0f51d3efd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8eda3efe71d7db2b7eb4bca3aeeb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff50313758229363a40eb55ab75279f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd409f9207b29a0993c66f3a4ee8df8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9db4f26b4bc1d66e6789db04d415324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6e711c3b11a11d2a435cf44772470325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>