--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f789e485d468a86bdf43da0a5fff3b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a7fc9e6374c36ae002d8fef098962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ffcc10ea4bbc4e80ce75542037c653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8862daacbfa4d197e0965cd8f7bb854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc85979f62aee3f22becc4bd13f275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52f0a3d0665ec1fda42a6ec51da76d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945ef50f9716d9b8cfbb18b82d97007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa5aeb59181d271c92cba6cf659168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca88d21151b8d71b74f9148f5af5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201ae5a9f1be9e3cb545c20cbaadd6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0ae7d2c09a2cf7adee8cfc6bef7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71fbb9e82ffcbd7941c2e852cf0be912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab44413f586ae71248adf900202b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435029c57b42aae4e6f264c8c4139aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9a931520de2e179af656f575a7d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fad19e02b9437ff603d63f8032ac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d7f96a1c8c0dfdac5b726279cd8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212c6943e2e487f007cf02c4a4b31d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578041df13d9b5ca962098da7d6cb7c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488882308f207104597a54747a55666220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdb21cc9239eb9d3ff5f4a35a5db3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb7f734ca01752e6358b57cb8571d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff6b07c0553ef59e811398a898c6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba00a2a005df6b7b2519e1ad917fa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79edbb5838f64469714ac085b1cc32425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b168baeb361cc3aef8467959cc6a53626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee5013e888dfdbfed975e5afb10ca627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb8c519d6aea6c91eed9e5525811528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6954d98823ff79fc4307eb9978132e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758c84c4f215170a51d583f3112f5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf7df1f896c27af37b0b003d9f3b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e43bfa8e9e72eb23ac41af71b66a8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909dce896917b5a5522028507df30933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb5538744b4ec742ddeaed2aeca8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79845566cecc9cabe6af16a192ea535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a5d94f08a3249f38f05fb6a5a019936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe828680064d0b25c3fb4cfb94492a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744409450d3633893ecc7dbef54139c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e21ed0f6ad17bf51938352a39ea139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c55dc755061b40d54aa613d2259740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d08ad1dfa7ed2522702a5479ad66b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1644b0b9800915ed1cabd56d9a1c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d62f5a8d5a7e78892d3414c060b4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c6376418563753b349aec84a9694944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbc75a6d82174de84f4634f236e5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cefe83dfc339b6072fcb9e613e198546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11194033231833da5af5326e50be1e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6298fae1820602425eb709ca56fb7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd54724771d149bb742bf6c815860949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bcc9d44958a97b2257eefa1c688c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48111c66cd4f9ca16096b5e26d9bc2ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104169e136ddde7718570dce27e4ebe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d48329fcfe1887b4fb89a9556660553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca3d3543590bcc907129a1055982554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e3c6d3d7679a651d8684c6c42085a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4096fb3a3dbc623e924cfe1146d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d8bc1f7a6760a1ed53161dacbcd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c7603cf48df4b93c16a493f98278558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184827b82aa42987f5b978204b04eb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad1bf0c747b9e0ee2537894be4ed160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec0892191b4c8f6e960cf8bcaba6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698da70c2de136686423321b53113b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d07e3e0c752d9f08c761abb3730e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fdaabee4a88c5f8d1988ea4ecb36964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2e8238d5f0e59bdb8b2c5d54e4a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a803722204a2d0d36767ac2d0591f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ada5fbb42501fe7266188f51328a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790791981edcf7ade5f8be0536489b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c807133a4ed72e20c76eeb5f93c1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006e80b7c8713748cf612402f531c5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e198b04f8b01c787f01a92f38e46b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc744a42be6c321cb52b527a734be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e099daf2b31af8b0b8b96c936c39b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85942db5b0b08f2df3e876a347146e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdbe94501202a586132ba354ff117d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1712775c9ce5ee1db2caf35ff61a98b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1032f115276177b5098169791a77a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c7c07af489b4876c6a0bdd718c06d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c59aef3108d6da1ea9240d9b30dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05224858b9a0dd44c4b16c9a0633f0d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdada85c78d4c25d4b8b22259139ba181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47318ee9151936a42a78a4bc63a18e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0cfe22837aa65707d3978bd9348c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3424fcf2d88b43e93181e5f2896ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10359837a57ad56c0aa32236bb50c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff29395bed89b987f215eb49269e1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2710913e3db50e7d44cb8bfca874987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421b05dac12cd4ec5e96f0767bde3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac942b7c3dfc5b632556f76658a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813cffef92130924a0db1fc8d5caa6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e26329f395348c450243f7c19eda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be489484e4f2aafd12bd24b8e9706292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171fa98e4b213485ff39088000021393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c06e674e91c23ad08c843e3c5c9ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5801ab427185ae42fc6941e380e755d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65d5826bc7b65e49ac379a54247f3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becc366f14267f9cdfb473237d2862797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e75b760a369ac7af4c3264f13785598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a429a5bb9f18a8adcef8d52ebaae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63347b979d41ef486e4df206fdbbde6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510995c6238901eebc8dc88888b886101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341c5fb37bda5ab1f59652213ec1539102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d0af1465ef64f51ec22fcb39c4aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da309a89f88055899847d1668e7d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db54598fffa8b861ad1913bd162f83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49afac0c4cd3f0d14092d52bec61b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd6e6860796d726e4cfa01c132b933107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95543f4dfa1b57cb97ef2bcc7262ceb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d7e594f5b1812ced86be812fa93f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed45d66969ba168e8689aa261901c05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e57a1d90db78a85f309b9d80ca117111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d331f7d5b228e7dcf9b1191606908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aecbd487cbebca5a27b01a89ecac5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6733361429ca787002a7fef9263134114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ae167cd9fe1ac381fceb0b2f09ff0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e488be313c15f97802dcfa57c682abf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042cc918f7e79b4a0ddd74b01a071c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbe76c85d25197c6524822753f800f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e826a4e8d1fdaedc5418350b6cfa70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc20a54b042a982e4bbe0b0dbe1d73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7210fc9bee3475662115ff1b8a380121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8069f8f4c5a41fe23c4938bda653122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19acba5b7e43063cbe85bbcc249064123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560b9526b34dcaadd504f88cd803d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188db4152cd3eada85d008715bff49d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9499def765e3d70996d3592f77b9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4e3db89b8d018aa86bb654ad5a59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e5c40fc76d03caae2c38a2690d20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e7088ae08c604dc5ce00228c4919129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37cbf24fa7680b8e222faa0ca54490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b3a0c2f9f1c95268ae86a090d3905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503fb24e143993399cdf4f3f5d09452132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ebec285385d6bf3430361dd3da464133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2269247c30e077f6407cc2a2034e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20544b902a441b0fee1f1ce5d47e2652135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8913e68d5a99d8ce02574ac31dfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ad6d2a40dce018473e830d81bb71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bb27aec20e47ab7f37ff44d2f3eb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e35dba8361bfe89064a731685aae8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b51f60e1d18be5d791a8de52d8ab30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a242110e36c9e45106b3acd6a4c9b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389fc6689eacf99dd2c1895880756e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7fea44ac14fecb8f13a807fee178c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa11cd8fe5f6df6bdefc1432568d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f7307f1525049e17750aee85fb57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bcfe1456c3ae4c27b09dc5e9e557d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b22dfaa3ca447b7fcf4c5c4ec7ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378b625128c7ec65ff3636533c122aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453c068ef036a4a2d475ffd40339086149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01545080531ac48e1eca291663e52d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb674fab8aa2b11cfdbd21d8317e531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbebade285067c85e7b1bd03126f6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d65b70daab72595b0fd0305f2f35d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7789d6eb64789ebfae0a918f21e6732154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6587eac4f64e989809cafee6fe7b75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02457281d169434783d20a5865af558a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018003b11b746d2dd7b32ea091ac60b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bd40eea2554404a2ddd3ec6997c2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27161f4c4a80c3f38c53859578ac405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964e3f9fa2b03f6501a16a8e8a7bbd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a238204d9789608696119fe7332d75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25a2ef70d0c52af0fc0c69e38684f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffd7e2dfd0a8594c50452a6620d852163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657488bec756cf3a221c0411ac57e114164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499e04d241893ed4970043655c5599165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e053fe2cb0777c326cc231d61419288166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741df12b5a67549974882dadb29967e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a00e12d861150acf9be109e38302168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54caf9489d6a5bb8f205c31a07922b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd2ddfd1744248aea7805cd7b28c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166e55112fb434fe115995053b1c76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd7ff1302104fb167580233a91ed6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765978368d8542c696b18d2198101d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477d9a9e3b6869648fb1c911ccba038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4bdbfa0b25d8ae994331758d5740175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b71d3c069c959c8324c8338318c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19227b0c211cb8f58674fa666d7c9bea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ffa82d2ffdabc031fc08f4c3c72a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264bd4df1c69270d3a9be1f543819e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea472fe1e2c74fcf861ce31676b26954180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c114e6e68b19a62975a463bb6cde673181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b042cd955f73e14068eb5cffd7474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab07376e0ab00c3efcc33048c2709b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eb00e1872283fb0c5b261b21d2199184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe624c88c33fee886096fbeb336102c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d798af063cf4bff4e8a72b8a72d471a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef72baae5319394e2bd47a4cdb89ba2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d7d6bb889fcaade018dfa3e0931b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024d70e1202263453a1b6fd64cd1fc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9328eda65ef6976103affcbdaefdd4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759017e4e6a83361dc197a4aa4a7ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da51e2f05c264041da17b4451df3092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c84ec4834eb941ecead4c3463c04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8de0d41b417c676ab13e608e7966194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dbf35b413ff03fcf3be392ca32e67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd341dee031d63d87c3bf8fa45dc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81e7db1184a857f8815faf23801df1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47788f4815591869dca617da548847d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38544b8f154de9cabf574c29a7fc81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722b239a1765b9d57e8dcc0641fe1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51346fdefa476088cac0fa3ffea8878201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431fc44f8b207a5355fb3c93a85e281202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a1b1589f6cced4b8b157a51d8d89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3073195868023372963409f72dc81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566147227fd5b8aedfb994411006fc8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce59e908ee40edb9c7ba65e9291ae67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08b30938befecdb3f8c5a8da733492207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b5bbc3782347fb1c258bbcd9498cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39be0d776944a196ae08b90f0c90d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de6449b786f0b0e541e81025090dfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a68c4292f3c63057d9ee17f95ffa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a394366c4086f3918a7e7ed39e359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fc2fb8e0d13871de44458c42992d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04f9a8c733dbab2708a8e05b890ef1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c76b2736635c59b509d610d368544215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5dde53fa6d5ab6eaedcd344c490d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a781bbee981edaf289dbfd080356217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816390ba9be084373cebea1d7996929218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff21386683ba726670704694bfa63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ac11eed5842c0807a7ef29a73a71a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0991bb1e4db0d86d29fc068a04afb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412b79a6f5103d3595f91a14fb1631222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26561057c23923c2109a83ae12a17d0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da43a26446e05bf53f5b9c22e0372bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447781e1164d8462709fe4850814f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d387e1ccecc554bde983b2fc6e784226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2082c5c0bbf6f791761c3399fb7a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faebc1165771f15c3e395a38cbdf79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcac2eb9b86d30ff612aff53e3baeaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7cef7e3634f019e7d4c80a54586d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007b2ce90c64c4414b4b9c3402d37a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1427fcc48b517c4bc850aa2f25b98b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d0e0e178e34272a585e94d768208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc53f96aa16ecbf6c8f3d01653f97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0de94b22bd4c9b300b83e23a0430235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717742940c1367490ac49d33bf7eb581236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c912a4f88243f6e133ded336bcfd5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac8dcf09a821a18cfb69fc2cdab12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858986d945c85da3a60686894b377f06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac4b9aefef5cda02e88e8f4b09e7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb99182b17212ebe5fbe3b32f216a85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e1a2bb321daddf1f5c81d30294bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574d212d7e780f47146d164637bc42f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230f97e40220b0629f09b2607a9a4dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7262c02a425e7c81ecf4cbbdf58b82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b57d35f3a78309e8b5a53e60f65a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6cd99c360e7d7799e145d52a4f4b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef7abe57a1d276943ff23f7a6e2f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b8fe60b866fcb28ac2524b5178ca0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b163fa928968c7e3c4ac5f7187f5c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45cf13f0113a7c1ba5b2e890d27261251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569724777fbcef6dd05635fd6f9717fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77178e9d9e64f9673070ee77dfca6b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765a8859e539ad9a2e96675f420929254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66aedafb68c334f88a1a6eda6fa393255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bd9e0ed88a30226f2a1f5d264f176256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5e81c4107c56e8e0e3a65c037fc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6577e045b66855c9cbfe8c126480a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03405ff52bad76abc4c5422091fba5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba748fd4626b4eb79bcebdada0f23a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da32bb36136671ec1b67c002308b2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562b436f27caadcb975cd310477e2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1aac7ab289b45fcb185dc0c738811263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3c3c5233fb09b143268c3c22b623264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb58cfd2241ff7c58b7e6d324a0987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00254c1abc1d32e8ae792680ec2f20c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1975fd4ef3aa79246e765d8e48823267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851b9d3f6443fe06f1ce6ba085c657268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698492c79bb249c3f53c13b1459e3e4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa5e6848c9df47a34ef3876e75404f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5478d658c73d9f34047a4b6db13a62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcb80c63e0195617701487c69e4e2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42d5149f02215823b695cc762813a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1bdd3fef42e4e7fa11aa9bba832d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486a949499ae600fc830f9461134e00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76406012bc03f83d4934a4ca9102d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd36356916763ad3651c48bf8e7090a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f8e83aebe51003d6ccd2d6d21649c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1151156c63c41ca8b4efedbb10c4ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259daa02ff108c2582d4dd271854b78c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a31405109ecc3476881fccef019d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a98b755e18d5320454eb24c4bf12c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831986f7f248e630926d06392d1e13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90b409200beb7fb8fba3a6524ffbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53d596639e51379903c2fd4ca483e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae421331fdc571b37c81ed4a86b75b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d6585a9ee238d48ae16ff695d72af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97e3427a09310c9105663fd7e97edc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c02fa6dfed3dd80e869d1f1a0911289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6a944701b66c6c5466792350985b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284505b62f4306c36afa2b4ffc24979b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f503af095799b944806c3082e4d379292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333c620bbb56038ee59eef2c9d4ade293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b61e8c75f8a856650ba2568fe55434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077be6b13d075380255f870ee0e3214295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18060b3e8498b3fc7c3850e536e150296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9ed4e320f7654e82ba350a1f4632297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d99adf572243a83a72d5a4e98412e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712082ce86b9f6bc047bae45f17af348299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bc5f9eb8336526f3ac826879cbd94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf1d8d37cbcbe1cc08a15aef9583b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b650125b8143cb12d6871c892c0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f4ef3f2c4f279607f1e2d5fae6d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843e31afcd2db978c37b0f631c4a7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e73008a33a9f8b4d3f8a4193ada64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d09e893a753f3604ada1b02f32db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f7aefe49d1b16017aa554a67c116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654fe9d7b07c5bebf10f20f9e4c472308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74650209d4be9f129acdf9f91a94ce0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683b12548b06f175078bd57e54cb5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b94e5ca98bc4f9f93bf6c533af80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2cd32003ed13a5ce848fb536bbf94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806a666800715f3ac322dc3a303370313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae4f93dd48a6cbe10f19ce92c7c4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f975efef7156a5b974c1ac0515d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9480fdbcec84c3e0cb800e608d3cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d5381025ddc24105bc947df7059f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f209e18a4d138eebba5bd3a1966fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d908bb91263d7f402da04f9ba3c67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5364442c55e92e1f91db9e1fc3727320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a7f1cccb23468861ef60628a95e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c028bd2cb96feeb9344e07043300322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07399d404da1f36eee7cb332b43d00d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b69ea87e45c68964fb200deb37b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76f191a0151beb5f26d9f0d3dbdac8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143018e7bb00f41d3a20ad43f031ec4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246e15113c9423f8f28f9b7b74c60d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20369813f58dc7d4f58cf2451c06f6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80ffbcbd5bedaabeede01d5632d6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b53404066a3914526687ad73861473330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ef41a18d58252088a52c838452a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135811b4045eb973d4b970565ecf00c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664562f18ce89c421cc81960819d4955333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cee84c8c50ccf235d904a4acdc9c2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faaaf74e68038d9b9fa0e52324cd30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc92945315d02617c31b13120652b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70977c1e73d6fc0ca75752186b805a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac380de244a3c509bf8cdee4083774338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d09dcb9ecb72e6f91c7b15420d37c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82989f2dd9727cb7fd46de15c97568e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8199c21136e233e7a21b13122ca1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f4951da443295ef1eea2225a5db50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146042e89563d218854588735d3e4572343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97fde1e34784e626a06fb4166a8a95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d38eb11e68e4f67150af1d13295d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad46f20cef90fbc8091dd01a81dedc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c29c8df1fe8e3a55465ea319f802347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ff2bcc90d438e7f672c0342d08491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d2cafbf0fd40e070cf3aac1f6d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc78343f3abf8c3fd28a02c6c5cc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f75a678be349b408f050a3726084e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b041a40604e29e89b1bdcae81a6c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c8db9f6a633fcbda16676e6817216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646df4bc3459cf4da1340a0316d31167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff073352addc1da6f58f826df9c418e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c197a288a74195ab24c26340ab2b909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d89f02d9fda43cabcd8d80659ffc1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba54b81298d0688af6420470641f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748bebb18a30e193699b6ee3b2f234612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b6539af21b7ab85599c77eedaf9a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01548847842b3f7bad82b172e2ef6a4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608f1cf0a6e6a7eb765f3439bbd244b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270924b10bd17d5b35f2f062c5633e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4acf687532695e50629dfedf8b91017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239ba972a721725e88b7f1854f42ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b9786ab0b45856292535671d47e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a305266869d23b6f3d1b88c3aa8df720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a261942ffb7b92f4d40e185f3ae5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ed2d2024f910e91f3164ced9d7c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f08d6a96dfba22f5aa1b7ed1522bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d5ee536e134760a9f56b4ff6b8f0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a135f95f41ba1e8b8a1fadc230a3d1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e236073e75b7f13d9ec1c2908dee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139a41801404f9b4ca7a8d433f5f45b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8afeb0ad4c59b40a3f7529de7df528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60501e72c3cf70faca8ce5a487cd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100999e09cbb6feba15ce481749e35ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3364b3add1112eb439ae148a5bf7f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe67cac366513f2da91b02157da8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4645e97385ca9a294f306688d0d93433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b01210c434a7c2c85f6a89245d3ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d83be5115159b3f450bf6d3fc597135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33cad715a0442b31bf0bc19687096536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3706526ab2cab78c28def097162b2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3aa47e0a2a2e31a0f69b8b2315bf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c641325ba86eb9e586280fe995216ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83a8d1d18725527ccb0e18bb74e26140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffcaf856bcbf855deed8ff1540f6c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b448879be78c303c2179fc2a26d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9742115578b4f6ca0d76765d1975e2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee4f261465d5224d3059baf94a347744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac20dc7c6d57b28ae11ee4328dc9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83404315dae6e2750580faa8cc55755346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e7616994bca5f2403b7acb6dac4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f29733c9d658a1f60fd772115336448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cad4b961e66bba30b837f73727cdcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681527a410165703f362783f1a96fe750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b214d2dbe0892480494736e6c1a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9845c99d5b2be3f273fe15a4a40a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb981e0ff41beba43a08c2585630b8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f303eb07664cdf081a62b6e0cdf32054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a76328690d84e316783843784f5ad255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9992ec0d71360335d1bca0da70afa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e18c788d30a032dab79118950e74257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191453aff76fc56ea7be5d69709f9da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3512529deba63105ad1f770fdbf9ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c3296c2ac1480c7a564f51a916e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f183bffa75bfe99fcd304bf2d80b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa5e354bbd5f8cdd6486019cb4ef5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299340d8b4df9c6217088f446cc703263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c48ebefb8224af9d224ed1252337364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f870f8593987e277fd87ebbd8e3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732ee9c7a73771e2077200488a9a93266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c34d3bb84c7829e52f237d4b495367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9aea81b586e8f288aa68779785b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f4a944cc8f09d659c1ff5877123269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb7bede572cd111f63eef2b8bb41f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d6aa693f1ece30b3ab3aa69eee42071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f952bd7cd102fccd21777f34a749b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783402bb21abe27f964158e20eef94c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50352411450b989a9feedad4d1f6fae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e2a24966e5f36ed5560439b37a41575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114d040ece8e3d8dd332af4be8878776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82b58f428ea1aeeaa6ecd2e50a9a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec48d998933dee5ceb0bc345386d83f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668f8a68c4f0a902f536ae1c5c0f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd97054d57be412eb0e0fcea4b4bb7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6bdba90b52cebeb335976bf3c089781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298deafe5b4ccbbabd87c6b9c3a9a2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126005f2dc2c22b32064668b07b656f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2b31f8a96db135378e6e037e4c8cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6d81086f6a00c6c248edd1e01d9b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc96b4b41d77ba7c177987c85693c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7a0c2d2155bdfcbefec3fc0fbdbaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb7c2498ee5fc74298933ad31bc25088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2195bec0c2ad94004250d9d10dc77989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf319870059d5a91f2b640a3e3e0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1750dcdce43240f07e496afe46bc9db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f658e3b18d0ee886fe5e802cb9b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc3dedcab48038c0a8d9b227510e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba20f1fa4d7993c0f864c369a233b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d9a908679d1983516625707ecbe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3821d802ffbcb3c7fed74137c834996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a0761b58eab1d76ab5d33f96bb8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d2d03c04c12fc61d01ccf5332ed498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bcf4e6a88555a67d0cd1e326ae9e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3f623f11709657f0a20f50fecbd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a51684cb616bafd3f70b03ce5991101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fbd22c094f8bb6d8a5f817d26349a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b653347226a8e78bc3995dc66fb627103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc0e577ad3a31bb49e910822562db5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c8e450a6c7b33bb7cf7b08266ac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa43aa693c7d8d18db812dbd3ee9044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f0988cc727fd818fca8779bafbb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49776e607dfbcdcd7142833f5023ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2301d49cbaf4153506681a0507ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f890f23201a588a852e167ba8e48e9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19872227b926f296073d95ade25e29b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5ad0fe3bf6dc81a30e8bf19fb126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d2123ed448f5679d40ea152a8f53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97433773671421b7a30a5242719b81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add9049da2ba981a1cbfcac1a450f8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19b2ae0e98cffe72076d433bcdd638116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6c75916c8e8215bff2b364a1c731117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c102e9e5acfb3fd37b4805a43a7942118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d7b4e09c70ef385a7c0d10ea763f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcba1c8fd47f074c0d4661604d066c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf0d2399f024bc4b34beeca7a262f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a83c6229da94ac314f99c72f6b8c99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec347150a4acf5a113d2a0af38e184e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a92d39f8c1b5a16de21cfa50d282b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc98303cc9155236940b53030086a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b175b52e14798664934988d69a9e934126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5d6edc2c095f96d70fb05f5205a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95dc7c7fd374b6aea5a2a3dfa6f6c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae2d8410831160f92272940e0098e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4f4f45afe860706a183107f9b5a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1cc62e5172ad7b45b71143ac6989e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a1e1f6098439037b9cf6e1606d46c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d642ff77d7f31ab63e2ecb7364ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f5db65f71828b56a45258ceb20f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35f2c625c65330a9fc1549add6008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5caf3a75ed3b489b0fe4dc6e4463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f03586291bde256e5ddecf95e27fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32835eda975421e2c90aa4faf986f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df556367c66778b050e68af574de3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ac54c60f82e64d23fa9e36aac9e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8886447b7ec2adbaed62ec423faafd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d052249b2b78b23deec283da5bb15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964088c50e66529f620be4c6f0bda9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81621942fd59a39998a27ca8b365da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeff8797604d088b6920e7b1e160ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71bfeb26469ee5f939719186ae525146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c20601085f72cb9e5fb1c7f7e901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554efe12535ef9edea57f5df0f4cf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aec6f8061c770f07360ca3733ac9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d67cc4db5fe512a85c94f4625ba84d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5347d20b67bbce6223a9343421f72e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6382f46f9e5534e54f9b057673fb2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fe1fe2a8d88cdf982257f9db90f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83513f2e9a6e72098162d3bd1345dd29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578a29746c36a38ce53a8372e88e01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ddd52a28cb7a76c647d8099d303b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff00296c7440c77982c41069687c351157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d198e27b2ea19d084276370b017f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f74f97e77456fb0fed104e0c69d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e62f13a38acc4cd6da73ee4133ba3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed66228eeaa03b0508390759e91a27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa5436acf03fbfda5068fc1144477162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764f35bc22f1d0d5767e87fe054e94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b098ae6ca209803c421c8aa1c228164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b297b1209d54ea9d94555d4d42670165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b31a26731ef13b49aaf7ed940d52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea016f2eec31941711ebb3202b35941167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483777b5c32c424a61b3b776814d24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3574e392ac273e96f70bcfa2ce5e4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf637773f6ac7daed5470f0402091c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74c75235db48444d56509704c71f92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b362e151cd665ceb6e157c9cc04b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98bd04a763b4eed8542f99b8ea4f4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adfa67977e6a5e52ee4d8633e04524174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3271f81a555697601128a42fa457ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbaa1c23706114c346e76348e6da26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd2af0cdcae8a056eec60cc42d79f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54814740994a02d3052131c5578f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd13327f26fcf3c1887b9e734d435179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b10ecc84df0e9ace50c12c3edc436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf738bc21e0660bc14d35e4784a59d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6349c8600fcab369f7b77b9e3b813e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78cf4f0af28e0d3840cc1e1f9048ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075a9982798fc0f8fb390e41550bee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce39953ec470165536d299fc70700f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac7e02331edceada25e16d085f469c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6338aa7c5c01de982bcaeee8f2eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158447716faf3dc92efc1d1806dba60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918c8d80b427d42fdaa000380acb07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9ea3e42056476d2badcf177b22c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab20a59da288b17e542f31b151db81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f3c957c174d141495c59079b9c9d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7bf83040c91db0e394320ada1a45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8ea9ca50118968c985f61711a447a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f1546ea72193ee1c48d7165a0667d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c7c79b8939e299f96666634698a33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6759d476f70c33dd6603adc01cd8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e2e8a7432a289d45c44caa4156b67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4eb97048058f91d749b65bf3335c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b85ae1f09cfafc911d6a575abb71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c093a05e6b2ab636f0ff35179b4cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bb72dcca215ab79d21cc301f78252202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82129e0f1a186711e67beaf12359506b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc562ff7f9aa0d57ad44e7ad09fdf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9df45cef2382d17e2fee1e31ede91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840156cd4065716ba39b84e6defad102206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343480637b9a7e491ade857d53067617207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597f6575b7892cab6d63d861d4ab122208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8659f62b4810fd0f504bcc211f0dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd63d1a6f9020ef3dbd037ab95d8de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee73c109dd2917f4919381ad8b0f4fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c6eb33c2483bd13db3e2bd5c2bc4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9edc6b251536bf6d4780058a26e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846cd78b34a94947dfef6fd9f6f84f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041a35263270c59861cf0c99e75064d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e231ff8b68c9e5556f059b733ed9b8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb27799642318905ccea07537f43ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609674bd5f22a0b0bee423347756ae0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588e71e749e4ee2c47037e6d5ed67b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd4733d89a6fec8750491eab7d56a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3ec32aa11b3c100c778a62b52873a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3729885ea5ae52c65d6e926b79a93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039094b291c3e02ca68ea8370ba0d18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc0c8664fe3084067e4ce4837965e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c43926d0a96c747661d3a4965f67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb69902450bbb244d68c7339badbec4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac79deaff5dae8c71d919cc9a3913d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070884772cc46fd4d6a6e3219f2b9077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e43cbd8829942ffe56e3ddf864c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c19079d9ba8cb3d924bf06c66faee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c214da5a009b266fe58917f7115868b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb306e0e27550b8a810fde8c192fdc4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86324fd9791f4a68e5d1f44bf41893233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8143fe15401581953def101eaa25bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1313717269fcb4fa4816827bc6afb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d162fa9f67971f24f938b3545e30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6f21f70c642c817e264fcbfc059a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b715b7fc8221eb5f4b86ca58b433238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b9d53f80c74ae0393d38303693f8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7c11fd8c07920fa8aa2813135d33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432183c9783cb484ddf65c456d4673fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab74fed69ce07621b1c9cb58f96fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e64801de801f0ebf31344a02f24f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aab7fcc96f376aa18fad58ea735e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a57d2a917fd05f0512715d2574ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9bb9f936b680961269c73be4a967c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb720b4570314a12032aaef5755c73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404abf5260212e6e1b98e174e9859b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab152eccc0408b947de25d3aae78445249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c4d0872fb3471252e14c5a844eb25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2b9fe7d04a73492cc021ece3ec03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866aeb2f69b0c2c85a19fbf54999ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5200f77b42a278a356ddcb96fbd0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fb6f036a06fca48f6787fe7892ce4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad2ccefd4627cd336d91782aae60ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362bec4337cdf4b7ecdd0357358129256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4992abdcf14980fff3142f083eccae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed609ed59bcc3e0859d82e05fab69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08006ada2a8b97aed10cd4a60ffbd0d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024ada69688926ffd1d2306251abd6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe06118983c735ece84f7cced68a270261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca1b3c47479240c89fca4f18411c2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d11fd3037690315bf25e2f88d110263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b9360fda5c0f182111a27951d6995264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d50e001ae76cbbb22fc5fd07df7c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7901faa5888841cde531f7411086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8645b663835b715b39f4fbad8423267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1dee0c70dd7553b047e0eaac63f58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841caaff31bbe40963d16c1fa2fbd494269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fe73dfb838018cb9980c0eeddd653270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664c64293ea4cf084349aa4f6b5558271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea4940137b1a9335cb5841a5132e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe71845afe027841413f13c0bdf9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf09d3060834f2d85324f04303700274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810f1dbd713b29087b821fe7b921b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc7500de720e81f5718810c9179bc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fcf25c13fa40a1f3b3d3f938073d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112b1d274c55688f081434c4de88c3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc4204576a38d6dcd83e224c83d58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c56a07b972e12c23ab4dc1146fd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4673823d2ce21cb6ec35ea8923f10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0016909dc43bc924ba428ceb7ac8ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52191d5079a6627f6fe3d5f2d55c4a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b5767b57c332c038aa9c3fd68fcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25071998ea6dd1ba065f7de238075285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38753c668da5c8ee087600093b7f087286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551805e898bfaaca0064019c98e9971287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633b6d04da7b9561de860ca5186339288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df2e93b5a9039a2e0d21091399d5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba0f89ef34af57a777fb08ee69fe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904388ac12580269ae206412fc8622291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a878b174ed1604d91821d1cf2d11c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1734da863210e72ab96a1faf58ecb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce258abfc2c6c06269ce8a8370784294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1322d434996a87553ff45fbb749985295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c50048f9481c93fc11c36039d4f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23acaa92578f16d000502f6c6219f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ffa921be08fa402b52a455f76e02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f505be63936aef023f626fb402e95e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03f95c10cf9069cc8752db6f411fea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c062731879417b032a9bb7cef8bb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f565ee40b1665daf94df9aa06314a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a31a09e87889725783de6c0d0a4998303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d7714c2252b5064f37b2128ec459304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f2f70f601bc7f9c819771f1a2463f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465830db4861a5679057cc4ad243e73e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef92b1c2fd85d0590f5b4cba72258307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991de9d1c65b2a80965d6a7b112cbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80afbedc0389d5bf41d63b81ae7eb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2600a80e114bff782778cdd171edf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02fcd3fc908e6fb6f9cf97533f0e50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872143eeecd85a8e9b4539f9c0017231312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28796374b6a084dd9a138aab07bea7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52829ffe214297151ebe45f7eeb6b84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878282e9da1af9b2d12c6e8d4980e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aacc606960894b3395e094abe383b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b131f222d172ac46c3f4d18bb35cf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de083dad050da24786d5f8026a0c644318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba32f32f5c00085f582119f5f7e923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cd56c6fc034e493cb2f8219c13993320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffab73a51f5dbc6b6b965986155779321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd6ee506e3c93bb0591afa7ce6765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395ab92b8187257a1c9d0b415042cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcd11ea481406c16d96b5902a9e5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a8fa92e5e223428c7941b8bf45311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee565f96c75600c9b90946103690fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865e65335d3e527f3ca1a3b83701f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79f8b3bdafe4a5d97028c60c5b2bb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2e128457f6d3e3a7c98ee22826b6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b644f4ecd4e0b3dfd4d899f891081330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a7860e67f963280d49b49e0e23fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b91a7e6779a7e7f9033cc09382bd3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5de574226094125209efcd94fbb715333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b778df1f58405aead7c2cf6feae89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f9f45bcc007020ecd3963eee3f07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f2348a163276e726764f43241f49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff36d698530ea3244703894a22f42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826eb9be6882a51c5804d8e18d7e193338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95277ea8edf4cb894124431188029af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d774d7e54711f14dcd43ccff3259340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7032f231923908fa1910a7747560341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766eae05f96937c291a8925baeff8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b26b041b39f2f3aec9b64968a669343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cd55e6c30204439968fbd0733afed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228490dc2b78b2dd415b8d761e0c3d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d5f72f36c2264de84166fd088f24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089afa6b666b7317790a01e9101a6b8347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>