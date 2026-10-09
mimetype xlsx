--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71f9e8ff460c62b146774d476c608a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c37656780591c239929aefd11aaedd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb0f9d367f4c56c750fbb99cba13b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb7b05b01e9dce793cada37d818424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e6ed036eec3d82b6b926f5a1de26f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030f37679cd0afec28d01f15dbf89026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab99142b2bbbe9831e6bb319b218b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4030bc11b1a19fad199a096fb8c0ddb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f84b17eaf88b733eec7aef6e06989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3126686c252e547851b535182b4e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aea30a8e3f9a4f7172b7a7a00a10311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8395c0c80e85d3fca9e2b1cc4e36912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d273e4921742e0f161e8155dc3535a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77b3237c5bfa5d486149fc741da1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c4595a1a03664e89abd12cb4875d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605618b1d9135d9a1e602325eed54116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b13099144058519310ac5e95146a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d53c173a87a0c2467d1350c7c3cb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f6823b144f55d0e481286433023a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb57488195b83b3d7c5c00e7ac9fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208e0032f7f54d68d821d7a960f70c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bed73386b6dd8ac511437a60a624822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8421331233d51abfd8d935a40124fba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd55ce69c3c5e7838bb04f94ffbf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7bfc26d13b4db83d0fd3389799e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df2ff66d0075eb155dce33c880c3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb515296c3d17e0bf2e05ca44363627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1197038872a9521b0a97c5abfa8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478432700ca07c7c2e6d8a76e49940bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ebcbc31a5241c1d39a31ffcbd5eeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311f06820babd910fb760454f3fae231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cec96cd5f7ca9c7dd8817d2274331732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a78dfa8597eb515b288aad6a450e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa3b8197cc9f1d8b81af12360f95a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638eba6f72f9a9a72e1037e0bb01f1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be00e1256ef0283cf1c3e8fecefc7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb3048b7a04f81d748f2bc765cf14f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643f15a436147ac324858bb846a4fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc61b6efc659d3bf6762081299990039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821fe2d2d285e9cc6721bfb7be6e2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3ca4df0c1e690d34be6408d7b85941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbdfa4b1184cacc7d1f73ed5487d5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22005801ba3b1c3e8874382b1a75daa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a70c212e3819d69af8969582905e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6ded1fcf3926849df0b3a1d3ebd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f141623f2d57d4753984512e7ff5e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c79c79488ddad9d1c86d16d97793e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0da2c1722c5a73b2035f9d7bc015b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547dc2e4feec615975623483b66ba6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1dd7a53eaea5259cd6d07f9665e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b791661c164dbd2eb8ad7ff7b1e5ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18917e4e1e438ba6b8ffe53e6e71e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a52412375f16ade843be43017087f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fbf29bcbe3d09be76aa3cdfbd087d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e557cd356d27e8b4aa914db9e17b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71076f3ff34552f046e443d064a3ab5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63f37dd92d2d7eeb1ec696045f585a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb829f1b9b69c640dbadf444a093a67258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9ac41ce807a651dd92ff516a589e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97998239d30f6143ff342a36a9b52d2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485213fd9033cf55953341908614a0ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d98819d964712f57b2dbddf42e22e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426482cb733d83059173a7019cae41763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceccf16cd3b396db3dde40494acf5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf47468718e87cf9e4403eccb95e3d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e30eff1d41e1bc8418c7685174cce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e39e95930db516718e6d3acf496cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a67ecccfd400cab8efd92c431f1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2cea8f1c8b40161f87578427a59f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaeac8dd15fefb7e5966e91e87e84070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d6178e56b8e2c9a08485445d886b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691e04e77dc2ccf781de4598abc68e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce91f1aebaa61f7a105a103248220e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c179f297e0c5cd4596537c7e3d4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569db5c684a38696e9ba3009ca0ab5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f055ec66461b428383985aed340a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2750deba2422bbb9fa05e5ea9934e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf3bb8bce177c96618c1451e79f3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b778f1d3a32450d8e17771f7fab6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985042711d7e293fa8bd5793777607480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d61c1b3b66777d6c2eaf8a4e614e5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb660812d73391a4d89f0b964346182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a858ec7eea82240f20721d942b3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c830eadaf4425a8676d2eeb96eef384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f74fbf331deb426b16c379cad1e8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc15bbfb5c145b148c2d8f7a6319586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b91dc1459bb30591f8dee55be29fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c7285e87def0424a985f9c3cf3a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0eff37aeacf770271c138a38bea7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bec108390fbbfd515a78e2b3d3fc6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f44cc2e83f5f8fbff6728643fddb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b87c595e65d6a4f0683c4dcf1a5ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34b6319055c23f2f0b73b71472acf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd80851417bdee7d0f95468554fa894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47196e0e8945d5d8ee2206b1dcbbe96895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce39df95fccadaf8d8d1de0edcbce696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb009f302ddac0b833f182a7457f33b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6351a96e6f4fd6d04b8d9497c9c2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e47cf6bf5185fc0d4393f7cb62b7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214e8c8e3dbe7c096b53519b9068b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1537d7d7aa6dc207cc005ac5c489d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a8359c9f05950a37ba768ff2a498a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705afd7dec8c134b1b4faebf3fbabe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137351225917a9ba578351ee2aa21e6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1ec21b16eb7dc6c7c32ac1e657ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cdb6f0bf634296b1679ad05381ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a41bc53907fe9075139b86ff1488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ad9237ad59401766e7af9acb7271108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab66fe465536152a119061876d8d1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55fe0663347a2d054482b01fc463b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d968660d9e5b9c60e7b14b8246fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800393377956166b03dd9e0b6da27c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916613c04987163bcf996b95b19c7db2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff9f3f03386007bd5194f12faccc8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252b0a1f7bcb4f215f86d2a540d3f8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91636d1f068e4788a8e24db9d4b197116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ce39070c17d6687621482e5a659d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19483b90638139259f963514d4ca48d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42e70dea1a5568afbc61e8f2caa0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be31f3aee11f4395644b6d318017ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db1bcc46b69318888a231748963683121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb202d1089cf3531dfffa3996bb2b931122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e85968ecd61a0c6292d35532ae411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8984f178204555ab78feffd3cdabc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad852455a35e5ba81b3261e894cf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fd3966b05d4fbe0235ad7fc541ba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4f2ae9e47da6ce2b77a821f48d2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84fe9876e6b561640fbdbea5b6365d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c449cfca98a045d804e4d82e6a28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec99a7ff4cc18108b21f1957cf5a2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1fbf5e13894996a7c25d58643cee7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900434237c237034944530564e06626132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00578130624239664532915370b5a3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb2573704065090e2c03a47b205c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a0f034f8d95629f3a90869d25c03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa8d10eb628d43a6a9d0bd8add0f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1219ecc70fcd7325090c5fa4135b43c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8ed580d5c27721c29bc4711468c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ecacf9a15b3894f4676568c1c3155139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a43c017c4ce769f5b4bff33ff0007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb53872cd5866f1bde64f31cc6846141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2948f24df28cfce8dba38b8ee626ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ca79645c5e838c40daa53fe3d3ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8511a9d5703bc1086455ebeefc0f37c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162840ee00bade32925dc2b01d4a7609145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f516a40e48be4f6adcd25ad7a3a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56346ff7b868a6a859c0256ae23acbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29311e12efeade77b5f1b15a01fce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d768dbb4d301602fe8f0a6e0eb15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85303ec30c9f8e916f7a572645068af3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac401e97d041e2e41b89eefbac559eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771c6315c2de3c67e11607b02b595b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b6a21959bdd0f358157f89a7423ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429303538b30a8f4191b093bafbff187154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340120226c14e849371699ef181ee07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf18f61c514302eda1a59dd779f8c21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da8c6035fd6e82a880e1eff1aaffe6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c28dbe656ba2319f56ce3349c504158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9255cde30d9517e52f18effbc004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0a18f01b38a4b286695c6ba32bf24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c11f56f2978afb989940c184bcb20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2216a857714e11623b7551cc07d83d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5239d8a42ba85a6beee26bfd4d664ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081644d51bcef483e656931ba3820f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dee9ff63440d49bec42a2f440ee88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90307615f966cbac2acd859815d8677166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d352abb971aefaeca2dcacd130320a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8326ec37138d9ee6aa30115888a4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02216f095d688c427ad4e141db41f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e716d64bec9dcbefce8bf0bed0574170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377229d69d43de5143563cf35fe7bd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e797077156e49d138305d54f4617172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b95195d416f849b9ba7726c20c397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74440102e490e360dcf1398c082e2c37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff44793f68177739763d9794e4646175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aac708437acd91d98c1c8b0773c98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927e814023f34ec58184f265d36da9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da280ee7d33587b1b3ccc141b093cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07211574b018a64d21a2b6cb636173cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965850c849e7aaebd269b403010fff7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7f7db524b866568ba2e8a0f2dd82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1d7c07f488879a2af5cc2db987b1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270885d86b2ac5dc0337679e34c55746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aab62fa1eff32994f2656bdbc5f8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be1ec88733ee043af413c62c67d43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893320b140059686e4d112f31643c8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666abf17f00e172462153ad028e81d3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85380d6c1de8243c74cf25b1da9d7f5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca7d51fe56e65f5fc29d2b3660b6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b377ff3f71dbe4e3f850d00926a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca939ddbbc19ed7db052cc57c208d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef626c25ab4707f6731b3949372cbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af38f66ef49f2cc7dc0c38a4830b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824be28f1b6fa297370f47ca5906a1c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdd1d75826b6642258fdbf6eb5e932195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf1ee428d0e3480b4835a67e9bdabd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae8c5580094d30c4b76305acdb55c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ed2781736cccc0c11bbc609b3ce1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434171176b0dbb4dfee94cd62874be3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de395dae550b5b5491abc2397182051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298de1cad0e237341d1b787fbed2eab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82caf69a6dae1edd4308fd28fe31f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bec42636d08a02592d920922c8a36d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba1fb5acf77f315e30ed89db743d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43028548c8aa03309ee8d2c2c71307205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb3672e8094b5bca8e2ecfe1f345c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd4ddaae9e3551b6b8b229c29d8f58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4485b4d98c4990f0c8e65d58e7043208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce73e62d08fce159b227a23a6dc52ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7bc2b91e1b8be4644d0369f74bab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd501a69bbd1bd99b8b035901ff4d8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c093230ae8eae22edd168850aafccc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9668ac3922722a03cd35b1e61a8dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f67cb9be3ac8c4f4bb352e3a06bcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad1d7a9a25d0b8ebfc71e1283fa14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254877167057626007a50127bbf3179216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b96aafef2627a04401c804b0ba2915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea3c016062eb2fa2b775233010dda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c37f326aa28af8aecdb4b89598567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a428c9d62bdb508fee1393c00f2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049e3a57610ca698e6e3c53ac6b12b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69743d0e64386c037276fbddd650a31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d96b5f8126f194b65b7be62415fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976702b007580941be55ebf6af17abee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a316881b84343d48575bf9b51abcb69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb90a861f3bc75238641736080d7b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756e7afed5d4bd032147c47411dadc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b78ab05c98681572c7a467c1895f58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bb69a03b10ae18d789af10da752d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741dcb03a7a19f7f72fd3ea98067257230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc1628193b1fafb0243fa962c14360231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214f849babbae0072a3f35da6317077232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d7f9b42746a88effe5f48a4a4554c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9499e3b517db5c888abfcd145a6bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bdf39576a66965f919bd80bcee10c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b2767c846442cbc18067a60ac641b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d69736ec169c7e8947c530e14fb9ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532f8fd78cc50b991e9f9c4f38d4c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bc3473823acb0c01c792a884d669a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5bd4a1afcc97f651a43824a04b2ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4479874380bab0619d34fe5ff556e89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe36da4cafc6bfcf4b950925fd892c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c452100aed002194e0f7382aeedb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3face7c97069590efa28992cc7f714a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f68b749488c3d3041fe79ee5aba1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b610e0db5df09dd829b91861df311246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b32fde71591bb8b2aa7cd2e5d879a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bda5a7b6a7ebd3fcb2a8361272f3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f09912c10588074171bfbb3fdd682249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ad0867b5a92912fcf44dafd40093250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dcb631f091942fda3ddbc40348d6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde95e6a8bd462e0f1389f9eff322f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d96e2a8a53d929eb0782739bdfaf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a62f9d596ba466c70498aa745ede3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b07dcc5442c89ce05710ed45da59fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8692189dedfa5220b7d34f627603e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571bc0d563b23deea98e8c91fe427b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272502e2ef45149e9ae9d974a28e7005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baee57a78c56da60d9172c63c0c707259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da660fb3bf427e13e968c8dcc78bc20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d6d78959b0ba58e7a301d4856599261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff95644301926888f5e13e3c400fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215699ce7b10379491f3fc8e420cb5f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447b0e75d5d8ea55c18f6c52f40b28c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543b3e0a7c4bb0a48589125d8d7d7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6b518f04f6b510ccbad37acff052266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32140932b5ebc09d1661ecf39d651267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01e170f334af1a1e41c45ec82ca96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090064e559b167e9c0425cac7ce148fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989075d5a7c78721be0fdedb083ecf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4bd5c45bfee86bd35537dd62d47cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214f151fc0788e9a20464bc4965ca2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043be99d4b159605259df8dad324733273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832c6b4285aea36cf1a83a442d49e36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3b3246b205e40cf0f36ad749d0c1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ffa7671e806df551dbc8ec4587fe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a269d7014bd5ac962261195c0c51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d78da884173eb806c12f01ac512b05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835bf485077f612922402872aaa387e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97832edae5677d3d1d74bd21683887fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479600d99be8366634e1f0936a2c8e3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d289366ae28db3b3ebccfb75d9423282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059295d3640ce8b590582957cc786d23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624381f6ccb28f303c7d67eecf9d4cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bffa2e76386dabdc861c237eac296285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7493245ab0ff6c6bfcf9fe7c8dea048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cec79523df1c2c180f76405ade983287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40baaa950a8a8a6e40694d4daa4113288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2fce2923b4420e79d8b7016cb689e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064974b60cbeb100fac9d3dd48d7ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caef32abbb683b055bf139c76bfd23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd793a368a06ac2843c0c75192e04d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878542d6ee97ad4818dc694bb716a25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da524a5919ae1547492221de0f8b3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf677d8f5b1395776a9df668b739af7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7903af3636578d46232f98e99901296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f69fdfc7befef8e20eafca6a9662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2247299d28a5423e1048fd0af06897a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275eba753123e0a9767baf87b4f9fce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39b9f16d9aeaa137b18e3ec51c38e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e846911bf4168ca28fb21b54b5776d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39828c5ef3b6606a4a248777aa3d71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a011972a4ce5783eb690c05014acd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b2e33cd2782d164ffd836a39a0ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf7bf187f41ff60fa16c6ebea8cb5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b782ae9dc8efb850283b0ef678a8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590a07889448a788479e2eb293f2319307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085041dbc11ed47967f23d5181f286b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a6481820c5eb6f153cabe7f0f0e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be01ce46304cbc9bb641779710d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a4a517588df74396d61b4f36e9e09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983eebf96e0e7417060cc5c376efb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4fb7f0172ec15a14827d439082ad8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6149aab8bcf10e8835212ebc4578007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fed93c075818bbe2b6b0f1d9cddc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04640914f690a821ac084df54df171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb8b008b1356906e5d6cb08bd117cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde5a52a8766e79806b67cde285f344318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc03dbe717835e9fe9ac33a8f0e5707319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97f2198328668e7b35586351aa0459320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a6d5fe9e5f47df8a519eb4eaad64e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ded02c6eba3256980c1d8d76743b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620c2a4f70f40ed511ef745824e105323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b625fe333632b6fac70c96abe001324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad3ecd699a3f09de71a9d1171f551325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb62816d1500251d3c7c45519808109326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40fd478a23d937c874c538f7c58c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee401b877ef8c1b8745d7bdf347bdc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd2dc0b67159bdaec4ba62ab5b3899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e994c18fd03f30340282b93c2d824e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd749b3b1846c79d7a90cd240d4bab9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298108140251131b4df6f16d8f55bb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38f834f2ab486cd9400ca45b2debd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67439d92f5e0e4ad6ea3956341f35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3fd1544fe6b11754e46a2d6b89bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a391207f282257269d6812285ce653336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66b8c048928190f0353624eac1a140337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac0910ff140e573a2ec5ba14303375338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eb5bb6db52fa8c5c14736857dbdfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d06a1526ee908249e4e68d0eeb48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5867e3491d77d7afd9b1bee73edf3a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31df7f20cd9032c585d121a1f22ef4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2f57afe966f609cfb61fbfcd7202343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2680994686baeab088d5cda18879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8190732690370326d218a950a2541345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3aea68ba8381fefec4cc90596dd5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc98bd2d52a83ae711b25d65f49165d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6550cf42725284d5df7918e13fe071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d54fb09f600198461daaa1fc1032c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172decab0670a11c73f2a094a491763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeab784edafc3d4a84c36656eb64e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ba863bf0b63787759ebb4b3ee2f195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e3e325dda0225c04a7b44a8076f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2828a4d5b8d7eb5e7eea12400b95bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3993192f031d5855ce87d11c22eb7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712c57cea7a227a6ecba0c5089511b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611fab4fbc686323a1a7ef4ec7045ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2406684482256e8ad0c220ac1911d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d174d1789c160b7f9a247dc325dc2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b7778347dd532aa6aad56cb8261e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebac69ea71722c48dcb61b739570914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b8a52dd16a53a0c3d9e670927e0a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2be93729786e581f4b2c1aa12b6c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1d49bd19b41bee7d0e6d105bb68c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7800ea09ce7f581fe783943ae0ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fdcd45199ce13fcbd281d0f7c66519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9db4ec3bc6f4929d7aab21f4a916520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659479757e14dfb2728c468f0e7cf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798323757428cde8a42d34efbc5166e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b4e0620c762266b3520fd758328023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9258ab45dbdd78546fb987d1146ec8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43a8c049e3dac0cb7b12f3a6e072db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659220c75ea436ef4cfc5db090eda2c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fec6bf52db76ca717509cdb5108ec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd6c6e838d24f42bb3cde5599ae7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ccb3364903bb223acfaf13305f79729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed35b175063df0d2c2bf9b812cd1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772fcbc74e43ca57d4193335f1b82bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d702d48a64dd428f7a56e3f8f9d7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4ad07cf67d4ec9d59481f2555aaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90540c659a0267dc53df12dd041bd81134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ede095f4fa8a8af30438f8ee7c62335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038934c01fb37ea8c56cfffcb3a2ec5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df4bd4b0f6d6e0ab94fba2b40701937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f80ba4b28327239178ebfd76acf2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035036fa12d4fc3c097c5e2058a0bbdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e5e62fcede95703262791ed3caab640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7645d4d55e42e2be3ff76e0f5f8f2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e34bd03a0bbacf4a723f21333ce842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5884ba8c37d61ac4a7fe07c710dbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154550cb51aa8cda4a4d26c5cc8660044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970faefae22d09a3d10dd541f7e7291445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3f10b00862274cf0dbb5d3c7cd26d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec753e5c366ec4257137df22df34f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3fbe98e3cae6d7361770c370c3f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c487dcd06df189f76f895222218fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283297d48e4b4a3979447f94707e2fd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc289e265936752112ef72196e6818951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1673f4bc857a2a4027c33a3624ea1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a34c971db6c4014f978b0f7607d3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe13d9cad38cc5cdb65a40ebcce7cc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ca981c78d5ea428d6098c2bcb14bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a78abfdac47384e3dc148e698344f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b00eb487a7f4f66a4507113a023c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1b27cbf544ce8399032301f684ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2cf729110e7a20bb587152100b4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe46df576e5644f59e1e2a9514be960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec1f24e42f31ef79c85da48b13b4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199908432a6ec59a540036069d324262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74e102189dd70843178e70c25414e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30c7639aa2ed6d2bdf078ed226351a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782576778f46e885a9179c3e1e657f9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c470a38f50a795fff1f733beb044b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e996ef5baa50fb9cbfab8e0b20bc9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ee00f8b084aa3222c7e38f65b94fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e6aec4b5bf8a7b8ec3159238c7ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c32b6ae96e1258b7e066631301bb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491609e723394ab83724e31f0cb16e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fcf4dc781652803e0cf4dcd12901a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d458857ce72bbc0f227577df9330373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0b61dbdd5ad38d33a06dcaf65043774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7295d473d42bfd190b0ca568e7f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eacc0467129db949921c8215bdb43876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d81cb82956d4c69aea65f9b85898377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d8b06beffe7c77ff05cd751f844a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325a8a7a17eecf5619178547ffe5d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e60cad988557b77786b17fb1142680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683aba333d8b1c59c56b6bcd925383981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194eef18a7f0db774a3a8c54be17a4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dec57a9b0a892c045ccd184d9522283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135c94e95443fbc2e2be4cb51af514a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae7c3ee69afec55dea39834da7717185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14395e9fcf51f5804acca4fc3ad1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab0cd9260ed1c2f092e6d34ccea1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f4d44876b1fd7926e5e0e011f43b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d61fcc2088fc5732fd120d17532da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1af0553df6ac9ad7ceba5835991c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50754575b43262b76216c39827f3b96a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0a6af43b19556cc9d1a05e3808b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5359fedc78bd1d182bc360b12ada5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a28a59f3a44c4df2398b10cd9e10d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9f8e07b6d298ee849243bf67d8db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76ae510c2c77bbff282ff0bbe984b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704024f8080f9c5aab1a193d9ff2fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b605936fd93fd45f015ef3b0b6c4ce398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d68cea5395e7af834d285c927906399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d373735b10b5e4dd5112c7f14cacec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b17530cb58015a701de50834d249101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6014a2ee21fcaddc94fb890fe9332102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83acf6fc7e4824ae931407a209ee5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965f894fabbf5970af7a426da1387e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb664b386d82d4e39ff071b0230f08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3d3c582435b8772e3a2276ee5f1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982fc21dd073c786c8ba1935eb1f78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b445a554b52d3047cf0c523e559c60c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803274320ce4757f361b2d0a39256454109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81498deaacc53890f33dfff598e4d0da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf6ecdebc264d12279b2ab08ea6386111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae412b7a41efece702c9d80029697f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5715db148f0d8790e4a1ee425de22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414334ffe98c4388c02d568e355ed1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790dd92bfaf42d19f60ce78492ce75f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb4728886b971ae24fdf61043d209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae505c52fe3a427af0824a558d8e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aeef7719b42c850a6f99393203e1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc93d68fd5f1b06b6c6554fa3e10f33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c9d617d0b53c25ca7abd4887afcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd5bbd7cfb3dbba770d6b61c3ebd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d0c68c1995513c53f67e440cd9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a6399909834204a4b39a2e29c02c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c03353b59d13fc0f42c04b3caeea4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92179dfce41d6acfa8eda2bc29fca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b79cc5b2fb309f0b29e2266162eb8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac09a8d682153c1779d5635abedca7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecaaff3616289e5d697293a97223cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25b39f073364339a593726d06b9ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b5073c9e0ed8fd0a202909e45d4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba486bcb1af9c54ed9ce5cf19af5d107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ea689bbca016d86ab120e1e67eea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dfa4a88f69d3a04fd3a2ed9f8b7d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb641e9a1f34e4681e5ff113e1433f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e74695a02dd49179d3168ff1b52996135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860926c8338f3aed28a5096cbb9a6131136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af806297f6b30f8f1a6bc239f8c4f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9917bb03ef5a61389ec994e0e288138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738878a6b0020e07dcfebdf7f354620139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174db3332610eca038da054fbe3a6bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae393b6a0c105fafd4da753886548445141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e36ac2a855f3395062cfc99a4d8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8eb0c4c5217ddc96c8382d1236b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed05427c0504a18d057137ffe36f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3fc6b898b86c79aad3a9a6eae1525145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53e8e0740d6ebcb5f60941d8dea94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a069c4176e185b407e3a48b674ec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e957a7bcf3285fb82395488e3a1793148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748a2c2573b7288656fbe61ab5b114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473908255b956c77f45a8d604ba71842150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98a8789c3a08fb64e439515885f1f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafe10eb27253d91185b1aab1d7b64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd23a515da04738964b5bbb8f1f93ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f5865a7c74351a715997b0deb8f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb744fc3b08367edb5a163b1bb87b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b577d9ddd5d6828f7b71c99ea3b3f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab99a801fd1b362f52aabe4e558f9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4513d0484685e1ea03a30e9fe4edc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e09f290c3b133f6810380358151bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464cb0a1c16c20f4a8fe5884a6db5d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf27f84365edcb37dcb35a5fd004f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087311d4c94191f0ff17ae7afeaafb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b3e40f55325aad5e444bd24c52544163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43448ffbcca23b510ebfdfec6dbfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9f624da5ad1f2c3e52b41a48a41f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0163ad192e9e947551c2173bc0c18db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b683dc58451df2ba99edbdae44ca0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf7014be5c17649505260429f0d128168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556f5615d4168188ab519c206d69fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fecf839fd16745548e066b3c86554170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d6e7dd48cbfe1b2a3ca4fcb320b07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c948a31caa0ea9b4e7a21829355084172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bc3d3130f0e31a289218f1a4c7ad0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d6be284ed9b743414da8ae8d5869174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1d87bbdcc610276eeb63da1a8fc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36ad551c4b77fabdcc8b869eea6f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d566007f2a26573a12dc010d1785d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac741a684523883bf65f0b2320b80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2116f1a6a6d47cc9b15115462cfac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6de89f90494bc72bf807c8a996d76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe27acedb2973684f7600d9108122f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1421b1ae2f06ecb942b68c4356abb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5803660227041ca452a8be8b90969a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a955c09ea3f9a479c81129f380b217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d7030ba1506a3ff8f77becbb251f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73268d6608f7d5d3ac610a6eefc92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f14b775064c54646acf7336059bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37351f4a14e8e7445ed610cd53e06f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493681d4787bc098dd1c1e2acab5ecc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729386a3f145618d730cd5715b04b66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0799749d6a640260c19cadb7ec1c769191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e940c9c750e82d944f21e7f5aa4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8887d392c933ca73ec70a4b5fc37e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df6d273ad58bb8be39eb21dcdae69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01312a4d6e5ba39af91b0e00568123195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18712cfc8cdcb044ebcc50aff43143de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1607261951e6877cfa84468ee83fd11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebed1daa4a10e4b90518b6424b97dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1ca841847c3be5aad492f2753fd29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a857c5d37754bb57b001e6afc1e4d03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353a65a555119b8f9dd9782cd03278201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97389b6c91a002c3582e6585763e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3a9b3fb5debc8e5eb6e4b30262c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a98ea57652409ce5e370134d7f9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230446d64fd11788cb6c205629a41740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb232f230d417f3183929d2186b195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871b387635134777df0c16d8161c12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb40c37c454611574f898d7ca5076208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06855754d7617dbf9b5080fadcd20430209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da364c4acec2d510404d33e36a10073210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0318ad0ff99f31c0df8d57956fdf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c8a97af8f92dec098e76d82efd76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3869a0e8f0255605e71614033c68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44daaea5e540a7ee3ed9a32cde6045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb8d9e896e92ded7db695be526b3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aba76ace70b4832ae36b3a573e0e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d40c97022044c9de8fe6dde09fea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e93b07ea494ad0896a9925f587fcd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecadecaf8b0cd79470a7317fc51d060219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d75483f262e59edf5cab1d103a4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8c62afad38db3690fd089632c2cf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099ef160263d6bbc25bc619cfb6531a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bbc3e1228c644881a870575e1f534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d23ae9bcc8e27d59f7acd0aeb2cfc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd750ef8b6530c906421ede753f84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185481457694c95f9e6c2721ab292635226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe89d3c859fc93987d7f803881b78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a2275d60da425bcafee37468d3cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3051fcff6576233da53ab8b791d694229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1af41a3a6e376b80ec8c9b1a999dce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853205f5e027db3a5af7171a2f0ed29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044628833352894b49a0dc3c758f06d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff44b7bdcfbe13af6f5505fb9cf3103233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987bb7840b0f7db81f0789fa665dc89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac42f880b06793bfa3efd8bceee18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145013e8a134459d26fe5a61adbbce5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572d2bff31e1a421658d503d0623a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6002b54d5bbcba0a6d2a906561f51e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae6ec21093ac19073f1b25ffd68428239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e26e5431432d6bc1525354e5482b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ce57edf36463b45b64cc87557c3c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c5ed837fec87405724628de93ab87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d33e5d20b3242effe1f8b9db35f7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37441b95e6cbd299a8390c128ecc6924244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30cb6332b1d3023ca13a33023911e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c196ffd8177487fb6e904a8b885d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db33e3f2850aa1cee87c4ec131aee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc958bfe88a189d2aa5f44b303ddf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e2f2087e34b32ec312c47004cce8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d213ddb44cc5193fe202c5e47dae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956453e0a4bca438f099e7f5a67b5a8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd96ea2ff576eb9dff157ffcb6a4af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4267abad0ccbd8eee9aadba8523519f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38064b075763c9b93ddedb9d8f247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48011a78a569edf82812e902ec6aa38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861e7f67daeae23ecae13eac56135f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148fe4eaec09fd84788977b3d7aa019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348018d8f1860dd5e6efb95600c37b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2732c215fa90c19512bd9ea4000f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0192a8755a92c93fddd858e4b46778260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c93a922b9d06406dddf7096db7f47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9fd9cf997ff1adae8daf31cc91ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ec954f3b44de5f809c6a62a01b12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751947896a83f4b0cbd83a6dd43dfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3dcedcd3cd93520e4be1e85a55de0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc523121c0f4265c05559a7f541f8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71c6f27e3b4bb14373b86b3d93270267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f109c7ba0b48c92519e74e3eaf1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f52c91a2938d1dbb40185b59b6b2d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936469f0f49122b6c6a42c05f51cbda8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725a1c939e6e8c5090606666307e743271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3edbf8ad57d618fcf61b024dbdd82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bfd67239e513631b38f410db4e0ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e32d2c9a2b092910ec38cd89dde8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564448f4cad0f69867fea480153e53c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355f700ef914916a9aac204c9801b0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163443965f9f06e0639edf16c3022b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546c00a0f0b5113663f9103cff3611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eadf7305c0fc955ad2da9b2aca592279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babff6eb9178fbc598d2a0b946ab28b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350852c0e767417d8c96e26de792cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcec013e869415ba999751cb3c7a0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea94a28e7850476e81ae9945ffcb99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be62d7392be4fdfceed8a70bcf2905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcdc1289be092077a8226f77df1de7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79102fcddc8fa109cb5ed96be462b39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf9f77faba7f03b11dcd516cc9ede287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b63a87c58b581d6e9cc24956d2540288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1dd568f3311fd716ab0cff25ee54f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa24ddf10428fa85ecda2ba5e11a9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7608b458812dfad15d2e45dd4f57d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d72331b6cefd87070a625d24f7c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f5fef0a44fa7a453efd3d47e7422293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588acb06316db5c01b07ba81c1f20990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e2a2dfe3261406674608d79f4bf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9935e73195de887529e2f104e99bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c435617152ae2d71b4236b8452da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaf52daf57cb962eb365051ad508ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d36c8d36e34ecadbdb052f39504d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4125e3dee114b557dc353a4a0fbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd41cb3892019eb158a7754021d95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947153a03d48d02a3c5245da6163dc94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d10c7f1a6703088e9bde68f66a0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f24e4f4e2206e105e370af8c7fb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2faf07dc59439f54324a50cf1a8120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69bcceab4edc84e9c97f4088c8969306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62305772c8ac1c5e0e51cad86b9112ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27875a7cc10107e94f05714692275a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944dca382c7497d162592e694a8a0dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaaed2c0fadd87b2495d3703452832310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86405e9a6d8399d57e06b5f58f752f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b29a92ff67ed0a653bf7f4f9434c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf1b0baf18a5482ff5ff5dd6ae9158313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9a2a808d92b7d70cb27ed5f2fa61d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e9cc4e8000e70b9ffef9dc63827d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f8ae32208c0113b80c2b7b7b12fdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42660378e5bf16a1967a883828229f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5fd91d1929b93e365d90473563ce0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b95c386b5043994e273f8ffe1f06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6477f4bbdfcc505ce754af6348cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ecbff8912b83bef1ecdc4895e381321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c8b50e10ff0732da9c92aafdf0df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68337472cb3d7bd349e4122252c8cfba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f8566ad8b39be19741fe62223c544324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a94679e19e26feab9617db97fc43325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>