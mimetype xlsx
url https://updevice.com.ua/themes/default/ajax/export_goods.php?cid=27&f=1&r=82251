--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dfebcc150a6b4b4a17d479b0c7f541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c6e9165d50116e5ceafd02fa6b5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e531cb69f70be748b5671156ef063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0193a6bc46b253fb8d824a511fe5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c564941a4a503e4101da19c597bcd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b8f9230dafc0c0cab33f881f966b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695d23a8a73cc0709f23b1c093a5807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9304d9bf25996f493ef82f80792bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad672370f882e491c2abd15b05a859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ebf174dcf017ef0c1ba2f24dbdf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbc6d1c678ac1937872e980ce45b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba1f23794380d0679becd486d508012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d28585ac42b475765585048f3666113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d3df5aa3062db676d7573fae357d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a34d7a6a3cd23e7fa71b5b94e58b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa21b316702f98ae0171bdf5a8e61116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb5692990d4d8dcb565d7a5cfbe84917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ba25c75f226b2e73ccdd59d8652418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394c8179f5525409cc590af3c096b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c157caf2f8b7ce381d0323978ec1d4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd66b30204a44868cce2b4c39e36821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf50a05edc53f8c14a486c6f046b1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37ea93db53f2da497df8e359ce27d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e73b4adf1bf8377e50bb0dc614f6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642ca12f62f703886919666c987cae025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04b5c52e15bec7fdc60dc54027b07226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df6d99f13c3576d0f2c68cd3cbcf6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f4ef66ad1a74a4e8d1aaf9bcea95a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c7f4642ee6f9458e986e19719a2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb196ef2e2d2139ceb20e9d2819f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe98da0e6de6d6b4772165dc3f5dad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d14339463705e87152b702f23dd80d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff33fe26bfa6dde1a9be91745d989433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5ed3545cdb8972611bfe3fd84d74e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4bf5db14aa76189d69a253045f34635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130eac191b188e64a4e3a8ab30d83f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddfd479c9902d7a5cef06cb5c59fc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8207db02a2ba145cf3b6e24a78cec0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d90a07b4163e2a793fb770331c7bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc278b15c0980027159b3f384b0fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631663b7465ff6317f735ec0e3341741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d0e60bbf73851d620ba561c86bd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab2fb7dfe595161ba2425e5c26e1d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f626ec4dfeb33bee57120334282ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6ab431bfe3a9f6950fa18a80a27d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1c520d5102b32614b400ebf1888b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135a29b0787c8f19c8e2d68917da1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d75edf70d84003bc6513b503219c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb518ce56b035d4e6c441436fa543b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97864479a14a8872b4a00bfd9bdd6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad941a34dfdcd0b2227318832ec813151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e415be6bce946284f4220e7af3387652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fae566c646c8669ef95d4db753c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee47bd05308b82fda65781a1b5772454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8249167facb4d0fa69334576b8026d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de9886ce3108e49fd5e05115f5eb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe7088a16aacb72a5ad3ce44c2e4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b7432eb5ac196cd041e8eef32928e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4bc09f73067b0f53dd029050852659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170fc3f6708231e2a73370fc701567c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc537faa1e052715814b8e565a298561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2203a741c3551b850f2d20f4ae0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81d10ea930bac7b23bb1e23b3b81e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc99a1995dbb7dec88045ee8f972b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c282401d10117f82644c30e6faea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110ec2c9cddf37f04ec64087fa7a5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee45bfcb4c9a55120ec2d4bda48ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12316d9bdcb9da994806a0fc09d8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15ba2afeeda795887c1acddcb99cdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c808ba68b648f94993943423fe9c1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2cb775cca976f83150a74351ecd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f4e0ac552e15337ebb5bddb43b86a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9182da52c4637fcb094a942305cff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2530ba29a646eab34c8994da5405aa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b7c40598fcdecd3499c478fbbc50d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76371db98163df897fd08e01bd33cfbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e135eaab7fc1c65d51190bec2b98777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5131ed479aac7010bd2ed77b647089078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d41eb86bc67a307a3b1cef2c81ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666826762728d32e607daa5a09acfdb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436053a448b74f68762e514f537c3b0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130651f74799b084e5308e98e71eb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281135c125832f1d28945e0d72d2eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b616ca0580fc7d337f304abb72e0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7fc5efe561b90da6379db401fe06385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13717dec6566d52526974b2e606f3dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1aa3b3cd63503c6ca67b5e56f54e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce512b26b09fcf3381101da0fe30d5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1921f6f2b36bebae75796426512aa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76d752dd7b3c8c1cb9e33e89dd47890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251e281495a95d526376688d148e6f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3adf6df34d7548f3a1c850661aeba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c3d9da7860deeed71f47e35a396c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e70487af2fdbaba025e103a8489c5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51e59f46d5ffc3c81a4777746ddeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58693a9eb659dedf91aa2902fc5fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026b44ef64617e81b4a13188ec9e13797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fdd9ac9778b9b61fc064396ce76a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e80f4d9639423f02c5a7cf7b0232999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30061bfc81c20b95e1073aaa7a9a1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb576a15f4f627fd7de964c9a26eff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46669d5311800036c54389ac0ce1a41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3cc61c4d113adeee479ba904a160a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86365afa1f3dda7838dee09adc507fe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081bcc2351e910d215fda961973fc21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa6be7dbf9dffc3ee5930f29be32bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423be4871325d1cfdaba592203e5edb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e873667f59ae825f2ba91e00720da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d1aa4e32deb6802df4ca9dfdbc66d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0e7a9b5b9d17567dc6368c84da746110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b889ab5db7f4490891547252679015111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b859889a64ddaeb6cfaf87a57a2335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ed629f611d0c1dc698419083a064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a38656a1a456501bb5afb155f05b63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10557c27d88ebca7fb22f1e45e2067b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f513a153e7d1d1800e4cd1d219c1c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a598edec7c91c472fcf284f4aac87e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4665b23998b8946369ff993cc02050118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2453548d562b0e32e67909a59be19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434fe79f7891e406224c4135ca32a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebd757e3c84726d98cf8819dd14d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76950fbbf978524f8a41e7963cfb0e3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af693220fff434cd94ac70350e2c39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d24d7e0068a9dd8b634b2947a3834124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda06824cc42cc5118858815a84fcf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a5714a6e70fc3e845359eee2b64a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd1433242df2fd70f5b840057600e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef92c2494d6ecfdac2e777577e777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4a2e19baaac3537fa7ea19092546a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f552bf5b68ad9607d9a8b3e7ea05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07774b9e98951eef14f57c96a949d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec88c22396593fe8320249d164384b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59f756b7b875702152e64e760e98f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a59e6cb27dbe7646ab252eba757c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db5b519d133bbfa611f4dc7d89b6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0814113741cd003adb541d32e49a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913d9c93a5ae7b36fc9748a61658d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7574faf2b7bb0eae35cab224993f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aa98ba60bb5ff447c62d526ec3809139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42593bd0b33f5eb16fe50b2b578bc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73a91fa5a75fe30f5e41d654168dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e306ed4d9a7a958a1edad9dd1976142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c09f3a705be9a3dd5ca11e438466a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc28023d4ca9d4e99827fc753d9587144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead54750311359cb539ecd6fda760b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afd50e1f213ec49bc560c0b08e32f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578409aa884e5a337eac40b29452f249147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf6f2974d24abf22f63c2944567f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c418b055e0c84f620681f24f4594149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c04595954d15428358020cd711fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69271a10dbbc47cdeca56ec12351abf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0c34b815ca26ba312c1f78208e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7449239e1bd51e782a7525a2eb104153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3efd9fcd2b22e54e254a4bcdbfc545154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6331b9732d3e1422b2285ae6da216a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e72414f911957f68ce3df47e54456156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83630437a88797705c39c9c3705abb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a52817e76726405fc9d930669b9c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d75c6ec1a83c140bef0dee050b86c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a90f5c3e79eb125d3702ccd71e58ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d55b60fdc8df62852b4f9a6eacb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f5e1e5a65e09c83a89fb9334c9f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c651bf8564b90ca2699ac1ccf5410163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6edbbe845b0f2bf530d3a99bf63e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78fd756d9994ce2d930e1f410dd467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1075ed438c9a0e2ee66e11ce53cbe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73afd0c0e17c8b1ddb348a002bfa0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5739821b3cd7a67f00547e8eb5859f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b9f421a86364d27badb06f01efab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6db825a90b22fb9ac3b5787fe07204170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47980b13d96c89fd77284aeb81ad9358171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a2b15e9498d995d417cc4577daac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a0d8b6bc7bb5211bdf800505c6599173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7b08e14cf02e314f2546c44fb3e46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee17a796e40aad4f656d1ab49d65c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b973531a8c6274919e8e6443a9bb24d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dd64402abb43b288a6957069ac5f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb195eef035ae439e2def6839c1a2df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d29b74f83b434730e635978ad9e7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09267366f1ca2783c6b6c0d7eb73d73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb8b3a613b3c5c9a2ab5c45dde8cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633221a82548e8101cfd1664de8eff6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185b44009d8b866ebcd9cc3e911d9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89886e0cd9580f18a3758198885fb4ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b092d1507326d1108f919caa83f1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cdea7a7d8a29d30abfc47a703b3b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3eb32b0840ff44a052d344d99efc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc18645384f6bc4480310efb7636a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f2647837209cc01e871958cb035ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a952fee5954d65eadbd422ef9bf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e60b42915fc56b613b8a296537ae0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbffbe0ae2463f39cddb54ab837b3bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269010cb6c62cb21d6396170a6e4bb1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce50f5e23617ffd4722973df4300ec6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2272b09f4f859ea7f5ffbf5d3a780195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559f5ca6424209fe4f6bf5e46587beb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f7fc5366b556e7be8c351b3c2711e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e0932904675a805481eb60abbd4f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6ed2404b7cdfbe473ac34a58fb53b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260974cae4e1fe6f4360d4c19e618687200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e65e2e5e285589b53baed551f811201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a230251eca541618d25b28a09768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a48f11d7787fc36e187b95ea0d3a17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385ab9f73c33c785185abdbb843eb9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994085593baa5a6c6dc0b4df15296f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85266611d2bda7feb10e2c95f1342402206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62237dd47a3f4a3502ad359e143b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206d3586b8e26288af9cd9a885394f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1653c6a2c803266ed300867ffcf87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a15c79c2818eca4d1b2c04a81581210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c05eacc110e272437b2561c5a8088211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb466ca72b7a6dd39990e46b05354d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa0f4b96aae4c47d090a57bd66227a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78594547bb14ddbe35fce077501b6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe118e4b65957fb020c8f7b2c9084215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae710731da48461f5e7ea9222afbeba6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2aa0eea7204d0b407a6a703a71c10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b68bbeb2fe754ab583ef3a9be42bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e9e19b0e1b623a8fe84b614b0354219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe6a3bbf43571e1fe7ebea8ebb3a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8724ae76c6ac4af599f062a4ade2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675d3a5b3839b21f813544590c318f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db866ea904fe6ee69c32c306cf8f2ee1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5fe50f47ce9ee5b272a4124af7f34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a751ebdc535a68b107da2124319d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3956fe38e107a1d5eb6240df0424226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8812a6f921ed9135be8d3d44ee41fae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3423f29485322490ca8234e53d061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19a2c806e4f65a2df9c8b29f0bec0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8194495e045595147674826dc69f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4688bf56cf5c9db22f55a07ef4cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbaa4f31cd6890acbd766fd8c4b168232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0088d82c56f83a7e68a1c2f9cfcf8b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7e06f4205649c281a497e1fa651e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08410c34a496ccd8fd5a4a34a04d8d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57900db33fc5f3c1f841b7e5bc894fb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d48474349c3c55682836346026f3d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ee8c8fd0c19a91a64cdb92301750238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aa56942c5e028bc740388c16679d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba840625fb81db8877b180c98f181e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f0e0e7cff9bc1cf266f9a0a2ba4a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036fa3e584061d4b5d387b2c8002d04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0342b857996a819f351f96c9619e37c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f178804ebc9915cb63c50f2f79bb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe313aa8ae40cf497fef1aec6512b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682b888aa54676e79ce92947183c459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333173a4f066e7d52fafd83b4ecb72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0830eaf753225a07bd921d8045228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02fa3f6f2ceb3cc102fa46d8c162de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883350fa84b6460d70253f863f9c5486250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484c8e9c15015ce0d174b5d0d47ce2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b0ddcd1f8e296521f9b16e8583d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367cc07313696cbd5896fb340104527253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe434a13285cbf9d87f035e7eb5ef5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ef031861219158ce404526decb27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6f1c84512623fb9cf18d67dd3c7f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848e437c8b67863dae63960b6cb3a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8442e2063272e11878294ab271a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80013d414aafc2111c4d921e0188789e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3ad9fb33fcfa7f651bdbc41f6dd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50abcfed0b47993fb216818e0684cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e516d988f948ca91541d5ef54c4a28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7202fccee589da249c6646f84cbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027bd95e57cef82be42f1e75206bdd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b338213c06c9be6a87bf0b06a1a43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85536058a72efb5712eeed7c7511638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd0879c9f7b2ca3762af30167f65ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2f88064954e8f6514501ef1eb269268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1cceb715d85bdf0deb5666c641988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddeedf1e79816fb679ce6635d328b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c13426d9db5437fea4fcf97e27bcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119236115b6e9fa1840a693389611a7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f42d5f899a6eb47e0176ca34f57d4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dbd91890cba2b35ff35e1c688773b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56acf56ae221aa665c58bd2fd839d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2462adb6ebac9961b9110b414ed824276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ef8c3f6d71c53f95eaf5800151c06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7d78ac47a28687177e6ab7592110278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328e394130b8297deacc339ba76517c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997b9d20e4295423f14c34ed584b4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fea016491b626d07f0337fcc390484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a04f541dbeee4541eb14ceec09dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4846adf7576b591d6616a11889f2155283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9c73b2c774a593ec3cee53d20712c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e568c2a6bb0f9d7b6e08433c269108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b9fb1d56e4a585bf7a49b20e0f04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cc3a2fdd44376bd1ea2e51d20bb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136bdb9d9b93c7d27b0a2a02b1cd91c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7e8e887ee62716b723ddae6602f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05079d87511dd13db1e3c865c174cad0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869937f516d52a4764fa65d93eb53c48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794f91957c716fdafa937e430fb406a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c7b061e0c2b3eeede059dd92d0867293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3d4f1d6c847880c1d3092eb8e69c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48d5dc02a5cd0205586717227eb36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d87c1948d83646f485f4a31e8ffc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8d67577fc06c125e283f99f1e5546297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e46288ed8992f3ab767413faca199298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93046fc610b315006e43b30230cdca99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0863ab1f0b1f4b53ab47b2908069f14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf53f27db52874b54ea0668be4c45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20c4e5466a7d63a81bc8d4391ce55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d47e9b8a5882d83072f41ce863d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723865417908e3d4e2b30f2c1fdc3ddb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2833389ae2e06bc059a6a0d56f771305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff82ad91d253f5e0b7ba042af31d9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d04f4b97e39cea417295d5cf6ae7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a8269ac1dbdcd5674918a67502b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16947fcb86a9813d0f95b724bd8a7e9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b039931c5b374f6db6329186780e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8352ec0c1dfe3e1d7a03b8f190b5ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b532c99e3dbfc69f453167b7e8dcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e4b79545bf63ea971a7f4b715af6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d106dda4ca0426693e7a8a0afc454cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b41116aa822f62f031a0cb39f80e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c990a7103b054b2f406c4022ef633316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4badfd4f873413360120fb557e97c8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175f39e88494eccf89a7f564ca780a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba21e1811e5ee8bac433567dbe05141319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d6d5c96c4666ab14d9739bc7a08f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084b54678a614d25cda8c1da68ab09d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbfd776eaf1c77ed714a16438e5179322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a16fd88a7391c7a567520561ed05d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2614d0a10ac9a56ef3b427aabe4c97d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765afd18624d234eec9bcbb10f525027325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863aa71ae628a24ffea52588e945a46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecfd8561abb54b50b3b391f7befce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebc7ceb16f9233874d28ffdbeadd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c8be449c17f057d4e5b3d8a72bf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80b0c0d5ff13d2971d354200f9433330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d531064a87ae9e776bd63f09f1d77b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b286df0a38e634b9a75e0a4fc9a848332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24263a3dbb66d4d4d0dcd914db92900333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08648c0e8fde06fe9a539f26c38a0fc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ba83a7f553e0ae7fde09f8caa66f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb2db915a9280f607594f7d96775133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36419a94f24cdd35b0a0058b4ab5b2fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f0ee0915ba2c142576faa10e753f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a983f2f4e309d59d758392dbffc60376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f26a4f9b684e1bf7fda2e7e6d9d4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0cb2dd677cd5ad1e1a4001d4d2d9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe45ddf02acbfa300fdfb5d3a6eda89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a7a3eeb011560d95293d20d5237c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b2473ee0b8a66a9de3ec3add33c5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeb9dae98d6c3d0270477b4ecfb32612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe0ef3c958077c90d425b19e35c6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99225d7728c3674c0ccc7029d4d11f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264662a75d3d3f8cb9fd277d52e4ec2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad61e98aad9fd57472b2158dc2a7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad74dfea9935837f77050f06bb1c6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742a265b1f9ea2ca55cd6224034d2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e061426418f2a3bc396e6f0fd58f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225c5129103b877e9933c74f47e69920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95705f54e239bc48bcaf9e5bfa535e1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf21d37e51b76013ac7c3c31d35c5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698709646a6fe6595cf0298cf459088a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcada52c0cebbfdf445a52628d1ba8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65424ef4e6a28b90048cf77c025d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894ea3245dafe269e8b8afd927e9db726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a9d6e3275954d66394a9792ccac627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b7de3accbd6a7c8f77d17a8d63f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dded9aba09844ccda1eb211ad2cc5d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9a924ec10a261792b440d6c21a3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9f9c490cf0c9980cfa5bad88ca3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594c1afb86c55fb502edffe57035c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8cf179d551b2ecdd216b8d79e4ff533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf9e66f9004e1be43d7ac765042d0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565eae17b341e0588df4c5d8a65ec4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c09b7f22c935e2c87066012397511236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25091dfbd101b1ed851f7fd36b15fb2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a231ef63bec6486eb89578f7c75e5c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf966ae1df9ae263c11a4aa12da8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1ae5b3c9ce674dcd164eb76fc8c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a62e002d73605ab4b8d5daffb7fb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a98538124a59a932428bc0520191da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f4a304a52044c7dca2f7c86b922643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1ffc3857a9f73f24d56a77c045ac244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68a0891acfef834dc7a6dbb4596c9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0077ee8ebd9279192382df64b74e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780870c52c69e3ead8082bdc4223f9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365739c6da2d5ed9adcc7f82bd04087548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deadd96679623489f560f40f04598549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73700150385b0b13669ed9bacca6a8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddbe14cc1b5afd25c0c1b025ee969c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37809c3453a69bd7fb9cd53b2574552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a4b229487816a69a5d6fa12d4ae153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5959a0b747ebadb42605541e0c73254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba195ded3f47cc454b79c67e2dd865955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbbbcc550aa65a9a31617a37fd1f1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc88ee81dd7936f44b8a2d86f16c7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff499a75f7fc0e221ea7f38248d5d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336551ed32ee205344b3829e1e63dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d86358694c88cf650efcc437f3b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c7845509ab9a15bc7e33c7c7667b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330d3fdf125daaa77690c3d2156ceed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d749583826651803e8cf9db1647663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4a9fe37bd78cae4a6a618291f75e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afc46ae2d57672c27c40c74b933f5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3245496a2599d3ffdae85a285a08b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538334fe4f7cd5aac4da484beb0db77667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58401dee837e8a0545f8e78d8598734868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe4a90ddd365e270e115e73450b8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c207d7ea7b92b16d5ca3a77b41ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e64342a089b977580e06584506c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d26fdb3072818d0d38a392464022e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234ef77afe5350cd06b7ae5248002573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210d8ccf6ca57c64c2a68bedf7a83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e71d9b78085902936aa004ee1444675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a175ce7ddbc101e8aaf9b11abc48e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218416d5402531be4d634f592f10ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa299072743153e4fac1aaaab8680078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046206f02a5946a121841bc84f5296a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ed96922de673abcecff9cbfbbbb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f897cd9befbab989af61755fff452d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91025a9e124ff6b2362663282b2eed382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4e2e96a5524ac485c8cf977090c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534e6d85b2552aaeb7e0bd3f60aa0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49905e348bff736a4a6c9a611082bf1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d700c490f64ffcc3f5cf94cc972ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c486ec1b20ff161133a5e3a5e69e4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbc6a2e2f5a514806472c9d5e6761488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc13d8bb6c86c96723efe16b4dc7ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d7f9c2fd3a9da439043004ff909f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73bb89d2b3ef01768c5de1d4e8c78d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfae5b3eb912db374cc0695c91c2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb65367b498d92f75e008ca80eef8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341615535474034601daca140dcac89094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a0e56f2643262da6303e85f91d9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a2373ab2d0a74d3763a96c75de8ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56889020158af1d3d2cc7fbeec2d8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b9b21e5c96e379c4c60355843c3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc196c1425920ddf5744e8188b5d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ebdf9aeb4ebcb6c042787b24d035100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa245f6159029dde4ffa03a247c43d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6542912e62186a4371d1ec25a31aaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2450227f6fde32b849a73da4ec966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7742db8cb0bba61baf8ee65058bab1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e1a27c20fe18d581de030b1b474c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4800b61f41cf190c0b4ce78c2a4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d88053f3ca10c32393ad6e49f432107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216ba1defad9777300ab3e59cc92632108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b8072831f0be9d97d5e5fc08a257109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba664617dfba07f4da29f5a3dad1a68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f1e8352e379b42fff1da2aba38c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d9961a182aa80e1bb3ab2ed32084112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c005e787939bf1eb2f6caa96bd3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36650af57f62297cf2375117a853d094114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1113e81b61d4373fd0f8606ddda4a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb7c48bbc00018f4cd6187bcf4b7e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39381b39b179ee422858de4a6ca3e6a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068db235956da262cffce402626fef6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47513d6799bf73b950758f89beb53f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e8cf4932c0c99960559947b3eb15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e214892df032f9862482c748636b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c391de2267060807731eb3215d49e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28328e4f0b6c7191cd25b4122fb42ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b604a5306d95ea76fb38f420178588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4eb38ad0a70bbb1dd26f0df950338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46833f835a3381e0ff3de6789b9dac16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2085a1f3e08f77442664b9eb6a462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bb14711cefac0d777319fb02ee9b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa6245ac76ef7d1eded29d54882aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f53cc3cccba4f54f3b30c6d9cbd12f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df02c75d64b8ef6e219f5e00273e9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eae85d1016248162fa27b50f7df6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c66f4b33d9d9f957dc1561c092533133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2357aea743338605ac7a797079f883134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913310ce1da9964f28573a19a38b0627135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0037cee53ab97f04971f7dd328bbf31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa94e802ede93b280596b7c7531f03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9fa09e2959dfc6756cb90e20536f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b110fbf804f8f510a560e392e4bff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97fdda4ef056a415a234ab90c38e0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7e8cbfb28560003642eb8bd2fa8bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048ff8b8c481ea7355932de515acb85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103ba92a14947513d1d1b8e8d177acf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae18f659c5d3e5e2ec852c82f9368cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668027604652dc36aa72e677bdc9289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c8b66926c3078c06168a9652688d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caac04243c66ef4a3a51e2bc8153e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7ef9ce607ea74ec0280c01126a4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a57ba9e04820aa097241174700708f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60843f8d2bf40b467b4a4a44a40bb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ea1cf59dc005623e7750d8b78d5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd5c679503a790e793073c61158ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20f8ebc13cd47e2a2974a6bc8a046153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca789e47e1d887c4408d39a56fa450154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a05fa212b0025d32d2e368cbd43743155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d276c7c5462bcfe64cdaacdf6d902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c5ae6398a37a4188a8410fba32696157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760199ab077af18d2d3902c3fe616ba5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ef04de95a8c1ab0a3474793b4d46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9046f71ecdf02344f210f68e55f02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4f7a32ab60829215d9946b5dba40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3a917e0cfa665cc68223cd63aa60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1c78b70ef01e35efe7a07835a5f4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057cf0bb5eb5ffde5b5d8025a50f291164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88c872a10d699bddc800be6ba073e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9bd5ebed17b40f2e4b382480ea6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790995c571240b3a05670f7c4bd6fadc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999759634d03adff99a06e4b91954439168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3076c56bf989f35f74be3125e296e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36588401bde4e8c4b7671c1acecaf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa4ffbdbfecde4bd47e176e040460171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841f0f3fe3ae555a988aaa563bffec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d958379c3f5ca85d6c05a278c3e6fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364af540eafa5721b6cfcde4531b5d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500173c2d27381d606090a12a3e5f2d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936978f8ce61919e55069d5b5e1aa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347bb1587ea7516d0a4f786309e77f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff138fb218637fbd9d83a7123b3ca98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b109f3aa485de9beae877c423865c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452421b123289e9a6df645b3983642180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5961e47cd7af99520c9e0f5fe6b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a370afcd31d800ac0813687092d755182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720471c3bd1b625e67e6dfcfc3b8957e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6dea206c9447692715acf4948dae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e004e35390b6bf2e514f91631efbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82c294cdd3fd1b277cf79a3d17f99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8252c7e75ca39e8574ab9ef76226e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42e23752aa8f23a6262a2a1e52468188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc125284d27cc8fe5768a1f35f97fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b0c0a6e99270e7132197724b0ed8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7e35214bf1cf282576682d9f7a14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1b646832e68c90c3f64846736e9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa089ba0675c83d8b4bf482bdbbcaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de619b859dd50de5d6a49d7e9ab04edf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ab9509a6477f77fea29bb6f21b8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1eedf9b1a864d7a83f4eb6890542b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cfd9b4c9af03ff53120c650270c15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d3a27596bcc71470f6d2d5e29556198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860afbe1f34353a0d49f0cca285a5dd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e5237b8f67fbdbd2dfd814e3c6743200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e5881bed8bb115e8eaf90a0c2f80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194b1a829f6a1c07f3278ed47ca1ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b91e3ce16bdb04db6555e888e1279203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731109fc123f3b47962af7c6727bb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108deffa0f7eb6346f0125fd713e3a6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d365e3c2cb69529409a3876eaa41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989fd1fbad1c18d0579f42922b736e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f388576131a1ea9c32bfc0ff4d46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5dd6fb3929fc0e708d33e610bf97c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b540dbf179eb92444c60839f7193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5a8d8aa58cbf8fd1f20443f514a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb47fbc577d9291cff0612775d0711212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f94c196dc8f270024da4782d7877b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902236c0bc804fe24fe412f0001ea435214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd66e6bba8c0f06912246e950614098215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acff77992e9df7f8b8ae7f66a5e02a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff273d77dc83e0fd6436a2947b022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c1a6c51d321ec1dd14083b929c96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c986d7c5d62cd0d497afb5c69f277219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a8e34b030e3222add15fac7bea80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca76cdfb45e5d6783dc4a688bee8cf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dce088a81e328fdba90961d7323b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5bcd545bfd62401eb1d49c4f215bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7586d08ab1d3ee0c366b7bf7863170224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edb9596ae8d3d037b5c4495df2a4ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b923cff430764aa0ed10fccaf23463226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb001583ddd21db0be3e341825c5ee3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2552d46e5c53d675e917ce1efcb5a8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f1730122746ecc7b77bd7f9866f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51016cafb2afb9f1811ff9961e5008ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c8beeb6dc5eba35032e1b329f7d5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474536201b2f1525e9ff3e1521d83d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e23d8fd2492681b020d2bec52233d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342365ff0b1576a5227b63c42379c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091835644b9fd7477bab5ba38a54e3ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e8f480a80b585ece02ebf7b6d048236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afbd13264b5d49abaf4d2f5a6ece95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077721bd2dd07eac0d786435a1e8e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215a5758882f9c6c577656787e6981239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb8f82ec56b4a4562ac877aeb38c26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3def37380df19cd67c21b86be6cf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e513fe764a492d4c0c02acd3cc0a68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58972963dfb9aed35230161ce8c6cf62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f3d3ab1af770058f50166196eee54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ea2cbd70506691503d25da26b154245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4849a432481d8897f917480858c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f5955e0af39d17f1555908f1f3a98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d4954f5ed7379aa5736d0bcb35e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bfd041fcb8d59593f386945986161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb263ede90cddc151eab3900933483d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cff0ea829f6f11053ef0f3b864556251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e6275b159464fc1c35ec82fe1dbb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d1fd252d592ffd2083af6ad97c9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b296eb767b5337007cc36302dbb518254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364d97c2cf00f64d1db2de1e53784d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ec83be94955de26c8e627ef7d4ed2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f4203e3a0a902594afce3b57f3d69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110d2d7b2a9acba99946567702f61fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c61887df1000fa57b0a141085f659e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07871dee4873bbd09eb2524c0689a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b3053c2c335ca06185a96b998c4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf9b2db5da3d42fa70828ccd9b12a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330dbacca18644e5f84be8aa7b838fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4a5b51d63b01bad627c3ab5b1ea7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6098ca24c2f0addf1144ada0af26b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d71ee713e14050edd5bb27069a11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394940b840615f756069f1c3ca9945a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2913ad2a46728432432e2a7de2d235268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ebede67d019b4f861ac951d7fd25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be982e62644d61537acb0afe64bfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d61e4e65f1f43a3bd9183049d8d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823298a5212c92e281dc35a1acc1e71c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e74edc9662af0123e7f5fb1e7e866273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a25a4e1126ce303fdcfead46c39a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81f59d0723790cb699f5031a37aff0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5bc664771d3c2bfb2be583c4d826f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a14ea10018b5d4894578112c4b30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d8cb295952a66fdacda0fb6a9f15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ebc3ced07a610a8bed9c7c8c0b97e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558908bb5bb7482d9fb313d0f56d921280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc6b8a421afad19c56cb6c898a1b45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a17d03f4324e0042d71467931fd40b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3ba361f4f36685c25f5e77293bedf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1272fd68396e7c4ae1a773ca22a67e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cc04133646eb0a0d51d4784185bd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d1e8a1b7795708e2436bec831a431286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa261fbb1bb3ab59a0cb9687165439287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31bc139dabbb920d10534f7ccbb58e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669518809cec0f99af8f01220b08c340289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35482d3b5eb7a7ea53e588802c1bfdde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e074602c61ccf957fe23999a904fd12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51f6839197f6d224bf87b406dacf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de593bba608fa63f2709c089f7062098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f0a0d91d06ff9e422588ef2996a5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f4d6f4f63faa431034d3ffefacaa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59900ad831c0e399fa911267c02e7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385656235ea85b197a22ef6df4d4262c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2fbcb230e8dad7e136e5d0eef5b0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c9daf3ab99592370aaba53f730b87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8594c0f3f45a48e3f40c6921d24a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d928113754df2b95d9f218a6b0add3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707add4453784f4a69e1b6ce8c77cec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2c292bfc58facbc9f9c37af54ae8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b59d0f4157f0e64da18ff6a4b485304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768433c030a525f693a94039a0d169305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a624151cd1f98f644086e74990ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1b6f22c79d68b5f85e1f33784a747307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdecd9500c24f8bf2ad6d793f6135a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f2d51d7e2edc67b830fd9c901445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bfef2f4b876e6558baa71350adfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742a6a253d08e83f4a9cf2004077adc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954754b539da6c526d25f2462a71311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d054a26c69248a17294c6f63777e88d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfbd4b9d2b64821998d4c82a4fcee0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0fdc12b179fdbb6deb03fbab4c330315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cdd1b3511d9b7f59dcaf31644fedb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54d5c7e9ec3728dd303be7abf6362317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0f4500f523a5f310f21312237a900318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d40d491d03edeabb44e72b224b1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27986f52c93754fe0347ed0bbcc80e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a143e16d211bfa4f4e4a4460020059321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46d1e1e1a441c91c8fa115f0c0af41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19f73a3699f9f22eeffa7db2a33bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682d4f9f22b8c59e7fc93ebbc6417a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185db159fddbe1b2128eb67239a5c97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01de38d299ddc7917cc83568c2948326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38396fae7b6beb14faf9173908259e07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d700d590b1f68831c24e8076f690328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c63bc069a422211071b2d82db985e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2556c92dddbfea409f14f87158b740330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744848c996b9065066e162d190727a20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0444b69e4397298d0de0a50a5ba34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462dc2d1107b36ee224246d20a8a1f1333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>