--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989f1a7e42ee571f0d4651d547e0541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e20b392443873895de9df8f65e7caf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eaa46ce912b2ace4945532f7c3e213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9a4aab7480a4d5b8b40c4ba71747b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10569707164a62e965cd40f17453025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347d090869f69a0999b53d55b83f266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939159f5b6fa094fff4d347e77c73637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685280ba4ad9d7bd6cf9258878807d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a871d16342ccc7e7bc27d26a40cb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d787abcb7d9d1295867919e97fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619765e65a4f27e1de159e4a97451311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a094284842a0b9547a4ba961dda312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475651dedb8652a28d49f44ee4cba83a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbba6081ca968bbb830913edef756414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa67cfc93b109d82be5c365074a5db815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b39b55231f8cc88c99656ec7560f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f576a693a5c984cd705fd80008c48117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963405b7cf9a97b1a045b88d9abda5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328bbc37fc396b7a8e744bbf1b0b6ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d42d940ebb98d77e9778baa8eaa5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4002c728f01625a31ddd89e9d2e44b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe63aeef9630e143f42f1ed0b0ed222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71652515d8b1232589d18016c45df2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead3334a2d7327fddc2c2b5f5e5a25e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf2207dbe509c397d92815a8a1aa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c820d819ad00709f864c37486e58926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983d8ca9e1486ee1d70af8c22b122c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8ccfc02deb3b0571eec54f0bb60b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c343674d0da3863736c1e2148a009529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88151a54b565e55f89b20c304ea7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0e8b08ed43cfe8711249173e3b8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e4570ff5d9b73d6bd44505fd261332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a3312b86dd657c6cde749203c064033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c86388c56b985a82967654149c9d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55107e70863f956334588a52d49588535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec088d41789fde80cd6166d4738f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e00850354abf4c4b1b3a23aa5eba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d774c1fb4cf25f2c00e8dc8c207c00438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baad3cc1b194e52231990ddbf7f7b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf18a123e204f1c430287be584c2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f8fc17ac60c37c4f70205466057041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511507d690aa81e7c9c5909b57d8c7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cbad60283b497d04637586f3505cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032a974eeab394b7fd1c586b0273a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7997a5f97f533a81c985ceffbe304745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311aa32547dbaf6700a1b2d02b6b7ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71f01568746b3e6588696cb1c6532c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1436da75b1f4234bf9ea9352300f8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e03ffded1559ffbc69347aa2c646749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c041212f532521edae5a4b575f53150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3724867c1a03897d63758da3b2b4cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc5391c594673ad1af6c8bb157c81952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88c2385a89bdab44f4efdf697061253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c37bea6436e5586a8e656064af86db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f28348b2ac2790f4d1624baa3743255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3199f87f77a6d75bca62e297d775856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f50b04b9e532979deca30e06bfd7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d6160ba82b0965facdde7b74cd9c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea1af40aab5ce032b67f3f0bd3a3ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d35169feea92dc7fa33fc3b54a12760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649903b7b0365167ed1e51d006725661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a159292964e57c7ca74065bb34ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3c79b8ad7d0227213de232889cc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889925ff1bbdccbc271da500947830c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fcb786bd76f9c370bdeb34f20a6b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce34ee5ec3efd7dca7d502688781966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6374bf50d2bb75390d8a1fa4036749967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90fb2b44825d8dd594e6d54a8f6ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ea928a738e936ca049c886cbf972769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16979152dd4b360b0a5c7fcdb103b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86027c0e9238214fbec9338856b017a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f5a3b1263c761c3de9dba7a4d3b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b0a7982273079cc0989bea01d53e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fcbbc4e9998f8330eac4e625c202174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d47922fde817a3e9991539f4540ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6084efcb464dea01e8be2ee25154a9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77dd9f4f7e2aeb774af7b11f22918777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6694e29325f513e3c974d0d5d51b1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e64e3876e104ded4a86305969a7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290042ce03d1429be883c6b8827fb2a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cfe3597222d40878c8b53b499a1f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643045c6f290e5c491dd0820e879dc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e0c98d959198bbad86c8f32c5345c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828146745c6e89e6e8f35faf7c52aaf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab9af5bb4c45d84b9bd7fcc2b9d52885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6cd1defaa05adb528d5b556576ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee0e0a84d387eff7367081847082287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c011add42232a04036f0ff72995988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fca3600f161e7156775518ac2b10889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6663b288fbc945569164f1cc78690b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414efa52a3535569a7611bd6ced18cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba048b8ee75b4bebc17bcfd89e90a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cb0bca35ba856124abf0cb0819c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5f8cbf4620bc058aa0a920e87574394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c78358c6d0b20df38e4f908bbf66a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862008a08766e7a7f16dd68c66d2b39596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709cb6a809241da8306ccbf37d29fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2a2140fa65880d46e929599ce97698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e88d9c630ee58c9aeaf4a325f99c9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a01ed3d5ae6af87c4ee0b8f7b60d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999cdda086216661193b38a4372f3c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d495fcfd21fabe82efbbc52d7dd9d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3646c67d69c737ef7a8855b08ed1bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc098e9f2cd4e5aad2674cde577ef0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb25cee8d1883489c5187410195ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d34ddaeea650976ec951d187b4a53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa406b99f2da06e06bc4637eb50c50f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983003df485ff1ff09657c9c4e7a114e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233cda1716c17184a6e96dc397f1379109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2a176f2e87010f7c9d7b98d072ea1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e17456c5f5f574bd9185a0cfe9b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b204facaca9e580d71a6663228de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ead0832a539f7533febfde8acaaa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27928860c91e9c06484c77c8512c3c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50b2f2255dd87d5b0331d36f5b89ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133de7b054dcac480edea9e6b8b175e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793c8ef7da3b2d81cbab523869300e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483128d8bc3dcf3b5ea3f4b39185890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41e661eea5b368a26b49623a7cfd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1a074e338950752f5477c43e7ce0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85cf3d6b42567fba82748bb5482fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59257b349706baa929eb32f79d682b14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4817850c2db1714c718d43e9bb721123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e831996e45ee567d29eba4b3f5c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad37168033d24929607304b057840d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ea8e6246013780b9c321268c8e76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667e63a2733977da7ba45c46a99284127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abccad0ba03ed9f1958c6a3a69f1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dbdefbad26e0f2f67b2a7d7e81e0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc5e5f42d59e333867e06944fcba7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe87197a2a8c8fa9b3ce0d8304ff0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ebfb3b92a10ce5ee378049b3395a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c9a6572596bc849abc5f59e30805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f77ecd80ced8dfe23ed049ee983913134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742414485d5b645873283e6dfb6196d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42391cf202d5784e92844d75e49f4044136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7734951ae32c8ab4e822d03d9b483137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654bc0cfe26746f88989c040079f43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b6310575272a2c92b0d64e355c63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3855aa4b399f87ccbb1cd045d8354140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9163935c6bdf79810b70c0a82037e68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b175def27c78643ddcba99ad961d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac837e553905a201803e39c5b1a96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de02eedfac73906ee39619656634768144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170c0045bb133e1c882260ee11ae21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1ef6e24d2c67274ebab30713971a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74dbb45ecfd13fa199eee07d62f22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8fd9017657398c4b2e8be50c87de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c6874fc71532cc3ddf100a318c53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a1116eadef59453196f350e5bedd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7f11d85cb04d5fb1c5bb9644b8b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ac711305c16cd9b6a6145073c9cf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f314cebbb71feb8aa01b4b8204316153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0844151d9ba0a80f53ebb5555ed004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252eb1c8cdc7646b8f7122f6dd75390155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1d05f5b07a77de891cfe5fdbac37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1f92043b0ad7c07612fb482fb780157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c9b7059a9ef7730ba53ef9b2aa43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332570b911923fae548b509e6d64890159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badafd377359cd0c13c42ffaebe2bcb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf9faa113cb501e9e30c66e66e9690161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5196fb389aab0b7cf980b1928c71f0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f9c4ec239a9c6f5fde4afaac85f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b1da3b046a0991cb464dda69e8e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6797d9fd0c4f459d364a1abc55aabb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d738b9ae63b8a7a643141b460c73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae01f04d3c8e64a16c6581f451eb099167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57610487981079673ebd6df7ce5e0ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed184f9c5869846d5cc7cf4b7e9ba61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc346f407a5f83c6cf032c3d95a63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a97f6ea831f93e01f4031d7e3d348171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d2ca21ec9a310f6c7fd0542c7bb1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d9198ea5a36c3d9a3f321bd4c0ac9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa4ca63f685724b5ff77c12bcb0346174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eae943f1a4627be8eb07ec8a917b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008232bc25e6b8c88be556f3f8cffa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef3ec7ff469003f34af716bf40e90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abbaf8f2a5276d471939c856ce4f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a1910a19ee4c4aaffa39e40231d6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe77671c0e8b58072a7e019638ef4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f12cded4448b3a822124c8af3f9a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4415f03693e6d512428919f62054182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3b1ab63456db779871f22ca16b9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3113d35aac5dec20beb000bd295b6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02786aa7d4925a1173bb4f4a1859cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167005a72341585dd62533bc140a8a1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cadd7902a15f68a215d59c6637dab5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986507f3b31b35e42eef85c4a0c768a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de9b3ae38f3f66e028bb51ab7cb7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b8bcb7f1ffa82079cc63ef77e89d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b14e7a5fc027ecf21a09abebe5c250191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8f77fe138f8b63a046c775e6a434192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbf946f7d3ee594f9a7e81fe7bceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafef271658ea130a0c7ac19e879d611194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdf4c66322c62ee5bfb54d3a2f73c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616de2aaa4b97cd34c4a67902702363196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ddf4e562d76cfef7f2ae855c5359197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b55de20e9d4d6d2d4777ef77178b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304b6d71bbc3d2c5b9144ab100a61f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4cb321331317444665c133a9179cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64356f1e6e7b86da9766a86396ecae7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cfddba2facb99716f348d8419d40c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa23992b12cd9d126d0b7581d0058e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde9035156d3fd8f3f121eb693975c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482594ad07470b7b886aff098595a70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898320c933272ee649ff5f2bf76b9a15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031667ba0833ab5a64754090ada5026207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b31d43d30036c3e825d58ea5d96c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d910f02689eabacd0cfcb6798a4db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135c3d048b44ed20100ecd7b2c54177210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f898d62b00dd44b788e2c88476f5ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c58d2737f57077bd6cedcd44241a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8541f5c8e4f51f4c28fbdc27dd842d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738555b68182880586cb64284798c241214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126377f9b67aea21a93542c8c15810215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76170341f9a015c0630a5ef1b6174216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75eb9df5e89d7f614379651d3c79d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5ea879e7185086076fb4c6633286218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25f9a45b71665bf08161b60e66c35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022929315cefb526e9d96bede778a2f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e2d40cacbbd64c63fa2d8e37ea83d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830090b454328dda597e3cb9e680f83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491a6551a22550f27f0b195e409f04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae75c46770a4939d6a0dbad51b89d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ed2927663fab685505f97958fce1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e0a08d078e96177879cc0ad49e84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddca6445b8f14ee2343057082c2858227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115eb0229df3973b301640e6f40d36b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6bd906d82343c57be00ea6d61877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175cd3afb7236868934a5c497583ca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbfbb6bd1f2ba471a4463291e7dddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbee0d972844cf30d56b555632584b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245af1792323a2899763c0a43d6e72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37da80212c945e014ae5c63a5786a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c163eec17839cbe75a8bce0e100d30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba2b2f243f23c5055c73069dadab24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c87cc889c78a7eb9ac18bd2921b778237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0798c735b4ebf498554474cf33ad2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5a52b6a6bd120f0fca7175a3034c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23189c633bf12832d59d1ed5abd08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ff0e2d1f99013a03d23fa07ade8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4bcbeaad05121d8f2e5a681df2048242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071cfdf27b9579175ca8c49a9ba45d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a500ab70c7fe77aae7794455eecfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fa867df69875a87bf85ee66fcee0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335fd10c958e4b1ba1deb088a9c25a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b3b82be82c41ac54cdc163e97dfbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638eaa678015f9f08dd3162d00ff977248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e5e739fda5e1659f636390085abb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89ba1c3ceff36783eed9e64af995e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69542cd94a1227bcfab76fe93dd478b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba1bb4ebe3746c2eacf5ccc6c6a5fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aa7ff5a6ef5eceb74b6e0b431b972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738985bbb91b63bbc319bff8ac7b9246254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e8034b748555a7d190d0427ba594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cacc5f89ff2e9ea097fe17518361d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf5afd6febdd8e81a5b16def89da91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4e5cabf66d585505a969b3fdfe40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e11e15e560f782cb5f6d5b8b6dfaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b172b6cfb7878b40d4a209efdcab380260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859d0954119a6b41bc1440728575bdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c3316556182b1cc1f21edc8bbd181262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6769e9c7a028df2de919c85461c6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e14d4f82f457937a6772825a268cc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a96a0ddfe88be1ec682e5ce12b46d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681074443e7403d2c9eb71bd9296f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2f49869b31f7c55061482d21006a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c7bc9b4cf24ec8aea60bc0ca7984268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292713484e8926d159e584c200a47019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad4032a7cce7ae097c132d72bde15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffd6f174c3acf90bb235d1ff9200da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d807f37962bd5c0dc56c8e262a580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe08f097271bd61723a70c43281650273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608769ce1cb6e5081962c4aaa288624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dacab8010bde23f5693adfb4e51962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942db18063965686bfac1eb051a50dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59cb0fcd35c87df3e5b7d5e83a22a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89655fca4e300c6fd26016539be47a6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8742339e8d6e2f961306ef197147279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7ac79c18bc3c3f792b69560b636ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef0d90128888cef44ca994401d23b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58355fe0737dfdb47b1bd6e4295c1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e9cdc40c97a6cdb9202ba4e8021bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9456d79f7d155a24a86b982ff31d7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6093ec8945372d626bbf9110acea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46980b164a05d7c0037dd263e9705999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32f1c28759262ddbd2317ac61f53e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc0a7e90282ab0c0f0c27c9ca17bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66020c72cbe789b8debbbbda48d243289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf8b192f206255e12f9ca45acea74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d4e88c671a10f283e5d59cdff6c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cdb22d8fc7f6e2aab0b4d700f1a6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80102f3e42ad4353babc0f95be5c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63023c2c005a826ca284b5cc546b24b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8532fc79f03af278ecac35ba683c12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c70b486ed207f9955255a13d90a56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c0e31c503d1c95ff4f89cadd0f509297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b7c38213a7d47d7e4318880e993d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd37deacb895ad18c916e9c0cc6bc6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ed0c2a23eff8a695ff30963b3748300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacdd06ca001b523316e9d2e5cee4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b708be3def36dd5e4299225ec78e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b416f63953c48c6e7b46beecb50d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d915f6651a7624463747546185d40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea51f13fcf864f282520a9f68842e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28199a8fba02b88fe90e2bb5a5a57f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90627b48a762a7d29d206660c3d8da5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7050647ea6291867c4232a3ac90d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486fba4c2b417866ae4d85aea85be4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4d924cd4c38b08fe9815afa5d049d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474c9910febe3291544dc171a6b0b26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8011dfb46cc6bef6bf842f18f3b78f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c6804c80f9887b647cd307e253da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599693c416d5f28f96f5ac81145ba41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fc98d3a6d2aa01485ea40c233337315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6264ef33514918f02a1df5bd3dec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423ba7a5843355c8de13deccfd4b194317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0178dde03b6c1483f97d0ee777507f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb716e4a5bae492a37bdfc00f106db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff4f6779b41ccb06bbdfaa2162791320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba509e2751655c7377480a3d1f93377c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9ac466cbe209e27173871db32f56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07aceab1a2fd9dc95f4c3fc05585ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba508e0c7dd884c54c620d5de3fd7b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b375467a1a95cea0d8a000ed34b799325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0b2e8df98e56c4c87819818f3aa55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffd5dcd2ed9f970f05889324847b49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b286339c09ab9a865d0a242ad8eaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ea251f64842ee381bfa79bd6915e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0868413b90a747cdd40181662959bc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2a4c14e23d72a57843174ad07b6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b485d1d7fe083dc792ec147def14d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae1b0f056aaa7677a3484f328b465333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc7a8085d5c502a09126f83067702c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28f813304576ecc9b301e1818fde51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa56dd15903277b7adfd724bebbea7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18b2af9a619852c2e3ae3237cd6e62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468345f858c516e24ed8cbcf32958a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bfc0ac913fc77cd238930c8854474339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0e142f74c686c63cdc505ef7b814340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667032ae20f26db66f7eadbcdca24043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad075a88ea65488d67baa7e61ef1814b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9b59da104305888b62066d279c4f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68578268407df785d91f097b1c12bef4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7861583b77859a1578e8869df5fe21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd54185e98b53f9497760965963973346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0f1594ee5edb5dbb3d9a1cb7db8b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c9db7c0bf335d29cc1e1fad8237361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992aa55bf86a90647fae3c4106488732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c1af89a39f23de61148ad24fe0c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58f4c23ff0e85ac3a7d1967fb241fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45e52d8566b843561010be0ddc0615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528d55a2706906ded148c3fa788d4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097462511d0178dc7d08ee0386fe44b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3519103ef06bf853f4956297c2fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03020ad35b99017c6d8d42f195132c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2a926ed907a284f29143d8007e75110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d798d38337176c98400aa807ba9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0644679951b0a84ee7a8302c94c02bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d4e84918325bff83f9f8d18de1f7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79e715cafb99d2e32c6f4ebfc6651014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a182b2f48ab7dc85a899c6e11dd6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d760ee3c52358ed682aabb96cdf19816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64b276c4e00c4a982e05e683dd4fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f83928715c618491e8158f946c5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e540f0b94b4f3150b08e34926d1f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988af9dc55dfebaef34210ca3a8a69820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521694ec48b858a78e97ea4ea6777fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4be28406d695e4592d876dd708574422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e6a86a9451bec391ebb2811fa28123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467b49031c54839bf3634b1a94434f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b73ecebd5b1f7c1f3d9e0a4dffed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162494357f423f4a9b0d52274d42131f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c222a9d35dd4d319a8f272042b684627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f73efb07e6688c52d33eba7abfa1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9a8b356f947ced520bb1b9fcdb0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7656da14fd4c1f55556ca5b10912230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fecd1c77667297e436f4b13ebac02131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02276a4093624215f931133681deeea432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd3b762a263a1551b385e2e99ba97f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9878a18cfc9313134c6a394eed9a8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75da37734da9dbb24f746ad644a7a6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8c908fdf58675b4aeac7e2f3b07236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18404e3daf96f77704e3f5187b4cd45237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405c4ac63064896c24c7aa9146feec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046730910f4e86ae756dae2887404e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82f6646dde00713d39cdebbe3389640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70de51aa686932c6eb327eb082bc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da04562f3de366736e0cba060398942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f26afd7b5611dc9581d9bf93deddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4861151f194938fafb032786dc413e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911a7d030c8db815dae87fc1e58452645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0d08e74b81e44e6f9b7511ba7dc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd9c48336f9bc386aa870990afabb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546f3f60d00dcb98c1212412b3498948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb84d0c5dfbdf4b3bcec2d4d51eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63cabf971664f487d6599bfa3f6a7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b7505d09c34e951b64bd58952d5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de8e60024c9157187bf62d04829def52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ef73337d485393d1915273d8010253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec40a737b5b6b11f696a4da2fcbe96454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ddf183bcd461641473b0c2374d8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30b7944787682e41874242e7acd73b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97177866e5cc32ffd3bde05924be7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24997769c4b9891aed02f32625f593d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe25d09063812a9474479344e3968959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b977ab25140c4130d41d21fca5d7e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b1edee89f35176027c04f3927e1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64ebdc09b0abcf9c2bdccc771b592d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965903e3ea11c4c4182ac6bb9d321d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda74163a2a23fd355d5276bd61054b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd662003eece1b1df1ea77876785e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe70778012b67f5c1024e2accd49b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc80ad71bda1a82ba7b5093c037a7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78911d1d71e400f46063f4ee3595d70a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62868be4169b1c65e270cedb6bcc8aa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f2eeb837c6913c08eeee195a5015870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd42b16d8c565fd664227de3876311371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0da3f5234fe2abc05a2f0883f40672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce3001817eadb7c25802d8946f3f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa06cba8166d9e7b28161bdd7bd1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5402e627c24ba5ff300f12daeb3ae075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07417fe0e3eac484a4542b4809d67d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07ded97adbf4da201a84aec57505777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b99052abf189b59d2a90afd033d96d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41112ce04d5cdb7eb159ecdcf2b472f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa06fd98b78ed5948e21ffd7a50b7b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef03da48e7dff2555fd85450e8d9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558331a33fc24894e5365213da3b03b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e41e514dfbdb1fc5fac72fcee72583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa19ddb6eba13d903f16fffe7f6816584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0cab5347bbfc3b5e308fbcf042ec985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd1397316d7c8c669c37ef8f254df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf294f15b8dce1b8f92c9d5322b9d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c1a0b220c259fb083a450fa8b60988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0bcf5d9ac898c2d21350a3096d52189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49904c3be7927a3164a73b84a8bf944e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823e9947caf8f88529cb6021605d30191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c65d17de777752a2461cb6befab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680de04f656f208431acb9c17cb6e8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e091de8bc8e679ea49a37d279f4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993af6d44a6e1c2ec60e8fec28896a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479c93cfd85d35e6eac0d4f19a291896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf21570c7ceb655602c79d9b53d86497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962426004187aabacbce986936a9665698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654593ab1b6fd384b8ac1ee5e3fd2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a91feb77483801f98137962558a07e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eede7841a4b18e5b49d86ac907dfcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f6b56bd88901196f2fd1df52fb8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f992190a046e9301c7cc4b71059838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a293cb329de6c755ef557a5221b29d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661caec8c249c8f90abd96df717d265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccfc27c79db169f51478188e81c99d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ac1d3b52ea3ce0f70cd2636a9990107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df6b27474be20fd73867b198849d55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288665fbf9dee4c8871f8d98254f5c16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d13402048fde5677aaf909822b187110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf52f3b0d3f4dbb88bee0c9b225de3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3705b9adc9362b022aab8efb876396112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e8e9bea7f1910c42be5f891449bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb8150807ccc4852c170bf82d25eb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3b0de48b56b622a359afe714cec5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be867f493f041aba42b2595f5351e67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116843cbc56b9e8ac41aa672cf2f6dda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36302d1be1e6ff6f31aa565c3c8401c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1cd216ce5833563da5073b50dd955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8240cb229ec1b54ef9a9ccdffc2a4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af7da086e9be45c65b2dda1d851ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9e5d383a5f212e5c7bfafb11d26c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758656ee79f5fbed27f23c28103927e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7968078e00f6288198940f4d09a380124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f324b1cb885b11f43ecdffd84a8e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090932399a173def5727d367f19191b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8107697cb05fb23ba5024985c5658b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a791779967c423d91eee7094caad1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e07864fda0d01587f9b4853dbcc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb094d1111e0d028d5c7741022a81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf32d0209c267b52bca06c3a92cc56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edcf2cf528120ceded810c26573833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876ac43230367b8972fbeb6cc58aa2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a53184b554c5a23dc8f2effa506b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bffbdf142f7ff542074eafd538b01a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32468abcc01e5b3e472e27cba9e17c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b151306c656f6852dfc61194de01bd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f9acc188d31cae99ce5036e04fb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9082a54079c62cfa5472ff195d7ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187444909c06fc9358cf88f64f76404140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b97fea842758ec3a981e5d5677d7de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc19c7a1a0e6aea71810b1ae0aa5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a41adb28d5136e1c60b616b7beea2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edf808fdf95baa9a90c1a3ff9dd338144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd483d7c9af802d613f18330e47dc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c61f4aa97c7072d9a5e0c1b0867659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7615cc28ef68eacdb3684a67a2766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48b20e875ae6d5e9332ead88729d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df924db76e23429c1ed29e297c2d9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d088614937ae4d79dbf66b8de527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9493154831b99c4bc5bdd7a1eb775151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4cde2125b19bb3bf8fce460d6894152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9d1cc46813d7b895b20f9134a323b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998edbab9c781c743eaf1157c4a5447154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9e03164ca3f9ed87001066ef0af5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ea7ee20561c5aeed791f8d17cacf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f06cb57319b59ea9f8eb1a2dc68439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56d2d92c09365a0e19cc71411227e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e4c0fa968a61e1f365f126d7be2f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417f5bd8a8883a0cab18844a79073a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb750369d02b50497962d10f80043161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5240146525278e6b8bc46a100965fa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd34924b112bbc9c2596741aaf123b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c9212d481e01ecdc2ce0f08ba5119164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8e563ed05895fd545846c9afab68a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d627735ea816b1371a5547b46b58a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f1b8f15b712367985c4799cff139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d0293a44f4e7030a2079c0863f26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a5f5b21e480a99aab932f3e9cb31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478976c197153cd384b51be3b9e1ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a387e5472171a26220ed2386f88f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a93425e70aac2bdb5bf4bb2725f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f911518124c26caf514521b9fb016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347ca7bd46d7a14ef39c3cf906d11f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d8cd768d340188e48a5cc2739bf81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f551fff150bcd5aa0f13b6dfb8cad0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507d5865e1da2ccfbb3a1796a8898fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91366909e9ef07f6379eaa4c4dc18a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6c931bb148f39c258dd81a1153b45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538fe5b802b25d3bfbf93191a3ace66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5cee40666a8af2bdb7e49e4beb9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e558aade6c0046fbe0594fe7e71c0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1defcd6067390e38ba116f74869240183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb586ffa8611aa63664b306f56952184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02dd68339073d352e5d1bc8825ea0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f0cbd901eaa7516221ef51a6832b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081799c3a05f07bf5dd3dc47aadaadb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193598c54d440212c253d7c5575ebc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b160c4aca35604ce354741ce5130cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7a7613d2e1e2230cffbf5dede8514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9abdc1226e5d8acc84ed0e78a1e851191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b262f56dab9a86e47cf41d97445e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b68258d0e7534adf6517c24758a80c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45330933f66c5203f788dd810fbf6e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769db7a084245e795b348706f40e1b41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657b2623ea0711248112b385d72699196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5de67cfd7416e2b3be41475cd21c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88287f56e560173b9bbe0bb8b5736052198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48b8a0b74f99abc1f808c62c47a5e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7f105c979385cae7dc94d13cd362200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04748057f4f3fbff055899a960fa095d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1d5eb1a51c29b0f3affcfb6cf6743202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6d22b95cde6d042228161b1fcd6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4cdcb0a3d0174d70f6230af24544d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d81de267f815ea17622f8ad8d9d2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35b759d6325d3f12c81bb8aafcacc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d3de4aac3395ac1659b00a1359d4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f0cdce06f793ab2a528c04ac9a19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9feab33203808e7be88042db35a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e561e4484c7434c31204aa99a65a6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615ff987775b4d131eda4d06472439211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3195c7adaf8170ac617d8502a6df99a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9adb8d259daa5fc899d63fa63a524213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933df6303903b916f0bead35b7931811214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a186600304629b8e1212f183c7e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5009765a0720deb7390efaf7e153c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12636cd655af25d142d18022b5511ed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2e3e601f134079f0c1be401c24d17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847094aa09d75fd36994211103ac32d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f2442870b629f60244334e581683220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa32ef6e8d3a64b00328c17911e24ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363d9fd1eed53efe6d051e1cfc8226222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ac3e462eb7e4af5eb5c83069204c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e396e8482b0a44181a25aec10fd4409224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce16599b54db6e9bf72a0ddda3e2ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c9bebe23210c567ee3e6290eb8b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c48596c1e72eed06c99bf05f0b7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc874137c9ce49a8de4b84e54d4ed69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb378ea6937ee5c3313b6077dfea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b34d5280f2e8b469b382bbb28fdcc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddcf45eff19e9db67679d0e630ac0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fdc28041eff628761d6ea3644fca7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64aa25a56c9b09d31cbf552aa6580f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36527fdc716bdde003da3795b6bf9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a600c2c14667da6cbdc9e4f403df72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a42f9d13a018f6596950f6f2a502236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ee6cfcbbc0fc0516239f74fdf9b6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945cdacdb0253c1e394b46c62404704238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281697927808ea99400844ef3bb1499239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db6b747f97876383f8b0c38072e322240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fba4f8ac8bc107d99edcaeada385e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b730e397fe69916e2a007d3304f95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf06a1b3a114672f1435086342eed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30f93a2154a6fcbe9cb120621a74e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46a6e73d1516e380600705b221047245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8bccf3477eec154c3b8e16178da2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90e53d3bdf1903c4d5722c82492b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e4b3e745af00004d0faa30d8932d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975818ddd7c92f1899e7de35865a1727249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bfd526f8b60e1bb35481c525db329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972f2135fd5c52873c45e8fa0802886251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981781522ca3c95a7331e5db8f7242a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c919bf98fb3653939400021f4d1d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a7a44edc59223d656603c04f52fc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8008fea8313bce2ad7f4ce391b59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed937b720407d39493847b3f2fa270fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b85d3caf407b1298aaf521d9a0246257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6c26c25c6863514bc783b5a8f2a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30bfcfd430e62d990c45e18fac1ea9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388189375558972010dde4f6e422c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325426f58cdcf5462a5639b13b36503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3fd91e3b19f099977feee277bb85b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a4e9996bfbd6af25074a1b25a820263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4562566d1c49d90ed03ba6368b2c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daddd40bcd50b0a9991f183d5de95d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157b62a60ec6aaf6de95e99020f4d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ffb730012818b62232b53dd2851a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b93ecc201ec3b76884b43e5f62c3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9818e5b77e1c4caf86d3ece0314e04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d432e2fc35cc5a75a77c90027a3a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314aaeea61a4bf471ea77531210e60a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de49c5552779deea02bf9ed71e29c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b9461a910196b288ae0b24161b81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ecc3b514eea1343467899d2729935274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5278b4bd5f45707759c18c2ae5980f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aa2d9efd9d80b0959283f586898ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b179fa0e539145d2388dd0fc0e34a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b297d1b6f6a87c4ee4dd2e0a4dc28f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee91595341273cc70de56ce7b5289c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29606efac1508a098358d9e501bb9a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc88ae6808fc6e09eafaf8ea71523a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3612cb109bf91aa30588b8c7d43c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863237383ceb3845fbe5bb50271b4b27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286c8e30f7c9266e0b8a2fa2b9354d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca3910d4bc160b4f5df09c52b1f532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bfc9641043637e7f1b7560c0fbb33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c39bb99e3ff0f4209abd50c6903c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc7e3654fc5e05350e8df547d8c601288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d57cbbd3662bf2c6830514bda02be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1773b14531b053cfdbb6b90502158b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41020bb1ec4e2cbbec147a3593ed74cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f404775481eeae645032921d43412b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e47d2c657d5a3b89c6955fbc8759c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001924d3f5cfc7813282ce89b4fff78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd351bbc73ff03e7eac41fb2d0e1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a3e68604047f54071842523a38db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cd44a557becd5ccc6b7987c32fecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d2bebb8f73b429fcbe448f0e57a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d4a7083a24547b6b216a4dee8555299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d5dd1c4741524224764b9f1719f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296310d44c43d3a5e8ee74212bcfb9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59015e8cb137e354af5eda4476e6d872302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9b3ca3be599eac84582cbca6c0ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076f8f3275a7d030a99fe63f2a4ed8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038d9efeb4fe3a4ebe1c48353cdf4d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf7f743b64faaabea6a06f61c4575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36809cf31998cf79bd4ddfe1d4f4ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e149a4f211496f6f12cc55b336dda0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cbeab800655139dd4f1ac519f008e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5186f44ec2c9f2ac2a82d959d654e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9d3947780abb11a8055b8b16cd62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aeb3db1735b4fb9bb910eac701188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe84dd1f7035001ae569f5bccf39910313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e883dd64e17c59f94a860c8ed918314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f13ab0f2a682faa5d945ae0ec60c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278c23d5a225d048fb5d3d74e7c9056316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a7337583b96e5b2bac02edf908ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2fea6406859107f16c4254aeafa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75759f418f438134042e324398f412d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ec0bf2be74392a96e694b9732477320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae01b18114831730c4116adee89c54e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e0f5ad1ec4ca98054172a983b931322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e00a9b8bed803704c4477c36f8a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b97b706651d1b974cd2e5c0cad861324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d00a720641bcaa913bf69fdffea5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>