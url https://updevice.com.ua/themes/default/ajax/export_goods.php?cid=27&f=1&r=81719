--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e6ee916df1567e01302066ad34951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67e9646054d8dab80fe9640b6af2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b685d0b418265a7703fff9558a32d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed38147ba31a1ecf9c56eed26d8259d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e8401e66e007d7d4911ec0dae8d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4e9d806e77420c5432b9c865ca176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e1a889615c73b28f9f71928e0f0707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e81b88f2d27e1f3f7e63697acfc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a43ef2319984704e773d050df05e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44668ccf916c3e4aa1dc97cc31eaa6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650942ad18726ab4c55f73166cd028c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b0eaafdda56fe498c266dec0c91c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30d7502ef5c8ce9bebc964460520513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3e4540ee6978f7433cab34a0bd9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117a828cf52036079c5780e620a90b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7bfee8c563178f26e8fa023cc65c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e8c0eea5c0fb31d87470a5ffd24f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578e824305b03397eb68bf8f5e0f7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623b7a3f8ea968d9a1986c30e74df919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aafa7b47e332abd23370e0399296ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7a3a0d1677ca0b84ffadb8fc98cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1576c8326071ee9f324ab3e0cae122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef96d31ca1b616a1367ddca8adb17223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6065ff4d94df9f1943cad5bf82d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f4d9c35376bcc6bca4c09aee6ff0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660917c7de476adc892565596573d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dab3f9cefc3760ccbd7949678b0b2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b9fac9d08d11a2f10ff370ea936228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339582304d90c24e38d5993d0dae4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c6fd9c2cc0fb7161d055e7f837c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac871e239c5878417b980ec1a65ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630e12799ce9583e55df0659bb375732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf38569b0c4d79845e6da46abe37d7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344f714c4d95c3195ea2ed0801e34034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c205748a322fd35336c6da97ceb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b9f1903376108819177db9069c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5debee6fdeb153e4d8621907773117e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16146ba93825145a335253e61477cf0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586ea35babc1fbbc0cad132454a7b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1fb889585c13e2c7cb76e3849fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe24333180f9de1eb8b17f16b327e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e47d8ad9baa80739b55d60b20595142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e059432acf7e98a4613b2c1434f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627cc889d254a450c67ac61813f0e1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad984791b3b3be5a1b6adfbd5120ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211cdfb2f08a86bd9b01c716811754d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66711a3fd12919801670d5bb24f114d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee1970e1117db7d18b9cdb2e8329e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b7ea1f4d1efc0936b8d34369507d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd4989ac9e692710985e8b06edcff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39a5530c777827980d964e7ba0791651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525abf4ac3c3dc488f639ca9a5ebc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840e91357acf174711c76a156ac13553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9f27e069582ed95db0981d89054d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730e71e125540d6d696f149d77c3ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59f8f53ae059f21faf58143efdb9e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5925a11bd48a072d316a9d202470457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9426ab590d6191c407f0f09a11ffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157dedb0bd6359b0bbf20c1b9ac6baa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0837681bdbd24c99ef23c550bcaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cea8a45b97e454d4b7ad675e9825861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a2913b140a2856d94fc2914e1d1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3a5e98e5a2e4d0593cba270b1cfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b5cd1603008d0e85f045c30729ae464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce08b5d2d62f2d286f4e0e4e13853a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3aecd2aa5acdfbe4d62fbc7d3e13666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1f1223d64e41bf2db18eaa13c71567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27786a61780c33b30ce1d630c5a6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8584ed51c6cb8ab38e8258b1a6dec069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75e073e2387dbe12472814b7f4872c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825441dcf27aeb35166e3bf4c95f6a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d8bfe83e4ec9d6de97f70562775472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7ca81d8fa6b5d01be819f5b9ffad573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784915f39bbfaae06ddbc21ad57c7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e5ec25095865da3ca7541299a98375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d197341142bdb1e8ff555209d4d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17eb8e2f90779f02c5f6593f4e9f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37a4b26a54b9829840c829535f19878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888c56151b38f72d8683db6e9dacc7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60a5fff52d4f13370b20d7a3e9e2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d4f1274ac8196f8c9ee1abc97ebdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2994cee123607fe0d605faa5a554a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e94f7ebb227a18ad4e24c4ea4b16e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80437c330e67df3d41f97711b4616e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e83b6d870d33c166cf32802557d4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4e685b3d00b82744ab214d53686486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c74c147847f76f2855b55ccfc728d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9562aa0325e3e7756a4336d7e42f7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8640628ba7e6fdae8dc87bfd6ae8b7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7fcbc087918ee93b5df02e7a733f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da799ea2ed8b167429e0cbe5778f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5776208e832e6110706a67c4d67da992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e437deaf36e746f16dbfb5243e5f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37d931f4561e15be3bb8c0660e083894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37bae6ea90f8edd02be95294401d4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20e91b150307f8449ae22761f356c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160df13f91a3e8fbe01aba20fe4ec0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001ac8f49349efde3c038e45bab02a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab8e8fd9991a458dee67e0adc7e9b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ee57bc16ff2d4e6b4770b590a7d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40dbab89db1c33292823ba23be6d12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa7545dcb28430538e951afb739e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa139ef84f759b771d87537be4a2b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36616c3f7866dac665e08f8e0f716eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17639641959f485de51b937e13f461b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c2fce0b0dbc53162a1053b64baa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111a30edbaa8737234deb710423daa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f2967439aee6c51bd4093cd6b5b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bccd42afda768c3ecd0a6f1c1fa47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41fa007e8acebc9c3ac24b063502a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95564cd74550741f98bc451cd518453111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c45e08d0b4efcbe74be21827e577112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8658416180e0041b75469ccb0bb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1b57982e70b59a9d20e4fc54bae8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e0951e028f0828b3e86198b4ee843115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba5e9545b7c4f35b30e3a12d50c9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a51c76e3e7b4da78231075027e14c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b521826cfa06d1058fab5dfac19764118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed288238af733cd89587cb3043bb8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7036846d37a365dd9fc79969ac1756b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb84d277f9be71723c2cc6a4abfc06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be4cc9c863c4942d07c9c04b80950122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d8799bd0ccfd04abb89233cdf134123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc300c9ce0f741b24df864c429200124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d26d0c5f446c595aee6f9880a61f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f31d3bbe02f354bfdce579799cb7f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3f1973355b1890ee351e3a4827ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaca37ded3ddd8d01a58e51c7c7159128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04721586d40cf5756469ac707978322129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57027f156128a621b677795b97cbdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a615509a64e6f3f9153a3aa66364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e7d64dd1321875afa45fcbd9448d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987662e64767d4d378d4cafb0c8668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3d9702c25c008ea5b0eb47b4f439a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e994fa3324948da90dc55653d8f5d28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f6ce16997d5a02daedaa81aa57f5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322d2bb0bb0bf8d03ba6a109b91d75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0628f2a3300d21e20077affae416c47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432216a02c8e57ec7f5f286e731d16e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7657682060f26a64bc3e2cfc35af29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71cc0dbbd81009578f57140e7232c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dccf8aad261d3bac50a3fcb5fb82a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f2b06b3a35a3341f6faf427710346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e209d5652962b3366f8c656611a5f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9568f104d348cdb67fc7f11b62d8902145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468db2abfa9f3ce280a4c99267e2eb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba2b7b944fbc307800bf39458869c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5bc5b6a345b6a4c693b348d3ea56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b1476b14749c1fb6e190203cb72a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e4df16cea46861802af72fbabfc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453da06c29f38c1e23ce0ec53ddd816151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0cb15aa2911d917b72f4d007dfbf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522b484b65b65355bd341d6fc034ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75bbe6b3826a24aca4d9e411b75d31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d07a78e5104a3315feb3553c4919155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad87f3214bf03347c1f890e5c9f5ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af580a1a657a13deb1b5996d7a0d2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3248414438fb55f1d6352b13d9d014158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35670bca287945327a517eb9da9a88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53960d0795857e417e8062ad14d5ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fa114d78779778a1e437ae7166465161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eef6085f126d3a1877498eb4a85d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d95301048584a220513290f128d321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1dffe66a438fe7ae077d35a38e7e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471f6bedfb8e15be5cfa25ef297f46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebba2222d6098b97c35399fafb94f29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce7836edb1ec25fecd9ab0190b0d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af78219b4a30ac7f1ad4357e783dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12e051781c41187c733261ee0118a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821ce2af41aac49f795b96fb0233d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f649afa5664f8e14ab59cceab9f9f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47fa1ec2e8ba298608325d256634cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d79bbf4b851dbc6b488ac8dc7e89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09fb4027e2b878127310de2ecc2e21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54983eaf7554af6d7d1ada1c86fe0ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7d877869facd0ab6f9fd2fcf25df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f5ccd14c1025afedf8f81bd50287177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fddbc6a724938cdd1b227738be38ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f87bcb939acf6a45ec6f7423cabab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab8954052941340fc7a6c7b7364a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e943bb4784e9f83a1b968d175116181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b9308a0870731d342cebe30f6cd38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea3deae6ceba148ff5f2e98647bc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9ea4070732c84defe9e21a3acf0ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679e702434ffc2c6866920cd19f71c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b02def6fe9fe272ecd059d2517b9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b279e83fbdb984fe000648c27dff9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a12bdc08eae26aacbacaea1785e0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e2fd491f82152a3cdec5f5a8d0fea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96c6257aa14d5fd4267e79d8747fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971507377e1f8512629db8ab791085ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18241e8178ad14c85b7d5c0816ef7b95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ecc129a69df9ad770cee1bed20b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcaf6b4916029174c08be312782fbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730387c668cbbd438a5fb972281ee47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6d025dd4bccd79016d8eb0d1a2d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a81f162d4f105b860b9c4e2de86e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d1bef15fbae4474d2d95e09846e2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9d10f31fa6e85fbea2b3bfd41fa77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc09759de00aef0d0154eab4c12aa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d227c91bcb59660b998498a7e1a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d884d9378329f87bb000f606ca8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207b5cbb6e0f67db9680e4ddcd7ecb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9343a6a6033edb062c285476502d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc35a4d66572449069b95bf3915754205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a58eb99ea892044b5dfe9b1ecfc0b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce246a16fc6855c0ba4d8f51ac7a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea927c84829f1ffb81a8cb02e8789f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70c59223beb8786b6a6ffa5f2add3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf2be2fbfa90853cbc725398eafdb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508b551fe7762ab466c3dd99f760ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ec753b42c19e64e431b16a6af20e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab2e41ace6be719e08ef8c36b48ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399637cc3143b54fee8f6f3aa1a361b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c9fc81aca7283db46a3d726fd8103215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b44a3848c5d8f6a1fdb575cb718f53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04997aaf6d2a4d89f350949add8757a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdc4f4c54948240a4fded40a86a68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1c0106d7fb6fbea33e0faaa179d04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb200bc75f468c3fbeee5b706da41d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58053b2a9c431ef99ef1e2a2381d05e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9681f299dafd883719e74d8a2497269222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e0073b4a497636f310535ef98e18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59055a276ac7f7069a9847e750248a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a8b86876908505310d93c0734fe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f555b3d642626480109b69728b767a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6792e1463e241e63698806b015d6c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa2b7be0d5924f840989dcce535ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e9d5339e0a74406af9166a011886d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8933acf1ec150dc90da433ff891b85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52a2aba4addf15f13b4c4f1ca95f30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f256c8be93c13c6359220e0ccc24d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ece5c7fac3f0b2d017aaf6490a83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90380dcae07ad4da493ee50687dd93e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857b43a6227193e1fa3080b70fd844235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829dd6358b5aa051eb583c0a7767f87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c2190282f79bec1050eafe92993d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b6dee298f282b8a5ebd7babed5123238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac223bfad8a3b45cfe9ede90c4b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb66cb5afa63c2976c86272c375924240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e4ec26cc41e052f13a33f661cd6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f577765bbbde3349ef641beebe607c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4186bddaf5d0c235e67b4260b10732243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b320912c81d3f0489658245e93079244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac97d79bc57d79d313036706a4559f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff874e29a017497ac16d0517a42c32f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70deb4703efb1e646d8d4c5d5c7985247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2d12cc0c158a22fff788334d4c13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd2331eb72149f7e59e4db5d59e601249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6998c909cde9c6f962601621f18bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d03e1f404e40a26ea3df702611e073251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46ceaa36398b0d8e2dc03a96336ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57165c2e046f7f87e2929fae5c7d07b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040d9261aac34e8a82b12d01d4b9703254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b26cbd0bd446053f05d16c6cd5fa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514264e08673a89ed2e7cb4bc03aab6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e168fa5da1c209a042176e59669e0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410db02000093dbfdddd9356a0ca11e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce88e2101fd5db9db492aa7a561a07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88211ec007c69d272449cced943fad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd115b315d255bfdd462268e677cba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936410440d09d395122389f99ca1aa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c38b9c49f39c12fa61a69b930c88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1b2912701cad3d5376f9e9a8de12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d28c66cf57b6a2bb2dfc973b05e29e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077c3616cb3fa1a6e874f0499aaf6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b217da571bea1a1d4abb62d8e49e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f10198089edc7a0bfc4dd0e6e5f53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b39289b0ce608509e9e78d41e1e87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fd421c07631b9ff6b2e180ed3dad2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b185887a28ecaead0a307c2616eb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1044d678244ba7267ab8e3d0daef2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ec1b4b162fc3774e9a6884e32583273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35543be37d4d243accd9c0d1282a42f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f4c9c22637be29d837beb3264db9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1c68e4d0a6a83b2776be10f302b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846118627aea79eee2b0aac78930c25c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db8f18f30ef3c5bf5972cc383196c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b594d39bf86d4d1091035a65b25f4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec481d12fbf5e1226aa5e99aa9038340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d175ef14afe4fbd2040cb212d0aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e081a7bdec29355f589e9580878d5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064079c0cfd53d75b23ed0333745960d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2571dd4ecdebbda6aec618a9b2f0116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76a94ebfc5c67a5baaea4e97ba464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08852b61756b9d43cfb623b105b014286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342490d7199b0d9a0a785d128bccff6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9548a313c5035d3d74abe67d44c94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d510400ade57405785d51883044d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39099dc5691a07ac181beb6a0334c3f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3608481aa416fd9bb548bf19cb42d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d564d9a369219b601ae03ecd70c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881caa580eaa378160a26891b383a50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ecf2db82ced3bf5ba5adaa9af9f00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959825ac415b59b6cfdd8c7cb33ae2f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fa213888b770c82277628bf2ad833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30272c9e9c77ee03d38978baebeab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be42c8e3aab9cd4d7ba728e0eaa2bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e4c9b4baaa60b8820137bd0a38b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35f9da0318e441af74309b7fb8460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88e0d5de4a197058a35ddf345a803301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349ae37db09b04591f6df75faff67a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad0db69c010d04d46e7a1b27f0bb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7ac7ad5aa0c1151fdc406f9d92d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03037c796e8b9c7a7c2b9a64718b68f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4459ea8450e28c01cf3976fe9a637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663099d99d292a7ea5b73f407431ff44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824789e748efd6a28575d60ba948f153308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b741bd5e1057cb2a23d84f2781cd27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e5976ce078f7a9b63282f233be93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a7c8d0770fb765b5c61fd7a65095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5c67a1893a2b719b6de77e51989c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43861e32b0970ac890e6075a5c56bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb4f54bb11c40c680328c051ba0d10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb776929428987c2a536bac9f6810315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df007ac7a561f38a5027b4cd0beef88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38a484f0a226ae0f4e387eddc40741317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070d35991310330d032b47bdf801f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3526c21734d5d28ce552458a926b880319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1b8cd1c1eebf62de8fba588ddb26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9798278080096711e1caaca77e79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb0843ae8c95b523c0b4b735065588322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83fe67c43944a08d491ae31ed6aa8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd9e0304dba79d4e2f4ec2eb89dac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa30fb0128ff98297a928c09aceee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6999e71fecdfe7724825a9a9da3f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293ae52ba5206cf2204600f080b62a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f943d9f00a527c12ad8501fa3183328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a65d9564d0ab2aa076adb20950937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef65aff49cc8c0ab5ed8092e325b3ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230fba6b1f53f56051200252a6d921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a6a622a17d6ff95795b84458fc0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4582b3dc7465a5a8d828b59370ae48333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aa639cee66587f2d2bebe2b9096351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c3142575095018e374969a1706dab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3e57b64971c8d8ce4da1bcefdc943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e254b55b8cde8a7cb266efdc3cd7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef297e0502d2d62daf384028717095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f47690e85727c09c31dece0af8ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4af18fff8f8e8d2b025b9755a2c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1012aa9685684ae35f7eadd701d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b695980ed83e6af8a7e810a4ecc88289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6398264b86ff328ae7b031a9c27c7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe05e365e7f0e348f6951ad65105911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c9a9f4869dccddffa93cfb6a9189312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe22df99627224e7945b06b943125f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa339505ace4ff41b47d3f20a6ef614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae1a2f64df2aa24a1ab5f8c28c25c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799fa0da9d28d4c860027932b31a0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd6b689e582808b95078471b732e2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404b41b434c31b524e65c7e9a58d3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a208b607f50dc93c6c5148ca24d6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d115ee5d1e30fe19ab7dae771d9b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805c583dfd512f006398164dce4d4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341257c1e48b45791dd85d632cbf1cf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94828207040dcb17e4294aa79182f9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97743a61267e80999fa6b7b94480ad0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6a4fe1d9ebf8c8edaecdd58165d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c8767e9fa9393d2cb179e6794e45326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db5e6870af745a91b2037de09fc7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f768a0eaf593060aa3e71dbd316f8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4601616576fafe0be2447be057bb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e985a8f0de8e0c8e197ef7dd24de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a8822624c19932fc5d333288710331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100625003c52effef068fbc2d21f21be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739be381fb19a0a715b453ef27e6a1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1ccceee24ca2a955009e5a0137ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97aa2d5b5c755e8603d20b7193e1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073046c4249aa63f7a86a5d68b27d1d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7da1f27f4de1063389c6319b762f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979c2b2b18a24847602274e642533138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048caf2beedd1fc6b6e7516849ecfff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5fcae0bd0c63615f27f4cedb769940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eff22d66e136316b11c943951381641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddb46b98d28ec099b022ac4ec9d4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debba2d8749342ccc1a353e5f339b6a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c655862845f7ce209e9e9f788a76244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb38f9c594a350bf7510d545888c7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ceff4df062ccc8701b0563d8da9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fef003d843532bad2ee49d2d980f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d656f692b89f0b486d763583effe248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc27d3f5872d87b5f192aca02e7d0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44163bfdc44efc2dc1b4286e48988450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d15d01649f567c6dd61684494555051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30385d2725effd146e60e7ae5da5bbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247e7585e11b2195631767098cc0b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44273ff8b7b27dc867bb1927b25082c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5008680b354a87ef5ec7777bea94ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d9c8845a21dfb12671695e7bbc4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209e23306f90d2ee6c116899de972757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76d0575d4674d6f169063a2fa442558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1c52e8f580a2db7cc5982634993359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd5e20417cddf824e0eebce8b3fd9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde0803ab16598ede350c3ed55a96461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d816854473f9d9391729dd259506862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b1c12e76a23a3318c844e9488f7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982433b626bd7d06eb164514ec6b935c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53894289b56759fde39054fdbad0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498fb2dc21dfb26cbe539371eeee89566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930935217d7f58e951fbedd5d5dd68467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2276f1cb9024363fc31bd85db669fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e923a9103c1d31ecf54ea0375c8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45945a5d6adf4b72514aef32b7ba31e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44118a25cba615dd09cc9a948dc17bef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e53f559e031bfe2660ccfb30ea889372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bed06d8a0c1372525bd819d628d9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74e6ad7f3a12b41bd8049b2e58ac774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53b6bfd455f578dbf0ca1cc814725b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a86b57fccab371140cdb018e5a8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfd27a5fc33e344c961c2add1fb48677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7654a276807bfc970d6806bd991070478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaded603549f64b3c43ac8c05fcac16e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a55d4a5995d9027bffb46b23358180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e00c4a6bbc26c5548cf8588cbaf29181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a6fdafa7948843920d25ff53df1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862632b9f47d04f3d4d1a16333b9f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a603e46571c872c10d80a943bfc8be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cced4136210c1e5e3f6b6b320c1e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f050841ba35454ab460f50f7ea667886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddea372671890526112c4c34293f8c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d774011c7cb80bd2b0f504ca7034cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd6da4faf9966758747367d4ed45e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c417d06d5e552782a43f909a7f967e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925df9f0cb5de4245c0bee1060562491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96fa8fe9a354652c93f6b0ce2283492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d27e683d538987ee0f15caafc427e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fadfb138e4ae7d246820450c2cf72d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e626a80f777cef0f549ba702fce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a1fe526cb7a72c38ff800e6eb4c3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039d1424f8e3cf079e5c923b467bfa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d87ba1ebe1e46ab95fb288d7183b6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974ce26ba42f988ed6017830e8f31099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e073f62bb38cd5fadf9a169587ebd50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28a01e29b742f534343bf0adc9fba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a499f14ccb63c2a883d89ece821c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291b0aba4e8b9fa3f36d58fd65ed1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9647d8a11eb8c9e0227ce0239417d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aa3f8d8c2f25fbcb034bfcd227f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c033162891363256fe4cc9a3793b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d92379d59821acbb86cd51556d5a5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc4a62eb8d0f0ab4f37147810fad5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7080ff0b16ae38e440a6cdab2e33e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375793b5632da86946091d891c702a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570df526aae5ffee4b094fc29c670455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467cdb805836861b26c9e255258a30e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a8421ad83f62fe3e8419fa8069992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8abc809eae67d0e26df95fa5e21fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311cbe2ea8d0bc255fafbcf3eab88f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b500d15cfbdb56ab063c9dcefbf49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7b80290da109be53028580eab58c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826f57146ff6af2e6b6d8265acfb2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dcf9e6de5a9880968b4dd814b5678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5501467886ea616e2e433954a59d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9db66a57f8e805d20cc5d24c19a44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf116139bd083de3f7b1df6b8e9f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9440c75e0e0732696d5ef302cb39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f53850e9029e708635893c9e24c87d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508d6b93dd42bdaed7589065f95f996125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24672e25279b683eea880b7b02afa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37598e78e5b6427c04ee9b2f9c6814b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a32012b85295814dc1d40fc440a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eb94723e031d502968cfbbf136291129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5151f61d7d13ef9f9685ec5efd34f35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eb18b085cb3e4c0b12ba9bb4337c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c1d2754006242db9cb009bf9f7dc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cce9f6579f88debfc0b28ee80e466133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8695f1ac58b7ebbc4239d89eca62f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c877eb11e46dc07b161f75b2a61f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31283bba27a82848579d023989447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f44718bf7e20efd00846d0d8d8d73e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7157ae662fd126b1404d69d1d730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae89cbd5b6b458353f53da57a688ceb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754422ef3939d06b924145658c4cec6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc483c634d3cee9d4f1e6988015a96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc485417d0d4833ad4ae00ea10920d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead9ee618869ab64062e20d18309a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b5f6c2beea1dc7e0f386ff2598a07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055ad38da3f271262eb53c546fc371145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efa4740467e601ab1ef81bbd2e7b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a072843dcfefaa16d8657db678dc92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcce9b399b73251f14479d0e219b35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffb4e88b33affbfd34c44f5d2bf9d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0d108da498d11aa19181419f26e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77e145a0bc03c9d4a18eeab3abd33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987996aeddfd539941160bbb5b1d5bc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a883aa06f46bca0a884f261337bf72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cdabf6294b0466134d54203831ee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f78d552fe51216c1eabc58e0f569155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd05ba1146fc3b46d0232c99e13d46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff755258f9928f44d3fffbdcc08b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1618e7cf1685f0b8bb6869bbf71d04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7966cbfca86d7918c5d5618d94d5c7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc84dea7b6e659ee9cbdfd19fdb387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e046d270a38cad91938daf68b1c164161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794bccc33515d177250c8b3c2529e60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be1f7191f145a8e3a5bd5875b1921163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda77f9314285a4f519f3688525581164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f38ba2a9347b05523c4a6183d945ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ace95472e14110ce0bbd9642cfa2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c52aed9de11a0cc3499bb18994e95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12b3e76fd447b12674226cc2316951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040f18a14cd4c49df9673ba6b4d5714169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363911102af35713114ebcb440377858170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46c4e8eb07fb35307e5590eeec448171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c227eae0316d01636b175be751b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a3d8ab512bd7c1d8331ef734ab9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993e42a904941ce607f451fdcd6b571174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d043e5ed72d1e842b28f5ea565d7fde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bc7ee534edca7c542dc2bd6a532b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c235c635a545b3255767c4b3b3ee7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368b944970bae0c48b7fda6edba8eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc7ee99aaebf38c692223838858cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5113b65a242ef3685df64b014fca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45835eb5947e37e6dcabac01077372181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bbba6ee89bc9a189d867b5bc90ed1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2aa3eff257fb59d7aa5579bd93f0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d3bd2979f7595ebe9681abbe4d15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb506ac0299c3231fb19e1d7adfb3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55db8ce3203b881c29014887f811373186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d800a48c2599c11bbbd99caac0166187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625f1adcc15c873bf47378c5d9b7849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530a67a2bd5143343caba7ee25996b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6515dc6d49c6da224b04cc1291406f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68379eff9d9fadb84551012d104681191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b535e0cff6588e8dfe60287d2a23b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928347b735d18ac791727e80cccfc62f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651dc1720a1ef92f4d0b448c3396d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397b60b31c4464f776b31c87774df7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18010aa2ce82ad982e34d7ee9405215196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509153a562fdc72de7ddc891129287f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27052c8d882259ce21d9c0cdad1a50ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0493d685b7c7c6ef1753ea6f6208199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193b4eae183879b4ceb4d48aec0ede2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b7706e4239fe84af28154c0f1b9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6cffe1abf462978ebffd38df83f94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd23b85d782437418f2fbc3e6582c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172a597a3a99a7ea92cf01cb0a5fce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e579e4d10020358768551bb90936205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c1aa264868b9fe82035b344d3d5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d673fb28351a1a73523876923b9fe3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e08f6d14fd35be5769103c9a8636208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488792fec8efe398881cb8bbd8f15c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bf2c6bc4f555a5531fea2f0fb97e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff7641a4ef6890f1d447d11faac65f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4184ee7a27e7ac9daf8f0ecb29bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b62afefa10a6973ecafd25352b923213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc2bae78ea2d28613115507e7f006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a398d7c4716fe5392605da34b11d62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa648c1faf54d5b228aa4998d22d279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b92bb77ca630f30d31aa167832603217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8361fa9795faf01159e96be0f0de774218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e8df0a52d611dd649883019206664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eeee2253338e759d61abd2174c83b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44c3cbb6e18c0912b895c52866d924221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97c2c6d7c32222812410cbb832c45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bed3061aad7c0cafbde48b6b48a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d37f703e5854488bcfdba7e3d190c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a2dc1c1f4b5176b93c11e328a06ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee21352e08c447ae359e6798f6c46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30e6ad756db3ea6ba385caf026a72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a27b938f27cfd792d4753b9dce6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc11eab36c311e3acabbae0195b6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b228b4b7d9ba342734c8975e1795a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c4ec25c54deb0a94f2de383de52e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc474dcd11af618a82b6dfe060f43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45090f4d63380624875fbe7e01a43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5f70a429f68b8ff8e6143237092aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d003454b51eadcaed1b2d65f695b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb91d0f267ee2b75e6c1d4f76b47108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80703546a68bb1ae66fee927a6a8c08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af37954d89df68afc4fe2ce035b1dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a192de0e620da79cec2dcf9767dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf36e48ab6cdefa6446ea7cb83fbd29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9994f1d197d4f52586686893dc42cdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc122e77d315583c9b4732ad86a2a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d821c0b71a8ecb7b61842e849498e9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324b125d60b74ce4bddd6e5d817eb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131e3f60ab61d3476ea53619f8f2f6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c057b1ae4abb1aae6eafa160e814e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ac61a5110930df70669b65afbabc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2152fd9924823027b9688c0770c42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ac781ca9c18694df47eed8052cbc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36faf45649c77df44ae0f66903056ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b3e92fb92e349622df7c76a9fb27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c203594ed2e657b7baa01d7c9ae7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57ce7f016543a4c9cfb04d5a6227a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc83624c98afd34cbc3015cdbfc232254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6546711db37dde57cf8b044369fe4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e824abe6fd74e0a0bbf5938df4448e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81634ccc4a3d85961ac1aab5eb43183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582ea985c1afd71d30aa524c72bbee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b679a7d733dbc5ff3e1c5ce75845259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce7e4fbab3f945e193045f99ace4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743edd757074115dfbbe6857f985b3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919d5631e67657ce86f637130579a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354040dcec70a9935464f389a08d3f2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d3e7be487b8ca6b5bc7d329bfc5a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bdcd397641e0650fbc53e666d93c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c027635f6b92fd3a1e3c439bddc6f3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada40dba876f33f584a909cab3a585267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf930fb048cc50c670ae08aa637321c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bf2a5607bf21489c75c4fbb5f31fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171e82a06af8a82d78f6ff84137a9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061087718bc1a82419e58f326b4e25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06fd7d28b466993f7fe5490903774272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd8eb42a122ad81a87c65a33cee27a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11527c65a3c2b50d1702c124d2a438274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cba7137c5fee37c1484686d7b3a3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97203d3722d088bf155143f4737865ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a694cc38280ba91e05140f679b7841277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f54c7531fc16cbff75424c327203278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868bc38e85e608a94b22f92f05a361279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3245943ba40a573ac4cbd8bbd3a34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb0a6409fb2c910dc4ab0c6fc143c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63edc982633c089ccd0243482656d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df56b5e04b96092382935338bf47c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fdd05777f532602df34951feb1a74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23377121f105998cf825cb28f3de7c72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbcd993999eb92c14534790fd5a877286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810128e3701a81fa76f267fdfec9ad80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600f80bdd79713143de60ef6a3661b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b171998d2b940ecc60c9ac6292693e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a4c91a8725ba6133b1a4f2035aa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb3730e01df8621c73184e4bc62820291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e794a583614d0a8a689c27005be25fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497623df95b2aa13df22a39109ab965293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6873aa46ef11371282ac7d9ef4fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea713f904f68d0304919bca0151148d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6974379c6db0701b7e9bbf5203802296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777230431d4e48fbc69dae45757ccc9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558122781849e33b6273de94c5a55a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25383b30dc5d267825ac555c6ffe4a82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87a866054b37b453429aecb3454cc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8c7915ee5ba8df815f708bc6689d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742695b8e54a5318533267bd1dbc13d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859737f28e3f35600c1917a7eab9f5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed72363bf19e9064dae662e51b663304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb6dc6a174773072e58cacc65eb6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f6d5f81121a339ef416d43f44eff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e6adbdab197d68e5b4aedde2fc84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3b8a4f639f3f52def1d566a904fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731832ee5f920b9134331ac28994e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b559edb88b873aea603afa38840ceb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b26225a1943c37281c67a212987dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f477a0a7f4bcd269f9c7a3027b27bd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5208ce66e7e6290d644ba5fae36b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91f1fd0f871b82a45e1386bd9fdf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8767e18f3757b67f2887496debbb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798cc54c80dc2b6a7a6edc7c066682316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240306c5749f65eebc4adb21814b020317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ef6076eb0a69c267d54d9b988852318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63433820e60962caff8b67cf4385fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bbd2d6a321d9b81b247d106206908320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef15f5e7404c961ed72213ef70ddd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b437c403d6bcf5c12077c2f618e72e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c884847b9e9d1c0fe3a0c265fd37c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a69a41288637cdb48bb3f92deef0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcdeea872426e2236bf5d1ea8284f5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>