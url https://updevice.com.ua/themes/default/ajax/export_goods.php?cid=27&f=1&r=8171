--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab60c3444a19fb6d79a4d510ca3b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a66006034f4bd9ddbfbbdddeb10e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e3d5c607f0f3bc7a3836c0857dbd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91f8bf9586f2bd803a6df2565f2774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897336824f3a3f65206341dfa9eb689b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0768ab3784d75392943f8ae575526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e4a69a4e3c1d5aa508726fb70d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c5ed5be586f0099c971f9959f4218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76598639beaa2db2067e258a7fd637b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d40ddb51f0a374959749e5ebc3acad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe274a39818d17e4c01db424e409d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867c39b02a66429b69ce0b4e6bced312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef919b1af3a3a774bde14ce69f478213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36fd3571a8a29742e18960ecbbea7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29a66e21974d49b5339d6b3007b16915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb3e1bd2d80bbdeb06bd2137f745d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e795c3e334deae8de3528976761f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a83dbc373109bbba50e0c010b1e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fc411867e3ddaaf31b2c45cb8b41a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac07da288c4acc7b58bd411e6672820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08a6801e4aca3f2fca6a1ba1eccbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e5bc1cc0bd26f8c2e4e81905897122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945febd2d587b168ad82d3470a347623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3865f7e0b1733f9640642f71e91c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f7512a231ca5f3c61e722e986858225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9391df826c9ba6257d6504c6610b0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132817b97ef990a78d1d4604114405f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93c193aafcda98cb9a7e18f6a036428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a22f2a99cebef00f32ecbfdf3be929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4412f73d635dedc1895b432dcbbcf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11da43d8347c97f27a024d26c0850431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fbd19a5f68f08690e5e0f4493cdd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b41000ad0c0f8512b870e975a52633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba991bbdcf513fa5b04909af832f2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a38fd1b520aa1c6e8b41ae0d6d7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6ddaa5f2ce40e293f5367749e8b2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ef24442d42448b6339d025e16b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312984159600d783f0274ab3457805ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde3fcb11d6834853f79d82ec9789ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845059fcb875f8d5e0142ae3960d74d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c40ae5b7198eed1365ffe7f1d127f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10474f02a8cf29efad51741b56b3d3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc48be1dc7c84f9ea089f80f4d840d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c59ca293cd34c742e995aefc3d453344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545036e693093606e56b3bd609068bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c6cf42150ecc7c9694acc7ee68a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2602ba853b53baaf2af45eaf1db2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc3d8e652501f4903b49ca428143c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba42de96dc210f23634441379226d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae205cd9aad5083a2f65c783f15e7a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa68b33e7d43c8359cdea74f9a4b5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e546cbe05e5bb03ec8b2e23962e0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09c41b93d31cee5ebd2c635b3d229653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4898bd1a8d95a209f5142a6ee57554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94595e5e90a48d22cf8ca464769d4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360fa7070788b0e896a43e3c6c826956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa99d657f246ca3fa7722ac3771a3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f223ce0801874997e96216eb0f273e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20dddf89407a1e318a8203e20ee57359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889499016e35f2a9f4a8d16065b61ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8e305df8e4bb18e75c060972e39a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab09b427eacc4f4e49973b0fbe459c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdaf2978b2717809da2e2e536b9b9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cdd528ffcb2d7cb7e2ad93900a4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e811581e961a17597b66585508376e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82810e861870336a5ead83657c58b2aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0cda1b856943ab7c91c79f548eb4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653485ab8e173e62074946895f3baf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f02be86e5b0d8fe13907f554875469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b0e95080dbed22e02c7dacf58a8c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324873754eb26efe1778b8c879b9c00871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de70c8fe996d9f021656d8e2d2e2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceebafe47f40ca67d7f8df808a8297673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d745d27d6bfc4d0077b362d48c6bd1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393b8cbb31be06d3bdb1f40dc2eada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcd10aa9eaac6234ee09a365c9c2e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b2de79016d403ebf86b8f248a02177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516609a32468ee1af26b1fa4a4022378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17422572d75db6007b823f2cb2bb5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3a9ad8098a710a1918e103fca2e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee15b0aecd41e89416ad46b0fe854c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f9f21a24641279c5c448d9795ac282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2f61120faa94c3d71b1b01ba2da483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18738caa994bbce4d411fb3ea9133ecf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dfcf5b0458bf2ae08e9948dda4a3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a81872795527091d097d229bd522286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d56833c02924585e0f7761d0ef09587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a34d08087335ae553bfb06a39db6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb8ba299b2a1574fb98f819eb9f3ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6387dbc749c516f43ca0275961ef5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc528a871f2796a268574ef421b1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058bba9ac1b5f1d874e22ae1addbc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c8dbd0fe209ba8b5d1691d78d9b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4f8875823403e843c725b7d8310494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f201e0691edccc0373f3bf3807606f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1131af59474a8fc7be88fe6f25e94ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d77b6a3c15ace4ab065333b60e4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488d3ebe221a8bdb0a2074e676ced498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d26d127ef007ecffc90770bbbbcedc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771dbeea0ce6bcd79e712b6e132f9fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2666aa4ee1bcb22486842c407841101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ce07e9ab790eedae97151cadf5831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c3ad9b96f767907d5aeb48ea107e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278defb162fb85cd0ca299014c1746ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfea8559b32d50d6425341bcd9cb10e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb47eeb81b344d2a27fb2082752aa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598e5669a6ce509046b2f1c474193d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fe491358ed464f9d2eea3b539e76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50dea1739a9a251ed60e9a9fc86ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da823e60c2f70d7cb26ece3fb9104719110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767be563607ea910e2ba303a2cbfb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c6f1f5ad16f9a3c6b23898ddc89d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57869dd4fa1acdb552aadd0dd84cb03a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d0a269633628cd8bbda0c530fe26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297fb078c839f716aef0643282b52e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1557e12d245a1f29e450d7d935da82f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f822682de79ed5fa05abfb8289d642117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91c2d461b1753b3bbc116e8b03f327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a882ac5770903e412c9e729fc9d2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86071a1516e6f5a85e19688eb27dc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb47b1da7498e13bb5953b74dd403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e97a8d730682d34e7e780d6dabd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ed3b3863f874eb10317954ecfbb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f3390ebd10aff6a885e4a81583c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d72ea0732994b35baf6f814401585125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d605a6ad1cfc5ba97c98eda0f7d98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff250abb6490a460c234abb4520d46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e890ada2b98d4bb8920afff6967ca9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551a1487d35a63e252d0627039b80a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3bf4769421c8e14eee754742180a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872eec1774048a561deac86a7d02b46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e9dc10066d32ee168a1561ac5270132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5c4b58380ab45dfa0d32c67a4a36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00e9eae44f05a1bde3753146db79d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed0b9bfaa71019759973c96a14132135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e6ba2baa57850070df8d233ac7fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407408e9549f4f50aa5888a102355672137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed001bceb9a8609f5f4b7e8503509c1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb2c6b92238925525d9a2804d8c95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3866400d9c48ec456a5b899017d63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e2b7236080ac71bbf3bdff5cd82eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744459d0953e8a207609dd2be91d8c60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683311c7082d82c0f4b9c211ae9723143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b42dd5199921b2fc8dc4d5076c2d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee648e397607fbdc2f43866d3ea9ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3462f4e426b37d09e9f113a9f929e6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca636bdab52ececf65c5c12720c41870147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ea361e5837cb0660eaa5ce0011280148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a850658e0439c73a93900910f3e82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317af2cc67dc80728ba37076a5302e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e75c043fa483b40766542948db68c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16340e8d5d7d324ef40488af85830c9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae60a8761cc848232de1479cfcd488153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acfc33c8f2746b279fa29cbe630290154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aef143748866d53e9064899bfbf695155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eb18b70f8c17cd71c963219ff3d25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a164cad2ea05bbd38b7587920c949157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701128d0beddccc724149488d0002545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b1d9c4901021b4fb1c10aaedf9ea3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7cab6b8d5c2256d4c3b4031d9eede160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76678f54a161ac7088dd966b57e73d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d9bcdaebcb138fd119cdbc97ef8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde950e96e0ce1d9c7dd07eab57d8b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d2892cb2cd8df3aea4b17553898f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed1b0e7c79b334d09c16389cd7de4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c646f39b378d5138fbcbaa18ccaeac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187be4ac897524828d843f8b702efd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d0a690cb02ff0d2abfadcdd99917d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fecfba5826e3d641f7cb426dab06a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938e1c1a4737e408bc6c751a63ebc35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf04856df30985f2bb27cd66c26fbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ebe4d10624b4b015bd34e1e827f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f185c44c27b218deeebc7557e2bb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9634c8d6a0d9802e6e1036e699720b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe07de7cf0e2cbce96a01e5ecde6be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e266618be3dba3484e1b4805f2fbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f75303cc0133e495662ac06f9be1bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09201f084156c3843c700fdd1ed42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d36fd951a6b42e34a3abef35420bd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6af74367ceb30b8736db2550622f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87676aa256013e2b21aad64b4a85e78b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89ef353d01b60c5b242f51ff1973b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5cc1c572bb92ed088f182073f9a65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9534c708140e44b95df137640fd68a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19f44aab890c0c7e1aec43862d5f15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c419e424e5f1f17f952a34aabe7c11e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c3b2d5a203c238c35a2a560d21d17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573486d01bbbd6ab02a1d357c0ee301a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b9b03527fa000edfde6097aad7d36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e11dbcbdf01dd484fb4842032f066190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e73f2946cca087c614e82f4d44b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204ebc05e39bef3e7e175d03597fec7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e775ba3e3886e0c10a0d80b3504268193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239db06206c1aabc70b3547b1ef8123194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f52ab41367073e9da169e92fabc32c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070932e2fdf37cae77e2b4bce0dee3bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2ce9c3f6085dd8d26d9a5effd1971197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b70e4356e60239a30f2ac0f0b9aa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e94741f2c17af28147ac01ce34371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aaa3850f54b64f7cfcab8d8037e71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f3d8d6aee0a3911c38a9f2aac5e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371415c37f1da39e1a833ff5701aa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da195a9d662faff646c6b26eb9f2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fbbdbe9ae1a15a8642f553dda7c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ae9660ef6f1d2d96f8a798f46920205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623137fd676d80d0f9b4dd105c16e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811869c10579ea95fb65932e447e66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03214124633955f7c5b6caee3bf7da1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451645f7b924d1f62571d05607b792209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1c7d884eac5b4c2097d63507068e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa0cc84c77cec98bff900de7687545211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563cad167cb641fc231f3b8e6d3447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3d2e6453f6321d7148ef17b6fe7f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e67f7ba50f90f9b65b4970816df45b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7e4a627de46f17b9aa1fb622f43e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948ca2ab4945c6e6397d5b26c72723216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c2725e66934e7405100d7e2aa180217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa06e0ea6a7e0d8edf1ebedfc14351a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd56bfbf55d9f6b6945dc988647acd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c2a6c8b734b7b83736cc5b84b8d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d668fa95fd7b50e6c4af1d600d450221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65096a3771c87e1ff422824bcbc40b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2c3bf77ef16814a4cd70a00f9985223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca53d001676e029a7abc89ac85e13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a0ee897e3bfcfd030673154be368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d7b2dff3b7f954765e80e472b8c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed6a558e26ce41d37ba14298a63eb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4495ca07c2a15b51673729c98a09c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1b493e1c4c6b62fe8d9c94fa49376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e7070bd2ba504e48f756cd95181d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c94419b6df375e46ec75bf531d8eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deebd388cb4b8b656c24334df91741b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee81b2f46dc901b664f0a08a2c16b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336f3f13b1dc9c2e373bfeef8ec9d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8f7df660a358d5cc301438dda303d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ad59fedf27b504da6445ed1977a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f90e00f4dbf5acb801c4a2012de6e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfff138cc3312e941ba9d1b2d4d81c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e474717fb03f290b855befffcfff0b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf9fb110c972f7b47e98d9ac06a43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b467f10f9f67d4ba80a9a7c44f1eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138883059b9dbaef608c5a622f7e6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67cc73b36cc750cad0bf19b657d144243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cb815973caddf83486e2359133f45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acf2bdb32c0d4ac72ba644fe9a470c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e8d9bbb823e5066533756cf15650246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf959a883dda3bda9f988b4e778c562247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e1a2e74fdc27f7359d1f5a6a66e2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc733d48a2947cfe0797a50236b6f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd55169f348c0fec72c70864151213250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b02a4514d68a61b3bb7affb1f9552251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ec827ed26bb57e1412aebab7e814252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef647b4a6259767149fb8363ab9ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c82ce5a5ae76d9a4373844b8dceae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c721ef88ed1ad7406943ea4ce2706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ab5939789eb474b6010d8567a7fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756288528afddf446343c65a5b9ef575257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618bd050d0b31f5e976f88d6f9446c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb86c4a754cc5db03405563f54de9c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8ee280a11d8ad322af884ccca0944260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd009763234c9116535eb8fd7586aeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a86ff16b8abc5ac87acd993c69f58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda43dfa347b53d48840824b015008263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b490ae443ee4ec74ff5aa05ef7603264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b416d00017e205d2fc5cae6876d58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70e53dc1049cf17b71e8bff9cc423266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f3e2a1cca71de466a399c300e442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e7ab1fcdd981baad373d9655f40d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ebe548318e02050f0d093648d273269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33feba91418aab1bd2759204076b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8fba7785845387a835bb4e9b02453271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0ab9cf25b072576ca04974ef434c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6effeac52d38e70a9a490346e7cc9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d624901cdcda93465b05050a59adc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8b9acf561e64fe6d5acaf69d10025275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef10360f5c515c9141bb9a45cb3c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c158baa2e59ba4f171e28950d64db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728036beb18a71629923efc4679b93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b96ad4d653571de61ee197f1c9572279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e5a1ac4486da1ad2aa7f894d31b2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dea51bed4347f0cf83713e432c6570281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31edfadc4cee51b80141e05438ebb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7d17c93c083b90080600c2d851f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74fbde0349e615e88cce749fd11822284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436be0c9f483cbdcb4714f754e5a8161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dd3b1c0143669b264bc26703476b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba276f6aa9054739dbbe329b5a7f2fce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336555a1b1925d2fd192944065f381288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546d65b22b02946c82409574c5c88f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc84633fd5cffdbff30bff27c57167290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be864a971308ec46892c7524bc2b5f1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce68f40b882b21a5643b446fe2a88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a8be006f332cbd6302c4103c137fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a0f5ebf04881d4d3b9f967fadefba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2a4c9fa5e304973c2a10655992895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2381e3b26cc807893ab56b35b6c787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa0694ff8daeb9ef16c0f0ba1d291297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0242d4fc32283b74474353271be9de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eceb87612fbc2cbb343a0ce9dc4e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4f47b79f8dca6f5d89a6a14fa2524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd9685cfb962211b706547423b721301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a2a3b93ec5d6a89d432847d62b64d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5365d787fce6274bdea0fdfc2c283303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9838c291bbbdcb3aa5d778e65744304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23356715e4a4f4dfd26ec279ec8815da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676c43ddf36fa9472ce2394fe4b4fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f42cfe27f669999fad5f12f94845c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596accc57445b69e5b1c6ecc0b8fb2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110d045d94c8ad7b9e9dc90457ba29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8602c81c4c8b965f012041e40fdd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb36d6fba5c3b7e124ae2073553f602311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3d5fcc151481f77191221bf5ffa0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f684d6f10640ffc96a1589d98c3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6735a7083b94314a08b7910c8675bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9674fade767934e9eb665bd6612d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255a19e048c5a380b0b74eb8e072c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473238d075e8656d82d64f47b67c29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81377096d33d8b13022b493d206d3eb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e747b375c5f14ae6e12b742eb35dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b803021a57b0dd5c2365fece83d4b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b61fc72996e816960a682f650af238321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6d806aecb8bffbb669f0fc74a4537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b40c3b82f24b7e87cb2094d0a24e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf270584ed8e77005c33e757fd589f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166d0c7e38e85d3e0ca2213cbebc58b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd101ddba785e22309c877600c29fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e7e536eb35ca9aadcf76a4cedae1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd73f9449d6146b69bd6bf9ff7e45d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d2deeb2eaf083c60ce82e45a962c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434cab2088329a354497c494ca9d7e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d469b2f3afbf360d91f960e489c1d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9be94bb4cc8cdfcc35ad19ef55cf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924ffe6ad4927f68d7dd5d04aad65a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7db8b4e0e7a1d67e56ff62d5b3c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c3dfe49ccb944b77f44bd1b767922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93114d2f269b4880f5f8bc3b4bdec033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04ab4245fa5df3d6e492f5fd13bca94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b2fb830e090ad4b2760b4e1ccfbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748d60c13b88abd43ac67b3af1f6916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d41226ef739db2ccc2099d28e4e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2451333bf6113e6bb2b2a0eb8c18018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6395429612ea3e089543a6b6de3a8a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fded1be1d3eb8b43cd4279df854c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f170c3ce342fb2af9c956f367afda1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f7e4891db187ea443b707c56433a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ce1bc273bc06bbbd57a108f6ff7f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e31a285302fd17fb46a5bbfe98302014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd54d60e0396e028b9e6e0f31e791315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ac868353a5c9e9b97eccd4e96af216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a190fabbadd54e1bd2016fedeec3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63574a0659575c4ecbd5d1cefd74b44718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5fb89b3290fb9db72aa223c5e9bdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c0680ffddd1863f1f130f8725c09d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d155a8623c9285a7420102f40275021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86d2dea6b29259f4ae34f041d4b0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a8cbdf1dc74bf27fa0fdc807b08623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24805b551e28b62f517e4b3c55f51df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5395e38c41b48d351e9b8227cf1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efbc1c06a334cf4859ca3df388c6bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9fbfb019e85a0bc5dded2011e31d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c5a02a6b3555a8a31f7d6e326127628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c360f528609105949ee1233c566af9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6b3cda2257c980423d64ec40aff730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93e3950cc93097476297bcebfdb0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a07ca11ce4420938b2bf18094a95232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc661510d088b658fa8182723fe0e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cbf5a4c2e0fba8c0f16b3e6292c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff70c66ef1c15783fd52de6116837a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73df7914c79e8892d8093626b248fbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf015dcd1b2224b81f25d8c8dbf9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11267ed907b473c60e407abbf3ec22a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410437ccf3350669582dcdaabb62459439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c5c1dd9023f5486b0fef58c5a9c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb202bcb24cd200c4ec2c7c7fd17fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f39f0586380f719814d57a4bd6a8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c3c28d2859ce382991169ae6a8e9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8c97f7456209fd95154cc1030976544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fd71d3b30e974c9d4e55cc57f8fdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ca93e6b0b3fcdc95bfd47cb3edc0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cffb2d6bebcea7f965d7eb45a76b6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c537bf5f935eaa23e39e7ba31b9c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3739d0be9b65493524da97be2db649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd96f711ca4197c66f188006a9dda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b071e9ef9929be5f9892428776e61951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd736e0b2778ec66b1532f8f5e699ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d606f76bffb36600beb5bfefb9b16753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818767bc78e22ad4424e10beacae7a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a277c8db9531cc4334454c3bcb80a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65376c0bcc6f2be99187eb76b6479dc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2547322787852b05c45b98177913b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744788805f30fa8e0904d33dee4cd4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afba227d8e1b02814012b38462e308d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc65381015ec05a454452f9761e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc59e49cdf919743cb80599b95e8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d81ae9025a0fff8ac70dc5a0c33ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911204e34fa30ca7a2551a50b2f74563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872cd0b575c696c5aecd2d8355109464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb70176b1dd88338d171bf95911b3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc40dc405f93505978cac93fca7e8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15c9c0cf38b12ab792f070e367815267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14fbe664159e624e6d4c260711f52e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35aa74d0b4a4f48a3a6f2f1f7689269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922688b26b6c91e1c295a47fd466a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a13f370603c8c015eebc78e59cf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4906706edd578cf3c9c1da9df8d7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60e993082405948124d5e70d5086773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108851ac8d3c13fbc64d64b1ced1a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd02d562ee533180a4492f66354af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ce7f19e1bffdd8e39ece36de253476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4ef524390b7d3d7dae99278d4fa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073aee4eb7f4987336653d869d2aa7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae5b9140bc8f13088df2a2085fb3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68632c54d910bdb02b0af979001ad4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52618128038ab0e7c1ef99f327051e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fd93c8ec08c93a3c05251c49e91382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e82cbace57f53fbc2501dc8b888cda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c1e60d421d2ee405bce899b7db4c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b638faf4940f38870b3984d6b3a6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb025c03f6c18102f5259a3fe361cc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ff803d97c85491593fca53ba249287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7356692aeed74224a02e9d0e22fa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82892f770746f0d4b7ba681ec48373189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c9fa6e2e9e3ce36faa4979cfe4d5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227564a86d46f1844ba96001fca9af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951c8b3121ae6636465b3a7fb6251492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1461f8a2c4efd3c595bc2870cac73193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb6892548413574818fb7e37c33def94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa087664bf3b2268953beedd31ed8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362f668a207c6cee8bf9e4c90a62a5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678e8493fd3770c994be5106c3c283297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e72036182a54ac21ae7a5e494184698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8158fc91537d781f1f9b3eda7326d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ab2698f895ed25fea9a12d1f97d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa11e0979381d789e68776836123c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a8276e1a25b5afd8ee1faae18cef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f44db37d50dff1f37b86b70a33d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46239908e6fac9d398d9811d7cd40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed75c5308529585374bfe263bb1842105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c845ef870782ccec0d17be83804a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81897707beb1659892cf4b0f2111ce6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad39d7292950d0809106fa5dfc8610108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959446605c5a95aecb4900cde87f0926109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e772e7b3333af1cf454a134882e1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18450eea05383572df49a0a9c79f7b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91556110e0780c7e97eaa25e0c69d97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb07472ed593c2901691854cf47a49a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10145158fe1dc589874d6a0bf87f158114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145b53d7cfca6f4221461d2b1372fb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116335913e3c84eddd515c90b5429ac1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c4a7205986cdb44e0b60f7f97bfba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60fd2fd9acd16821e520bdedbb9bc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b781c4b8636bdd456e6ad105e0b9abc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07081ecba962b7b1088241f81ebf4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6155f3b32ea12a85dd8081f9a35f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163e319f9aee1c807b986dd8236adc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2649ec970b566c360527def4f477718123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ec9d50809cd6e8d188d3033ff065d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c7bf73ca27d05fa162838f33c82f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c81df139595e4e96193d0abce3a31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c997066524942a86503a3f2c10f58d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e1fb76b37cd9ee08aadbee603a48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f87bda532abb600c709435612873d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb499f3aab69fd4a96b642f9ed395130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38da33fcd73ebade8b884f7e6454136131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8240c79ced8ef3c8bfb05e2413af543132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c36f8bb78b5d1eb6cac446894f6a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818998bef97a2a1f49af49ef0c54c8a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8075b3dead974edbd25628a4367a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698d3f4896fc818359bd2def6d50d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6bf6f79b4f8f87ae713d14ccc25f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7e6ff4aa045d244dc92ae641237a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c81ae6c774385a5d043cac92223d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e771d384464250c55d5c208a10a6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64efd9eb5061a5b13ad8befcf43cf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0955a89732afea91757a52592b59075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4587a5af459cef452103219a0096143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2df8c61cad98d8f1365a1f9ac70f7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f90bbf59119e9eec7d0f712630feaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952e7e79534aeef255f6f6686de736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86670c5fa4a37cbce913ae18794c77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a92f89320ccfac24fc80e8131b9f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3a6542e511efaccb07f3ed315071149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde36ff187c96d044ab80d1f4388b515150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576135d7e71d4f51e5d11022935e146151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c91c8ce9314cf742bbce2d354f71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258c13fdbd13530166589fc89fcae67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430d559fbf02bf40353fdbd062580fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c256b5ac3fd9f5d3dcd3034f464ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc9b1f326605f8bc4c33fdfc1500f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f37178f7766315108c6bfc25315ae8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d3995bfd67866fe9c07b795065408158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d88d39a8f016bece9c239623e36e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e753721dbac0751b0f1cf31419717e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560ce5c60c97c74a46b3899cf815e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e3f4cbef5fd935b9194b718022d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b7d2ac39972d3adf659d43aa2805163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec055d40454d7f6e6775dab4f9b340164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1c39223651a813196d87ac228572f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d01fea62bc619874108d9e76fad46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a28e30286f635fffb9e3fd6f869c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d759e55d7a50d2fa0b09a5867a13b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f618cee6f6af6446248f558dd45d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e9fc4c263ae0b1ce6b84305336d1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b099bdd0aeeed8e35b9fa6251589a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c139b82a5df9eced4ac86ba8c7fb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec7774b713e32704b1b450085c201173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1fb41bd6712522b4c242512b1707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1433823297198bf0f7c117eea7c1b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b4ce3205fea1ec9ba3e6711e30c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2dbe57ea1b781a9e399e07623bd15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff5df949ebb6df3f9f9510f11c701e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8c0132a9f13ce2f77a6f04f496223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f91063ef41cb3bd187f4edf06e04ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96bba5ef2e61ea8e9bbbac9d5ba839181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc54047a0feac773fcaf50db5a2edd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b04cd0f47351eeef8800c80b965a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579eb5f081dc11227d4048d5787303e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b8e14f8fc7f0ae07ba8652a4b2e76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68098c1c9dff9a9232b755428cccf118186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2733da9351bcd1f88626b4a6533f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a37210a5a779e42268de46a8ab33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f117aa1c3d1a6b7c3883364ae353cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e48d5bdb9ae9e0ef2b262e6777d30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1536dcdea4280170626e456037ed7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5bd0c5d3d73fe2452f67866add94c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fec3540f7edcb2ba0b99c2fceb001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63040cef66e5fd5af568ce9e397f0b74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df898973ccf36fb1d581f997ee9bf0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0c5269a0b8e293cba1c0ad4a3fea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15828524616deb14a5212075233a7f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2362cc546c4c9f37ad063bb5c150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1175e815d348d6d9bb13e61e3e6dcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d1740a09c2509c3b5d559af89de15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e3856e667282318c5e2faddcf3f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40cdc02ad8d7ab5faaca090708d1cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ec7ca49fdabdac2f6bfe2f640919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29b50b76a1882835feaa27cd23347204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2908f49ceabebcdbc17f850e8fc4e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1627538285e0d326b36aeaf1d10b5a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede45478df2fda7f006f312d8c4289207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110e2995ae8defa4fd49532f92afb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c317d6894c7bd3006766ddc686475209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a4872df00ad3eb8178116f0f003e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca0009d930968fa6062a9ad154e7b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cfcd7c65149e1f82f4413bf8bafd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e634f7d7d613edb754a5f77728b4a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e549abc64036d125c9f9a4e5d5cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20441e02261215c83b3a3db7fd3c52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4020012620c6ca8531f793b23460c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d755a44751865c63340b34bdb204217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621dc1f00357e76803374d661ecbe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cde3c9cc72cefdadf753186b08044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad22663fa4d63ae45c557d6663f070220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e19c4740e753c58365ff29d5c7895c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2fe85a50768072de8b058fac6716b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7638076897763ae2e2f996a1e634223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e789e64e7e6814df4514157f7096c19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45360dfe7f83a24feba3aaf47a8f96f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede25ba47887201a2fb49bb69d9d97a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd416e06ee344aec5fd3eb2038be5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640117105641dceec14ba5a67c70d24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81679ac0c914f52946010efaf15c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75a0a7016a8a83f3afcf65ba41e22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434704b7b439a91f5ae515f45e3bfacc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd268e208f67926de847ba03b488e93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8a88026f69c23064ade8185b4990b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75d2c866faf94d82bd8278ff8560bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc391cd21fb246e1f8c2f10e5fbefb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa27e47188b7356b1abf1b6bd1b43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43146695934c3cccd8dcec8c0ab7b4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff21061392d090c5f1ddfa90e0381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea33307b6ba048d313895c7d6239a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b2e60e618fbd108d88d84cedba26f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f29835418ac74c5f034bc143cb0f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f445bdabbd3f54ef07e25eef6800e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c1e06cf67bfd8e64a0ef5093f9f6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304e3cc8acd67ea8014f2600b423738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d040141808fcfeb2ab547f8779b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a51d8e1f389cf6cba732c08c62d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521c2d6feb10318f7478fc60955dfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b560f186f227862815d986be4080c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea9bc8565232287d3c4ba3585b0cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b89ab62258d4ca073bf0245d67acbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0a9aff2f6a9cbafbbc5a84ca303c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851333f2e632213c94758d5d1c91e05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a7b88eb5cf2eaeb78298712fb1cda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f5ad075ac7d0c43b1dcf99a90ab3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150420eb50e44add9a2c4732137c9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1312a9b832e4430116b3e80e9525d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b45122409f0e9e1845e547d5cd1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d32bff882fcaa1bb4d438999aa5a29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03418b3ad0896bf9a771067c0b1afe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b297d6820739b8d984d937a8b5e5d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af8c2438c0ee69b9b2138589c386e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce78054aca7e00e46c3a65db96ce108262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219cca24c9e9ddd976dd3c440069f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d93531f18e58229bc9e95aff609f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa906c5e5e0c5f30b27265e5c21d821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804eee784512e96f6d14ab97c3bcf8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd912314f76dff7c15a102b7324ca1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1fa5384e01307f126e42380c9190268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68beded663d335b91fcd7ca9096d635269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a6259049e10127bd76a027f1a0a77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64452b40e267da2ebf64ad3c8675d789271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653df4fb1b3f2b01defa17069b6d889e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb39e871382c4115619e587efa545a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2db8ebdc6ebf0e21289dacf955af9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b9f4efccf29a920014f0c28d00212275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b0009a8f2c27ed24e464f1a5a7be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d869d23d988ae8886cedc8ad121984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e5da15d2fcf297c7808eec778c82f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e476134cd3fd96ee10a157bd72a736c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e54e03c68990a2a91aee283940006f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260854088f095ddbcfab5719ff9faac1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17ab7b8c4010ed857bf6c009924e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9d515c5bbabaddca95ca3af3d1f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d880b7e71282fcb3d4f9924dd731e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f825738b5ce1fbb79629d67c5d4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05d16fe70597924c9280990c24dbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa4d596fb99ace2c5c28e773b10f20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c43b9041e746928b9e673f9dad63d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02746e6e8dc08adbe5ffbd1a67f82b5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3638fc1369cc2178e285f71ef88a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd740de99054196e8fe5d957022572291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea6cc2d1b54167723e820b97e4ee9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ebd912249eed9fee1ce1cb97caa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfd8b1e4a2fff0af038f5521e431d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b53bb7eb4a39a229458684286f13f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e214d2e61719169b90ff4ad94d903f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151b9eaade719cca176058ef0d907c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dfc61c3d59c55fa648f22f9877fc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147cfb0454de439fa1e44026cff25bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16658b3080011350e3d71792bc6425f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c9d939ad8dd973ba360d243971f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602455dac1e7527a65e9b12d9b4c712302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e56a73fb0b2898d9cfac50033fb52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570d49dfdc256940495e174dcdd464304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083880adb3991ba2ce564332b50d3e05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7a1b797e52e546becb11e22622b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2ed55fc22dddcbbf995dfdbfc91b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedffac2b21d9364f5e36f8392897271308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523df46549d78c896c2570b5ea17fa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe9582524515dadbd958d823a5c32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664140d7b84c593ae175c0291321ee9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9c36db5211a3a16fc0474ebfd969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c72c7922c9809c5b0d493871ab1a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48230a516f65a56cc00f52e171a84bb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82544f0a78ed7cedfe780ac499c5ddae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff403c20d6a5fd41d8a02224e2f1e74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dfb0af3dc1b0582f9f015766c6baf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354aa05249957ce7051ed58cadf5d5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f5c6c77d224adad0a65885dfac99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0c85c3bb791f54c101333df1a18a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123db1a6c21dc419e0ca41f454e320a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a52157bba84fc94d283d0236837f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6163cd7d7e121e1f863c8919cdf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae397b403ffb0e247d10f48e8e2209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869292eb5a5a6a80a47c08157386edcd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>