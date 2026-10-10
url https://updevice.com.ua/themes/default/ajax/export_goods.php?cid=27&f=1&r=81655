--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb268ceb977d77485595a0a7d7357e271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68448d8e8dffd6e2f68fc37dc17d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbe068196bb38f4e56052a8137b87e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20814720fb4731eb9b46f3085ade81f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824d8a23305e5256917104224769845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f07374fab4e9d9d25d9e7d9aaf196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e067fd70dc16c485dc58f547dcf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0403f63bd7a83c9e085d30599a9136d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9721d83ecfda0b065cb1b7f1aa02fdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bae103bb1ca76001808df68d5d4ba710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68b2707d5cfe2cffaac8ce9fab247111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75eecf6d9395a99961792fee2464bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aae64c60bc5883237e75d9a20491a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104fb21a3fa9308b4408d863f5955614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36ed6226457e8e4b696c131117ae215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f051b4e02c9e8f81c14ee3ea8fb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3000627481a84a0f73cebb6bf332f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b16512c9bef0ada466befe987e8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbf9b15d18fd47e4f4e6df8415dad719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc319df9be68d4a43e64d39d6eb1ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c93843bc77ebf385706701d0cf9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece9aa0512c836cb6b9823d83f587922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17550b161adea533c293269b07cf9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a0b957d553a32f2bd3c05238d00324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926cef049544551d32c85a034ba5e8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb77333f725a85f9ce8ed088518ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c6ab3ab08abb70f6fffb8bf41712127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360926b786b7a0433580e2e4492012f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606d52e816df61cf33c39a6d73637c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab6e2cdadd0d97dd083bfc400dfeaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70d3f59822bb7c8ffb7419ef00b2b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be69d5da3c979c6bbd2bc9064985aba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58fb9bb5b427b40f6b57fa03d500e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd658c080d7e1f10231cd6becc56134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1fbbdc0be41eb7f17d2900ba03bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd88efce51c0f95b1be54742587ee036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e78390e3efb69124fb5bfccd868d2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25afcca83f56ec75aa843e9963bb2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab3b88d81002d31a12241d3ee005639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cc942a583db125e721e7e45fec2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f8b867785816d2716a25f8ce28a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f75b6f01b03fbee0781ea406950b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ae678c3b3f6d675b6db07639e4d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b13962bfabab7a30f6de8694f347f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b5cb7db7383a065f37868e2fdf44c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd17b7838ee0ae9108b12a16afd8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430082eed3edebddacd5edad3b138b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e3710b69f08f930a399493ed3c9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a72782ab6bc67779999664bd3a2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8f06abc307a983719646b1de2217d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3025d11f70934d0af20077ca4e8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da5bb8db684d4b65db5da5daa37faf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbad5a05f0138f0d8ec327fe1f449353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d9cea97d8c340eee803e8d64993a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2941a9a82aab5f8bfafb0f6fe759755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b702ad1acbf5efb103f93d3fd0771956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129f39faf9e5c0b47fe78384d2e7f0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675d552117b237a485ecd8ad87aedc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa6203d98daf8124eeb49762e89af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f9fc7add3d11eb19f9a2d7ead5c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa1301dbebd468a51ee20238bb23661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880cb051aab9b9913080666c9f78f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc4bf4c1d52b704719043df122c8d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772077d6231a7ef77041157d61e9a7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5f0a9c13c1a42cf1c9b1b797768d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc107355bd354e42b080020f9ef18c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8133871739b78d4d10ae875eaa8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9c588bdf9d41d9adc7ed6dc67b2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939bf153a21ef986f94f5afbf02b52f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2950c0e837a6cb4689f129cd7b7d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481297b43d15abe202278cf66033b99a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c6045047292bcb7ec96485e96e6cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2d9701d6f4fbc0bec844fce213aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413aa3302fb9479f5b3c89fee49b0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b260917ebd4b1029107715579c49b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249283f84127c2b6bfe6000bb242d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cc20ab5e63d6a940cf10afca5f53877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934069e0b76107d1b8e6ba7f085e408f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf186fc9356cc0753b7d0d3b4efc987679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afeee9356e5209d501f8feee1e67c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cfe06d165078a3e3ca5452c97a2c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b87e0d6941010bd6666ef2c229711a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b9dfeb39e990ef6a9508014c8cac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef34eb467f3e4d743662b12b9194084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c934754b925a7567a6350724de5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b384da896dd6280f42745c76cc68686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89968d2a38ded3e3e25102de29ef06187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91314642a15992f21969e26d50fad22988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403a7b6ca60e9115bbcb8640b8558a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdd26ecbd025a12a3bed88c82067d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb8fddb2504fac8094f55c0a1b24ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf31b11144891e392f67dd45c427392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc14862561b0b6521f9144b16c44b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018005c36f0602e1dcb2f5735c2e443494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3aab43450360f72c35b495431ddab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05a299ee6a4c951887eda4ee60e53596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafc34134a6973674ccea2b3cf598fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833c2ba8e3c42cd2bcfce1bba2e63598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad8ebbab9e4cf72824b2f050a616599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f523bb9f9e6e8eec576baba28cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b18dd188c664516ee6ec3f897153101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d181d917c91076d3dbed3ff8eb8a4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca0982d668ec69eb7ee7103ba01fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf353398d510c0f96cd11bf17ce1da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2458d6693ccb67c514c48a98581c889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a8f114ef283d42a8c78f5eec6732106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ea740c641c1123739bb13873c184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f50a6f7dd4ecd70e4945d5558986c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a17bd78bf419e513ba6f15c683a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2f19c6d0b844b9264f8590ba8e9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c972a3eef07da0746a162f235668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fadcc9d440489663057a8ca0b3a5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d42f54487b42467184276c19582cb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11970349401827eab5b2b8a14f83cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910e9b9dc4c7db99414cfa09d6867d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78d5a7db9fc9bf908ed0989db18c40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2827cb2edd4189f1cf5c2ea74f59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cadbb3b124ab755f8f38bd27b15d52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22a2a9ee6e300128029ffdb9d2474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cdda4e8289f633a605ae2cd135f21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154718d31aa05f29061ca4499b3c6df8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf0ed920ea2871b321637287430dab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cf3794a8e7843620e683b9d4c4bbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1973c95298c2d448ef6f4b831474d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247156302d49bcb364f6f09a7b7bd1bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4b248558701f398c7fba7388a798126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ef3e92d725e84416649c32a0b458127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad54c01142933a0067b1d9d1fa4d1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb31b4e9101311a4b05971a103b6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f1e7a7b9b89d54f45fac34cc5636130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e97509bf7a072a2f5ff54a3d6dc06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d1fea909c6c9092f4c6cbfcd05a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b4b871a8b9502d6791efc9cf274a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7646ba1d4b20582931c8061a2e64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df740ecffd967c9454a2cace20453f55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a398ef5b0cee9b45a8f09e7686e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a84b5ce83e028f6c329b474a19e1cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1858a9ecdde1f54cf49cba9a044127138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ce8ec9dfb1b8f58d09c6291ef0d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfff69cfd0462f4767721b57cdd997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea5098e16714964ca4f9b67cc6ad1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0226f6e731f93e4943d197527e50e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761155d6a4de300181d5639ac80d0e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012226306da58e5dc81fe494122f43e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b93a9b63a2d4ecb6dd2100535e54e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5686930653178a5b24442ecc564cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc1f961154aaf83fe7066045345b05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc422e8aa09feecfbffb5366a604b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57149ccc8fa394b525ad93b3938c658149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa4db76a05490c0f360203f62db09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91053a3774ad43f959cf437cdda6be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1b04ff66be0f50f4c10353be2f6f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6afee614de6b55bf6305b88e6009e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4db5053bdbea63edf187fa0b4d88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f48f5e848ca9d71d1c33d83453396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cd86459546316c4dcbb57e98eeeff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf1d32cd7305cbd499ac8c7691aa32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503457da8882480498ad67b44f5311c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ef398b76664aaa1002dc46d6e7687159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac938c1f435f3d766f7f21989525aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ddb2101c8a9f38a5df532a15ef2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03254c441f162208641e7bd27a9f8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa958a2788aad490c9a138cee17b92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde23c31a22d5177c13e43a748f0e30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe02ff42a19e2f5c89e339e9c1ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e166249cef91ed275bfd4438e0bd783166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540618c3286492704bdd03ead76ece62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec11492b586abb345d2669d66be5323168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde9ff75eb2dca8949b0d34ae07eff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53859c52aac3730523b1740f7f0992170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b5707d979e5c1f5fb8351cf1a024171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1afaa98ea2dd51d229e55a5a7ba57a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a9b1fa69491068eb901d3d7199c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb18499fc3a43085b137f5927a1cb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe288e3fd6b43415217655f687d6620175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb555048e965d005e0706889675e06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135848714bdc0126fd4cf2ed8b0c31c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4400b8f1dc2cfc2dc9692eb19473b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a5ed8d200ee5df677f7d3f6d27de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ece665dbde8978389b96695552da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42288ef4a237a020b97d856d32abe46f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4fb0b41e623a2835dd03bb4af990f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c52a3580be7f21b8746aa49c1cf379183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1013b3e8863f531e82bde8cb51a8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135804ab45eca1efda0b4aed447e055e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e8ccfd28b6cde0fc6768b55b8fd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f20a6de4442ddaee7d2196d3ae7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdafae7900ff6597bbe2861c74f9ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b951d80b2d0d3cbfe194ba41e4d3b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919814152ccaa5924106d2226d71375190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ba472447de88a99476d6d2b2cebf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda21fc1a4c974fd1687ef34f9e0210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fed6a6af345d9813c0d6f5edfc017193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097f838915c708864c911b86e0c9c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a83c99a6b6611f800d7d318c690d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81575b6af5e1b6793701705c05be22ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b3b960d5e831b5493effca95d480f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f953ab5121b90f6294403eac38e404198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287b543b727aef1d3bdc391f8eaf5a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146be0168b3e67896cffa3548d297e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f41aee82f437b49fabdd7bfd51638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d71c72b5ab5a2ef761af9dd13988a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148a9e7307ee909e4a6b84b45f38566203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5e5b94664a89abfc564480f584c45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55889a80e0982604d0900cb1fcef9b11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e168e5855be83a1bc5f5f3674b5509206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959213ae8b954173e30cc30dbbb08cf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c03acfd6cc4ebc9e672d29986df83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916078c29bc96f41c273171127e05826209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d4304a5fca56e3186739b702d353210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce0383602b80f62008417ff8829f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52660250d900846cfd785cddefd8c53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d6a904ec6e9adda073b18c78790e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dae9250ac6e3f61480c429f4124de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f32b789d8af2612563ae91a6747c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c781af18e554692219dd90537f61a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489dfdde9160d48bb712bc2ce563fec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c0731d49e4f263e57a9fa1070440218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea65c72e3d74e62fbed140c846cc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195fdb0f1e9fec5bf4bd51c06169c53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc013990eaa33a77b5726c2b546bb58e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db12dad99dae063cd66e3cde877f66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b347cb0a8d9f6335014776b2949628223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9242d7488fc8bbebc7ed7e8e2e58bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df6671e186f3cffa1ba76e6ab583e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7788a901b0df1b4d5ab9cc8400bc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7f62b9c2aaa6c4506b70e7e5cab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99467f5e90a49ec37ab46be6f38c1899228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09686503351beba3887e4eb1004f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171008ae8f1cb1021f1dbda5911ea85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc384d0b938d309caf317e66b1cac56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29ae3943d35e0f989baaeff913f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad771a4067042bf604cfe59a5610716233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78748b53cd32ff63b3cbbd9138e199234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb701464c8f73c0efd4e1fcede94f1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b2e73bf3e7bffc77f8645525ea57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eff34fc71a5db3411e396b2dce7c32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507e521da908f56eed181323c4a5df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8e734ce839a0e83ea6c0047022a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c2b4b28bca390ee47127328196ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7da3b2c243060a79628b59d027b9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59578c9bf7e5ffef774af0ce691d265242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341ee2458ac8d9599d3a10cd53763d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b714df345a01eb323085472e6c487cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423daa2849d88a8f99bc30adbb0e329245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017dbb0fae9e2b117e406d9667612d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1a82d68fb148894957516003dc68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c8b677ac08596bba722f58e30df8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d47d5f489d75bb091e6eac33c59fc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833559478298b79f82758109d90ac6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297b506e5c6e9463b7741d380d7ac3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f5debdb4afae83a498df8d22d8dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a50884bf96ee5392537002df5d60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d023dd1408a4f816b45d9e6967ecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049b20eba8462ddadbebed6a67e7d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb721b36ff4afce77693ef778d15523256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a471d5c381e67171d982a7e037fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20c469b665e4bc17bc6add5b41a38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6cf684efaa213a5a4630d65e2cd89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fc94c473eaed62a154ebd8d0d0f07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7fba78b76eba381bdfd241b50a5bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71db91350fdfa12faf535bb9a3c1a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8648b21b1f435743cca1dfbba84977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710feff01ae9ca15699d644b2aaad993264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2083f90d512e38918f57d01f42fc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d5efeabab42d3062c9be23a86df9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20062893d37f2842cf1531ccf195fa83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee668bda414b7f7b292e42bcae204b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5be7835e06c4f2e263fde611c913269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620920e2272a14a44280f40b4315822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ef73225f31b1e0e55207f4b3b269e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03ce9ba283d0b12d6ed2e110b7a53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e309ba3fc616d45cb960942620d72a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e85fe7091eee345aafc0e83d44e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6eb420023a0657e78e4c17659334275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c942622315660a5ac7b6ff16ad7bce5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb8994c4eabcd127dcbf0ffc2a7cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909c6df6982b86e3ee8a451d9ca550278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55064a50e2f35d4abbbf94138c57c5a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d167808044bc4b937a4969a1721dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba67db0cf69f13a928030e0338b26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c4b54adb26cb5b112714419585a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b919d60e7f61bcdb98846ced83fea5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265875af35038c0324d1ced70d8a7434284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a713f42289b8cdf64ba20845bf7cc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d70ce4d4cf656ddb3cb03a2d35951c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf811e6246730f1ee9b4de456a01a39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5bd169f2410dce45271bb48339aa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b8db0266a5f7055ab3677b578773b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81db74c6bdc9efde1ac5718d2cbb6bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881238cdbb8dd21bbce1288dee7a99d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bddca4b3a48243a34329bb9da623e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720203ebe367c7efd666b97d38d61c19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f663434c884ef84bdc6f32dd8b7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec6c37ecd5ea81e5835c3794705b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8345fc12f93ce4d7f7ac1a93a4033e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a74f1b151967cf06893f19e8ca5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab6df631a8900a23954ea6e92f891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfad5bdcded0b2d200972853283a26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea5ef430fd1e8d781e8a4d9534b08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f0afc4c5895315f6f65d55c30ade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca814e346e7b6cc5ca8a68e1afde969302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda26a532ab287c934ff38cbbac7e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b2c9d92185ca9726a69907a3b05d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf009e15cbfa8f639016b8b7126679305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531c77cc5817a38ddc9137a93e1ef2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f29f92f947e0954f6c629b34f2487307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ef4cf3f104c7851a336dba8642f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e297b7b1f1d7894e518efc0db48337309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e75f530bcc79afe6038ec7d1c4c35a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c0f5812a8a011620dd15bf1bb9f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e683b519f94923b51202300c3cc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e529dc8d1af03f20b613a156ccfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c323f547b30bfa5c50bbdcd217793314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ed615b931c536133ad3f9be679475315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fdc98dc23d625b9e70f8dee4e58e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6036bc9b4c42d33d3d1bfc931dbaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60fc5aaf34844a626ff9cfb3cb2a49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabb50b577025dcb3c32c406bd2c698319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941257caa42c9219da4f2b59fdd1bf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624c9e629fa0a0e58ada35190735d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691250443378d9445b974f651c43d690322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3e3756b19233372ad1224aa859346323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d5c3c052ca0bc161880e16ec0b5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab67f84c21c51e0f1818c46c9d697325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef10bda242bbe23b19c851973efac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a638a49e0aec590321215a42af3a6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe04f4bd81ae960e257d8dcf7f81b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339ffd6535593b24b4132cf5459c66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ceb08b3aa3b6e3f247e6c1cbbd97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4d2e2ece46d2195f2f74b5952619c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47198b1f3b3bf1bf7df69f28ecaf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724bb2e6c4324b944b89479e44f2f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060186b9841b042517c53d935a498fbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e385dfe67700f1a45b75f93bcd7ab2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247225034f91ab08b210b0e6f341f83f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b595581735967dd4b91bc75eb9b0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7ab39af0b59d37b018e02548d81b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb5fa5303ab5fd37aec5b0141e5ddc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f141dd41a705e0132e55a47e89df4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26504b5d02333e16329e4adcec1833ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4bc8ce38d467c3d29f4142a067243342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a036e5431a94f06c4407fd7c98686343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe156d6ef036f0f634005c6c7d00d0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3c4626950ce5e471a194507a3f5d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6ec7b3d3b0805f04a61120177d879346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254033e4d41ca4171ba155ed75c72a347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38edbd83f9139eb085a21803fc595d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abfc814516774e1cdab680d3b4f1852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f4e65954b2e104a63724dc09acec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce6de2676c6f95d417d12dca3353b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c2b493006259d116e1b83db5bb8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150e8f3fae0f7cdb0ca0a4a1eef50746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea082a929bd6c4d7f19459a0334c5af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661ed93bfb44a63b6adadda81e3e02d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048ed15650cd39203517cf01939e2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e394644be29875a5497966c75b2ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bff2f4c8992b294540021bb466d1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41794c2be292756cfffd5034e4a0f84512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2dd3ffa923c812cea746b3a4ef3f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05450777b0843e5b318001ceac9c403a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90238c84f85d509af4fabe19012dc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e359450c2dbe07b8c77817ecf79e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7da3a1a186166f9cdba4412b13d9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1443603228937abfbe3f19527009818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6adfd15f8f3e6e328aa08f488dc4a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f5042b84558f316247142fc0aa5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77154a809a9edff321bb51c8beb7d3cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee2860450d84db22844baa78a75ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3332ef08618eeee5399f892e7e4723e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29fff21a6fcc721d9ca52b7dccffb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8496d368ae838d9d3528068375fc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830561c664840cbff16e692fb5de2e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cd63ea3b0689501dcd39cf775be4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8c4ab7efc642510806428aea879328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96304d41334f0ba94b4165881e185bb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b71d3d6241fb31fd47e62639f19ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1034a0113684353fade58a272af231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b00de5e93f754e5ee54ceadecd5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dccc8cac8103b43281022a77ea3f8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7511e9a469997799e9570beedf5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8346188dfdd5d5d4cb8bd20127abb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100f92ab1421c69927e6e45388df4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5a3b5c423706d351210704bdcb3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13dcdbd53af0df618616eff97cc14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57cce6643257b126b4e73275fb927339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f115a789effc1e3958b204b1de924540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ec3bc451279c03b80b764da9835a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d51e74b2c7074d413a005bba8672942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364708947818323cd61937927d56db7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3451feb549ca21755bba3550de6e9dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d201d961194c0a5c7d088358374745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6085d012ffb6739872b10bb8188346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a49cc9e4472bae6b363350568e96247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377994dcb9fc03339c7535f40cd41e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd505b7bbff976ed769a44ac410f8d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1525a15f67e904c46656c1d161356c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adbaf08b38f295535c700a310e1bf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5428f7c5888774abb083ae682a1adbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e97d7ecd3932fa0daf8584145ae8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef2d3da7082191021398147118da454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38fb0f9ee55a9b51ffde061fd602f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7793116f683f581b6a4a553a9fa81556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037af4fd941ee6d697b551420731fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe386cbddc78d96f9ae438ce1af8fd2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb645317eb9a0c3e76b76985f765b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70c43d22acb05bb31c51deeff801360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ade1567eebd10c3ca10488b2107ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20c1e55447fcc1db85c33d69ca67762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6fbdf70236d5b9c4a3a80249eed663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d07fda51c4338fe8d02ebb9d85d56c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715a482d37b84fc32fa257c8391c2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5fa8af7597797da90879dc439220366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7178045bdebfe95e730e130beda2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367594c425941b483e105a72a34628068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b30f7a865bd33b11969df9f358a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f6419556e05dab735cd2c06ca5a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea8380c6319ae09997885ef5912e0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c72c3a560da7ec3a9738afb8fda7be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e6a952ff1c254ad6653ddb76e47c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c3fc1da76607af8d80fdadb6b08e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12763c80eedf1baa5e8b4cbc8c54175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d3c948d3ec6296dfc7bba5bff16e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f2267a1ffe30b6c30c4f0a60fef8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79962a99835563361b6ee9e8dff4472778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a315e30dfe9fdf11ad76fe9d0d25179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640590b9c77fb9a22d8d1ee5f65f20f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ade3831847ea4c2739d82ce7237b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f547bd939901c885cbb7322c8474782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295127c8d509e198fff65685f9f85ec483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606eef6227c859e3a8f7ed787ba877a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2914919ded3bad9a7924fd6553e8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70001fc80044ef529dd86510de8f98e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1dd113d9091dd364fc56a4feeda6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875c4334875a6e97b1b3161998214dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995baa063e6872a19118f109779b2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fa3dadec0c60a2146ba8a968b39a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911bcb34da715b9f68fd1757929ede91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a1e3b1d7683b835e72abdf35dbc7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd1cfb664b1ef9d0d5f3235a6680c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c32da92a5055b5921b43e030b29d6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b189060d2df9093b8815d7675c83495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a8016f5e85abab021414be0b79ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0827bd5e7a3304c6df165b1f3e51197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a5e6e6f160c9f75737d522e3cf7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471b067798e6760b9085bea8a18db099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032e701e221dab9e8620be7bf5a4452100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ba1ebb6cebed18dff2e883d8730f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec4bcccb93a750f6f3a33ddb39442102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27ceefa8863292e1840fd2f03f402103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c87052064d4a779b35b2c5a89a57fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3b283e8fbd0763e1385044f20f432105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dd9a9b33839d7b9fa99f94ff0b9f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fa4baea5727dcd8c1dfa23b3960a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10daa3185dff7c0add29f6f3d7beeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db395bfa681473641d4a3ccea2ecbcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da7e0f231edcd5ccb0f2011421b2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8bd7602778486e750bc41cdf17fdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f9bb68f1c1d725d8a311802430905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015421a3d2b74581a7c549d1b62a889113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636dc500fc9f47974f57ef59da5f16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332b5eaedad1f6129dfa1b93f5ce2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4d6858318e98dba11a0bc96b0c96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b4d51ad7ee59dfcc6c7ad4b8e155e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b9ccd5abe20695171705d5b4af62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b38d615d3f40dc2b643e55b8fbe33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2fa7d115f78001e7ce2aa3acf860120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a739336046cae3da9ff4c7b21aab5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08053b50d203a194dad71fe3368871122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1807ddcb65315ffeddab41e41cf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6214f64c7460e389d4a825b86e034124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524880c2e1d736ac84d26b5e2f6e105125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e32221534d404da30934d12fe143126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453334c47f3f35c4a37b5f349cb9e1fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04770a919ef4514db8c0530c799839eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07194ec9a838c2196decfaca17d4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb474d4eea14dce7746d669e33effd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd15d132728538dbe19d0e9ec636d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f91f6485a7cde3263cc024480d87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615f1d207ba6548a5b880e21ae9ff3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496c27358b32f44e8cfafa462ed319134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f94d88fe7a5a5b7c505edc83fa0cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e162a0a9125949bbdce549f479562136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcb1a7c328deda7e46b39bfcbf7408137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67bcaa7e2736add9289384a11f2234138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09827c0ae743fbe076edceaef6e1a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f679d724c2f5fd13219b945d9270f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061bfcc943311b9845df0b4b871bfbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e326bacfab8bb5b7ce149f14690b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c843e34c6abf3b95d99a854610793143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f4df2f094311271e3ecbeec6d562144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bc1fd227b6d4fc15f9d24a3cce15f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d932afc38fdcd7025442e61f2b3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e56d2a4b71e82016b91e76a8fe29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea556eff56188159456e5a51ba407581148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d889159803e944853c54cab8ee813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1785e7c43c25f43d4642954d4c35fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99db19bab40cc0dde17ef2319be40c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c637ed033a858945012c36008fee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1669da5500e9837fef4e8dde66b9903153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938fc47e97607fc2134badb397f33db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57d2a8f4dead59127720e413226b0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9954f6469f8efe148af866ece3ed5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee3f8e2fbb503e0c7d738a7a3ca41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2f5b27e246b7231bcf65a39b5431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c23635143af7eda657a1ffa691f03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b0bc476f90d9898c760935663e2c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b0cb3592bdf06aed86ccad190b58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81837b414e6642962c1e2d23e780cd07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd4b269f222303dc62fe7e02b495e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279d2b623c0269676a96169d50ff3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990d29a32ab014c9e975aa0efea1e52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753258cc2b70b84f9f5033bdf4462181166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0791ca2e2cb8d122fdd2239878995167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b054e3a98954e6342cd9d0f09533e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9681242ebd58baf1bf45a28da15f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109516dd442d3cc350e788ddfdd3097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f635e2a69b0700af8ec6649bcc34dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d89f43ab1d2e17b3f84e2c71bc6789172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e089fa444efbbc404e84595fbf2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e5392035db1c4b6dbeb6cab4ff67d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f363046af925e5a4f9e2d5f137f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae6ca6c2150b9d41df6afe334a207176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b6e4810eba486b32a7c2bf1273f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416048ff651573b01a0254cee229d03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951e93a2943d81aed982fecbce08fe9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008639d62e17904edbea589607985254180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fd7d6c5f9a3e0ffbc89dec5934e7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c8145eb423eca380a5bdf855fdb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be1208bbc7be12287df2bb9a414da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728849862eacea1922a62250f268f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1be21dba9712a4913b8bc795c548185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65368e30fdadbf09110fc6ecd77aacba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef66bb43f6bc776978909f88243c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf26d50adf1145ff3587c88bcb2e45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa0daf2e20337a05397def260973ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb4df05f08f6179ce0b76776550ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481a9e127bed50372ffce7a002907e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc95de8f4d1357dd6386b3c4da011c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fac6271f7cf192da183b87820554a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8139abaaa6418023d57437474264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa65c9752c44e24b295d9a2eaf9e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9940578ec36d67eeaf9a06288c108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99837033a43c2b090b4bfdf2f518947197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a8dca45aa364986da6e3c1f213236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cc7326cebcec1cdd8e823378b8ad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107141fa81d1e8400b0d0650cc88da3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf141e1f27cdd88b136465ec30fce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002d02689163618d574cd59ff95139c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0bb9673dcfa02a5e7055e34978638203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a24ce8fb067c722a6427c0f4b5d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b9a781e2f80e5b60920f28e94ab3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdbb26e38b54755d3afbf2e922af50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d1b56d3c2af20af5798c25650ef7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91896ae30659f87be1458c6f81d00c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0c4cb27035f4927e73c755f90f474209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3891fa0f097265b8b52052ef0cbe3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234883fafc82e6253d8199919694741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf1c84cfac9dae67b9c7b9bc296e1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef15d7c57d81c2fb1a09465248394da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22697dac184353703fd8c5ce0d1640e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e744120d0295523fdcbcb0032d2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6008cc62a478961599b26000d2c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e866f2762a64a91f0798e7ee3eacfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c570e4b82156d1934d3ce67f1318218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54276967167be9fdbbeb51281c1b8c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a32b50c26b5dd141a4c95b13c1769220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f7de95f1f29a26c228d1d6df35a41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb24637a365f917560c91858e9dac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488be5ac26641705470a713dfa64aeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d06d6e04129fe8f16099bab8c1708224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76128b88de78a90fe62ec9436894f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2d6961eed55ede6abb08f4552df7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23139b858427ffde975f1790a5aa3bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9cb54c2ae7dd410a307bcfe6ed6e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3e5c00e7bec654ddd81b03535285229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d416fa343960e1cc723f922c18703230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5940df00c9402d9f0a6e05aa92e4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e658ec04605553e4ba118fe1634f7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9afde30a34a334e35a4d02e43b6e4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303808b488e618b0e5fe14c92ef3d5d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb084faebf114bf141fe6e5b564512b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2536c9ed717dd0a7156a73664964e5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9b2d5ecbade81387524fa6ed333a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443470ce4c8e9189b9680fee42c42fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c378cb345e3e5023677edf7073719dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f1c949f1eb51f9d295232848ffa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054da1e8864d846518d6c2f226f9865241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70711db33ad69b8e430f1f38f0ed6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9554922e3f21d22005cedf32899ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c2cec06762f3404d4b8f6142960b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271486425dc0be8311db9c46625cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d3cc257b33bcac771270085415d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b6ae44a5d95f87d954e63b3c6219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ada7aedfb714863288c7f2e723097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ffe55f26ad607133288ec24879f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c1054de00c111965be4fab4abb56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68ab3425add883d6c34e227f8fbaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47e2971730054ff633b06fdd7de5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ee8158b6bb00fb11a1f02527d2e34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b8a774e5e38df0746425e19fc5a44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7a6b303ba98a2b1a41bf6c8c1673255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0181a0c045c42ba50021b77449158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d207c662b782e496f7a4f2c4fdb3f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d864f96b6d850c44a0e3cea204d07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19d2938a90fa4ededa17527ba2464259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ad4e847dd12a419f7983ddd65093260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572bda497cd8ee70ae1279f9732b9bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb96c7d418ddb448a974d29312f018262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed3274b7e2b1032ca3d2a50f01aa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b075c3c0dcc53abf36076a336d97e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a859485761df0dc35166ca759a7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f72b1c2b2c4ceaeb6684c1f7d594266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0395219a094bd96e7befb683a56847267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa217001afd0d71c52f4815b0db380268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2d7892bd1461eeb3f70909b97ea82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57d64162a63a749a5e70baf384c28b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8da866178af29c672cb29299735c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528095a47fcfd51a0a55fe593ac01ff9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8b3994b2d0f21516a3d2de41e2cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e6a86a60f5eed90cbad7790d6630274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8503c6053c11ccb99981c525f266275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fea79cfedb0d77c87f3fff272b296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065d83a9815d62c26272722732c77e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283eea6b41e27255328ced66a32d45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd6a3008debd7bc043f620009ddc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557103e0ff7c6d2a419b56e68d2bffb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed0922ba3fbe6d7467f9e2de15e052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f627040c15c6ae0a5e9613b8dc4b8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c927afc14ca2b4bce74c4bdca62d1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15770e721b83816388fc040d0c1d8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f8a91a3ce27b9b0b2ef81ba7d231285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb520792517fd037bfed786ee4a6e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3219c063312c2b9d88cb5ca1b60b21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1580decb5c92c71938ddcc4d4f0aa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09e5d26cb0ae752642594cdcf5cb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f1cef8ac90f843ec9897b1e0c511290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73acaa3b62eec599992eaf9f49ad8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7fd139d182c7c91c434e690a6809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b89df407cee3c376ab69fbb5b3746a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776d2a4e1a0cdad9f7c17773628635294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca4411e63f9398b5d70f357a2d2ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6461eabf7035dbb79a7234645509760296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9692534a910deb354819db0892643297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe4d401d17420caed6981beb54ae44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9aba8aa90a2f6fbdf16bb940408eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e873249e761665eca14ef2c05bc24b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29552f6698a483fed5ee27e6ab22845301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c5b80472423aa09193968896643f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c1954ee0f30abd4fe05929136f24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620bde702ff539122cfa97908cb93b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e1bb868a0784c6bf64195ede46e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18784ae36bc157fd84e877a408cda3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ace0c0d235c7606983e2d4a76ecb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e08df772bfd78bf4cc1be8cb1d142308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b18c23dc6f77355b2a1f8037d9c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed5d06a990f14760113d71fa965e95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaed222a0a3e4c1f41de6ce13aa1a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0348992a321a0e25dafb69e147be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a3c04c1aee8112ab2645335ee3d32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243b10a87193454375f1034b9e39dde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e0df66090c42f7d096a61e5e102d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294a2995dc795f73eaf417c154bc3d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccd4559df82a57034e868bc0d281e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d360342664fc4c22c850397b0c3810318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7debc4a0bca9466179ccd8e66591319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f72ab99cc0462643a148e30b088159320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2871b468ba03f035d4d7c1fa659ab2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ef2887ddf38728a727de2370de72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411b4e6674d32f00f6f716383d3ea2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28518e4f037e6f9edb11b6901fd375c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771f3daf30c50f3f48a7846c2d70474325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>