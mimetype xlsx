--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e04d124d22461df5f7a8acd67fcbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35a121288291f4b0515eb9d1e842252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a6f672787e13cbdcc681b91379f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf215785988ece38712868867aa7ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fb1fa4aebeefa0ee9a4c9cf8ec7a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b301cec03e91b942e7bb876f564e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3172289d9bee0c3cbe132a3946f617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4026b237f35de9e16e72a73458d9048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f24222b81f67fd4c1cf8e994e439e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dce23a00cdcc61079159ecb5e642910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5873697c73df80632f657abde49e3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d3d9900be13a9a9ca186c41c1a6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a4d9637d8cb1b5f3bca59c68d36613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260899082d89becf1d7e00d7c96478214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b95c9489ce23152ea545073b40c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b9b2b992fa22c8ab740e53ed913716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2916c9550d0d576d9a882816325da017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00aa51945937de1015f9cea502bdde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750032f9c7a172878aefc4b1bd64d4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1d23eacf53cf422959ab36e4d06e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835bc6d2ce3ad39fc88168827a0613721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb1e1b0db269d9647c574df2a15d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb223cd244933efbae0519c333bb8e3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131f9ec79d9860ea183db19a86bd7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed79a0762dbd407207ef776c469ac6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7a809b8fdbf57f946c3f7729826326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe43d8f0dd426e2352cf1403f0316ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9372fd6fb2fe1b31bc4bf00aff9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9042b98a468c86e55f2981e384b3a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c495dc5bdd495aec9d80298495779830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325922e392277463a4cb1a776abd84a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb15cb0980e6715e2980e27772b56632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d799a71237d377df503d7e59851833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b642d8179a4376e31b603a287f2dbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e09c65aa3a4e67007f87135b018e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eae10318d8cea1bb9a86c9439e6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d8fe476645d5c491c898860cc6a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b204cadb8c8a90ea4a62324b0ba5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6910ff30af3a2db536e0519f4dba9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f277afac8720425a1f23e55c1377740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113595b4f84cf23fec80d0a107f22041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9756d75a1d0b650bb3f12505c7e94e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c7ce0996c633c2f2377fd210b379d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a56b143509d233f80a9ec4ed81e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de926805d10a980d2d84424aa24c88345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4c74cdbb5a39c0035760ccfc80c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a2513cae54f7d6c0373c7bab62c2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb7400c959bf35f857874304c9a1c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ba8e389325554ad8845d9c0d9b10049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bcf748158f3a418923f0495e5c27e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a592120622e1b46b6a5a0f7085ad051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2558bf9549479b05e7d60689d952af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affab4e922316e8aa41c2c48369a7dd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcde366445f31a2e2ad068c249b06554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4fd231f65235bfdf77428e5e30f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206e9accea1ccf8968fcfb5b00f70956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b1dd9b5ef408fdf5d46da36b905d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470966dfeb1434d60aea1f7f737e33058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342696eb3ac27df02f9b1843f91dd4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c492458a7698ad9a493f4613074dc2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3408df1a4e6e2cc8f0037bbc8668961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350951aa77d90e9d4614add44106c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7676eb9cf0b24255165a8f80526963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d26398af37af4af9bc7a7c4ed36ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da28056847e7165650ed6551d9a0a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bafd9e9b5b0528a713a7f8ae6ec3c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b8fc2c73f8cf960fedae9725159667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f677685ede887bdcacb99837250668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6048c78021de03e9ca86c0e04b47bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231371a2d2949aa740c20d0c125d66dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2095415662ee5487ca61ad77c1287571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58e0e2327a883240b6dae6d4a6075a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d7f24c35897b79c85ae459ae965873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf5d0cdeb2b0043f8af875bacdc7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e9f5fcbb2d38de1cfe32a73ce1fe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af984e69c743c430475da15ca7a50876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361faa2fad2d1bc48c69ae4c29e3cba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e9c6b50e6762fb6c6546ea411ec878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d5454da5dc313527eeda8fb61a6e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c8f22b7bf5f4f0066cebbd33d42680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef86ace1782dab23e892ac39f93c0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dae3900396ccdb9d2d34ed62f9cc8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa294ba22b78a91701c9071291223783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e3efd3a25c053530f15dcdc2b09884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f209cb3ffc69ecf3344737371c4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e410164f77d913b779cc280fad32ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c9f451cf257d6f8614c7fbf0ba2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c3dfcd49377ccc8db44c50da612f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf47fef94df30696b29ea09a6ce8bb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c430d7f43489c22053e3ba10a68c12f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad1b27b914e739ec3ac185345636191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde52261ae2c357db7cf1c63dfd1a3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b6abbda3e1ba3c20c03efc3acd33493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353bb6d4ccf198ead92a8c475e3368594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069acc456228ce1b9c6041005059b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4703f4b6c42eb737f350891dd69fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3b14febaa3296115e072c7ba4e67297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d3c1648640ddd866059fbf063f7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87019e367c87d81b5309e6d1cbbe8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe71172fc0ac38e01772170a86be1d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cec93f6c62908f868f358985e39d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82530550298eca5b45e5ca5f8cf9cfa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86d933261c65e40899a98853f7e978103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e856ae404f9904e9b1621dbdde3230104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5213fd1629921d33ff82d858574d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7887ac465a57ea431b6ddf3cfcbd502106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1a4bdeb655b146996a4d9f8f6371107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d9dbe32828008427184f1f9c9914108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9f3ba945050e133bd496e965515c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943493bc99533aa692fee4f2ce4184110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e975d11129c6ff2346ef730949b9498111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c933b1a5bb4bdf621e3603055352f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772d5bb0b0f2ca1140edfe618c5c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c213d0675e0ecd6caab58c7e008bf84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83571fac1e46be2e977132eef4a926d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198546aa540c3f17c8fbd5f221d3b449116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db11d7ebb21276ca9f754d66981f0e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f03c44940a45924696bbd57bfab62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e310f3b9620a7c54bebc25f650678a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06683edb017c7fdbf56bf3a36a47aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e761f482f0c2b302ded884daf95c41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d4697165485f0b59e8a914143698122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eeb6052729ac94c9049590b751236123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4881f2e4e5f9ce8b670164b0c464512124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a083b03a58f042f4d7f46de0a893d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3580780c9f137de18b5f87d52e90c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa6f5d467377f013890b578fb4494f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf5e0e2641a4b4fd554955af48beb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a15d14d5d510bfdc90d69cdc287ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7e8bc3a2dd0e0a9dd8f2b13aa3e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c22e9d3c960bad5558456879fe0fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66a48c186fae68d0a839adc573f489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fffcd197ce728713410c0ff06a0dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb97834404eac6fec10566e6fb6fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3beef43da5524f960dd0947ce6906b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0790eb0db8a1ec1540cb4b0e537c02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6851966681f85fb411cfc1eb2b57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2998f4aeff08de51012a5e50371dbb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39e296bf2cff36a25ad0afbc1ef4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a6236b7e7f30dc86a76d75027e5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6e95af958f7d27ade21ebe35c3f5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c4143e0550176ba5616eebd8eff7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abc44ff89cacf7e9302874ea1ab8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020a3b1d1db174d3e73387fa98096d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004685d264d7fe5b75ab03319982503145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8232b6b3e4b44b435a7c4e42268e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a63ba3c4b7ad98b4a12d0533b918d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbd55151106c1353f47cba581ad93e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ecd9631ae699980378dd46a1d34a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2261ab5b4cc60fb7f2a8a425e76786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbcccd8ed732a39d7648c8edda212151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335f7b44e65c66be43dff5621286aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bb014989389c7a8c01476f89aa7a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff79965926ad90491af49900715be74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9d1a4985fac2cbd91b30f1f93b20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969cc4e1b9ceb011d436bf776c1bfe2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b21b498cd4efd55e4398040c24dbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204af6c53c0d20a1bbbba656b68534158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c9085bd6d60997e1ad956b40de56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f57279b97b805973bfcc5c73d9d714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e04065a2327eb87ba18757823ec0f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f913678a516ab80779a919a4f071f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f6e41354934389da128ffa9f6921163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831558bf6a9e45eb07bd6231b30e30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e243877b10420fdffddca288339d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d386c4d972f3697b9e29e766d999ab3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca9ebf48bb1e9399d518b57c11be8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47ba1a99ff20996a6db7c9e962ae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42be37254523c065e77ce57b803cf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f910637e17d69516abf59a5f061b01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0644b1cc6071f2d23b5074892f74db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3f1a190d35c9e1f26db3d2766ac1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40d0ac6d9c2b0b28abced29dcfcc65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26584c294a17cd1e87a8ed4ae7841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f513624eed0c6cd19a2e67f2447ce55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c704f23efc6031704b8533f06a3aec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dbee50e7df7a709bd60a2d5c8d0d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4faa7c2b839c5dd433054aa1813bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058ed98d42e35b3e4be2c079844adfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3a45236315885b80a3270c527493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6f1dd4a22b76305f4f10d4dafcce4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619d5e3cb15cd3faac9b207fd98811182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80469278f94acfa02ee7b9990a846b85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca71842131fd247b5a358c8209b415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ccb32491efd889e01add0f0a21021185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a731296f4c3b83342d9783a205e588186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da722c8cbbe863cc61f9e5c842269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8074d7e4100a38f6eedf988d0d6000188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888b86ff786ca5536109646a8837f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648b34369a5b916a80ad569f9db26d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a81d280069bae59b94423e92687b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392f611e4e06c50f9eb3c166f91703a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455bfd438aa56723cafbf452aa48c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbd99a8ed5d8cd966a36de4e1ca149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c1669bd65c8afd6f122a22b3d0d41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420167832601ec485b0af6286b68bbdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646223ea15504f11a6ed33804522efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2226858c233dc2e64d2e2a2a786bc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9a989ba65510d8734304715503b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a0a64604f81ab880b8ef8f00bbb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b07de036b66f7b95b987b038fe95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502665124774cdf6adea15a51940bc54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fab360e964aad23de3284ad97c48c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ce1f41d73a6f6ff4d4ad8ccd0d42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a0b1d8c2f4ef4c78e6a9269af71b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2328de8cfa9fb9a348f8da6519b10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9feaef86f2329dac6db4bdc88331207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c651a64a8ef264593954a0ffb2f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123aeecf2370367f210432007ed2817209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5270a58a874c245217c8f5540578210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f8a8217820df57b69cce700eb7ab3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b79727b8cf25ed07f88451565c8f8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eced3200855e9ef35d56c06282cae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5826f9487ff5f8eaec18731e0f190214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2303c1db030831b3db67dc13036fc63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65370dcf2d522dfdba3d572cadf3ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9ea0f21dbf23c5bd5a211647c248217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6102780922322a83aeb56a3cf1ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254009d93273eca3844b6d245ea8d933219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a96357a6e577b4b5b7a262866939220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a0dade77245fe44455c98974bad0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9ca3bedc667374bf101895a0d8d52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9516b2bdf3807ce8b47479958a4608223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc63d667d75b04caef735a62b22badd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1e158a59fae1bd1b971121cd70502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a034d94aa0d09e3930ee8396be857a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d9fa4aef7feaa155a3b183e5f693227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41481a5078b2afc9a50e09b82e676a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63f6525a298904ecd99b7f02ca198229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14441c9cea1675583617e7b185da41c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd21a9bb60a1e558775db449a03bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9810a84a3e5413bde14189aa0d2c1d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd0d04b800f672b3ca06f04331be27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c142e92d05316945386125847069c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd4201760368edeaf1c6c89d54739235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac9ee1ceba7649b2141c3dc6815eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900383171fef8900b9c20220136549b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9445b510af58a074dc021f5914f68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be2029ebaf68d72f43a24ba6af984239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c007ce97e9b2192e5448b6e79c4e81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc273624e15d7d80e80d4e947b430df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc982ada87ebb209a7bd12bf13ae4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3226460d3980a1d33b7b5a933c4ca08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be3bf3b45cf71e1fd37ee5184bf1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d677b0e8b59b8372ec81469ce0198245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e59651f87f9997b6fa719b3ab681b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d04fe540cc9596e36d226ae6aa0da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b598251f3c06bf933c7c3c6da9795b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674416c67e7703a2c53b5ccf786dcdf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2aca05985d1cd50632227dade16e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5e67d80ed3d9b4ce9a07a60f6818d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355348bccb6e9aa0039b7647a3d3459252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb64ee75ab98fe2c8b530cae9d0d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbec704a09d5b57197ba8c336fd4f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bafa8d1fa7db506effbee507b04b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc695c49dcea5d3e042b3de7b8d960d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c3d7333f429b5c9a5f29c7216da58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e2507aefe47aa12b9222b56f8ce4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa01bb0c29d59cc239d1048634b702259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e361e4d369cbaeb22bf1eecff5fbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1aef8339f017a864811c133c2f40f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1835c63478b50ec4cb1d401d34007e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901612c18182f66e5881851c465d2d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f4d7945868032245738dc6ddbe1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5a53d49b755d55f2e3a7e6a805c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01615c660a3cf64950996d8d54e752f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96f2146b8ddd6b3582dcb12d60c3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd807c0c0df2fdb829a6b097b084b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad984608f1f0dd142ac9c1d15f4f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d10a48c7bfff1668b5159589954be2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce6ea888548550c0ea20ac1a7e96c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e53affa6415fb90b63a44afef0424272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89740b2b3e62542c1cdba5d7f01e554273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687829aa3cdd1fd4aa2ba950b4a9c3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93906a77a1784c2d485f08e3222501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964e2c80ff62d298477a9a568523917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3e0c65635346cbf863cbf11a1c2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e859e94e24d4525763929cc48d9fd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb66fe6d51a54b723b7aed480474caa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c07d757cd4a60ed1a7f660afaed27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd74cfd06480d23b5b5fa5680d1b588281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9263a771abe93c64d310337fd197b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf2f70a9a631504d4da9ea42abc7a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a2fd2d0053fbe7cfd37295f2464b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce47d2a541a82abde149e3f00c98e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767f44788a95d0f0b982c2b06189844286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ec8adb90343722de1260eb0f83da3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877602331ee040d0318d6490b26c495288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47525ab9f6eca27f8462922722095c3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba8ebe6a66dc4939407a328ea4dab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1acf00c4aedc90486716c93a9fd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff84bd772780d432cd565ce8237b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da181f49c999e844e922a30845557b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beca8ac4e46b42e4d7b21e7b0e1630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e42e941e6fcce80fb357915c8442295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc2b838f446b1c16026778359fc291296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276b1ae960166de818b11ecb39a617a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f241dec731b7f2161e8e55355c33e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7842bc4b6416c0e6e9ec40afb9521d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e84a6bc285808f570368aebf33f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6f96eed6cd78522d81ab8ee9831e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d670eb2e11aa40be9684e0583cad4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f007b134c3025ba230e6327577065303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3190ab7bbfca13a5d6d396fe514419c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f836abbcb9fc116912f60b601d83f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3600a43a555df6882fbfad6c990a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3f919bb7b996dcc92ed3bdae81905307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbba11c54eaeea8c3a9ed55eedf7e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59cb2ed1d1af17bc1c35f0be010a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60633e45abbb4996bb60a7840ccdd6d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9a9fab7754ea72ab03fcefc3936d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d131f5e506e9d5251b5379c589d8d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace957af3c498ba43591e2735f95c70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7d372f8199af2b6016ff10aaba8b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa806b2fe3214e582e418d927e8083315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6746a47cde73ae95ec462a2ec59ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1bd9ddc59076b4fdae3011cbc3da3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee2e36119f88b86de6e8909eb75b83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f1f6e3189747caffe3e6d39f4d41e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a5fd480b7805ae29b9d7779f8681a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb5c990b247595eaf8c56100eb20c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f3a9af4c4118355b1d701e9d4721c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac80891e73c4d33d130ebcd2d769499323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150c31ba976f7226b41f02e9202702324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303dd6d0450dfa295e5d209132aca50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7e54823900c850d0f4f079b0efa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9027eb6a84977d44c19b407ee770327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c510fdaff1623ba905598de9beb7340328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85059add6fed644a6c585b9493cca47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf7260eae8778f5eba86cae74535e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68706b7a325cd84de9c07065e7bae9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756e64d00b075691e4f11ec795d515332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ebedcfe288adcf726b9bae8cd101333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72789ba2c961ebcbbfb15563a11abf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694724d3808c0894b64221f251cd1eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adede88f9aba23199f216a82d865cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245885d9e5774f71c2bdd3a1b7fd18b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19b3a92092f13620f37a67aeb905e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff7c38da3e801936af2f611d549e3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f2ba1c5fcf129865244131d65d3fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb15904b6f31d02a8d1672dc3e6912341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946807a54037240e902a0aab55cc1f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c9d364ad9c3e61ad5a98a33aa3a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf071f100e11f4c37b2939195acaf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482e81ee1eb1129a3c00cb0283fa2bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac911bd662be733cf14c9587e3c4fedb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155939f905e000221b73c322cc8e893347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486cc114cc282672cad8cce78a1af5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd22e8a91ee974b62f5646060c93272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608e3109aa230f5eb4ebaaf97a829d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a547f9d7fc51b298b135b94758874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e023e8d599d89467882669a4b09022f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e76b15f2202750ad095157704905eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d77268e345f2ae8d907670307ae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7ecf2187714cb5869a017d13db6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a3019db3908d69195db1d10f0db549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa724add61031def8f440e078b4c2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbd219837d64aaec4151e7d8d8d47111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1757e757fcc5898a63cbb282e7012612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1de3c366b42397b4a0c3a6e618c8b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e3cd37add18c061beef1bfa5ef43514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669e38661d2978c37126d7df99e9be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00198adcf3633775935f3e0a31d01bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f91dd1abc3a6505865d0372a46c8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b89c8f344f19956c5e9b9c82615ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b06d3c98554cae00ce6f817c536b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed47398f8af62dda6069322f233c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110eaf2864b0065297865a50a8fbef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38761e26b7b0ad837e51dfecd495ad022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45e9d2aafb723a96f9917bc960c81623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432b1b735ae88e11b8a6617620d88e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874343b544c2e6346f467160763eb2e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dff3de07441f004a2d688c7c101fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fe13cc9fd28933707b6ed5345d47a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cadd67c4689e16756914a38035f09b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3db228c97235183d26cb9866242ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3932d8e758f07172e54d6fee350b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f390daecc2a9eb5d17cea8975a6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdd6d6e87cd7822a4599405f52baad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6bae251367361832eb5bc40aa99f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768b72b7f55e7d2a70eb7a1064ccf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ded2e98ae1ad6ce2e4667f326fea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc447a8ca7db1cd009e28194805ffd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d99f74ac23a299229f0c343e8ba137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4fb13223c1e04bc0c4612d2a8265f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53248d7d65922088f6ac70591fd9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d67c4660c0e9b4dce68679f1b03a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d508d56859caba2a4fc69fc5af75041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e741bf713276b441a9d452143b47a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bd39c34684a647d6771dbb032898143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351650a52d2f8d09f3126705e409af4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42745b94fd15cf96855b82fa822b5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51f9c81ad8726f3e85135e78f313346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7bdac413a12a429987d3a1d77fa0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000a3e49039ea6c40897610b7e9c1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce20025c306664e2c0f0e0a61dd549249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb304fb5e3855054c2c12c1dbbfe0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed31cdcd0c88a2f3d35f5aa37e0b4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb82eddd7581fac36286307a9bfd8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb401fbdc4dae7c872406f1dba8e01cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144ba30b61f7af368d106bbbcdf34354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18d8faebe3dfe252d84ca172b5054555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de831d1b88cff4d5c9f711f5089da9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf0f45b86fc31767e2271bd3ae1cc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7a1bbf66220cd9b0f9314899523358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210be12547d562fac6265e0b4ff47c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c2bb097076be6379dc01ebe7fe2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f545c88bc175df4d48b5b075e5fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c14a39a150219ce5cb562ef91370e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19561e9a89fe3a32e3e4b09c2bc05e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427415677f564c533b174fd61559e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b25221b0c904a192dfae787b5695a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a611a0373472341324c9bee8d2c2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95198bc1f77bdb53edaa1ac30a61f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b8666712623cff1d9c79002e0b78d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a0e1885e0d052b183d841aa49c9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c23d9fa1cf28a2ae936014b0f8ba070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba9af06aee6336592c408afaf9354671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d5a8c680b1817576e27b008ea158d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a851a8436d0b504cfec4fa1d74e2f3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a13145798009eb7f853c0b9d069274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169dd8353e32d03f542491c9190c2e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b606ef0fa8e869125f2aa061799dbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481464e5d5b9aa690bad8f078c370e9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3978c833f395c204561fca562581a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe0228a2c42af07c2698e04ce6c8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2eb5bee85f124d9f128e32e4a648380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ebc2b1c38a52ee562187490982fba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd4aceb4464037feb40ed868007ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d40777b0b2c5e9a983d800f51d7a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e47c10b322484598c3064d5ad58b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c13f82f8092d5076f36caad6d03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e0a606fb33b2efd3be5aba1d6ca5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca2068fc1137908e6674671c82b83287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdd6c0f80cb1dab5cc13a528facf7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82a3e2ee4ffd8a559d89632cfb492389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c91b3bf6e5e6461a25054b87b28690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f0e39f3d94230b384e71f44f81c2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dadab3f311ad9f5b92eb6174421ddd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d8092b27c83189132f8d4ef34d5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c532983bd27670cc29b1d7b3395a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a038630a2e6433be72fdc3ba8d7a1be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eb19a9fc9a7528bc365112d304c4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf35d14d38c97f1e2f4a98291d9893797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae94635e42bb9b55821ae5ee654b7d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a40b2922c6e4c062bb14db23af799799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1c8d4faa05c7372a3b04408938742100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0dc8175ca7c3d37030be7b0037b62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18843d9a173561478312871aa98a6fd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33dcf5087fca0d6a26b11c9dd5d34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd0b6d5f3fd19edbc7ae2a3a656b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e9c765ecf4a4a13fdbade79ef8932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad193517f1bcc1b5c099815d5e82fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cfa3b9771e50854029dc41578ff88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b2b790a771f057bfe05fe4d2b48b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0441f5c9a06463b3a5fe565eaa648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109969bb2bc81685d173efd5d87343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb368e514ce3844d6691a8b7c32b7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf42b10769c6269258eb2d9d36eefae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c59acca272d85c82bc3a6ffef249f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a627f11b511f1bfa000e7b5d68368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3807e61f413eb4244ef34c8ec6fdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5e59bbd7b5fc0169f3e2d6d483f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f86df424c5a7b0b7c757629a1e16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d51cfab77a8452c7005128232105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c8fa472683fa94eb45522c8874491119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be35b2ac7b079c7e1435014217c90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da299d21d09e5bb32b780b9cb139313121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cb8720aa6bda1a19805cbf9d93e45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa9ef0b14b0613b5d73120053d6c45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce5e94ce5109f170e5323ee5283972124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2873cebb3f6b2e182d5e96d9ad307e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d7b9cd83b50e8225e54103543f4c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9557f24f5065411163febc2d3a6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54641b12e0d9a81e7d8414414f9606128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651147361a31378138d6cbd3f872273a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0e1a93233674c94fd504ffd922e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a8fe100effc239f6cb1fec1a3478131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3967abdfe4e8197bc088e36618cbb5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598e6aeac406d014c69f3a84983365133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e3f379b20e14176d142b6efff8fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb730c3e28746640014433096b332d11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3881ba82f7c97c7ad02186a0ea17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1483af72e74dd80e823383fa377056137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fda5940a698042faaf1addc37be682138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729fc5623fad62bf2f19f2ff82cfd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cd706c9e1f4c4244b78114f9490a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc0210a3b2d8a519ba4a05b75421aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3185df900ba747eef2250b3409d2e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc92baf4346282e9ef47d0de4bc15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097304b00626db4e5e9601982919928144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e6ba8ca8b3a7a6dc22ffd721f0fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179632ddedfbceb95a17747d4af3a4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569698e1d4b32babedd5bc165c760f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c01bfef2e26462b40389bdf0267de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1842f33cc82088f95e3082410fe6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8c4d7218e8b2baec4e5fe56db13c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629a02a44db9fc0f31e2e36f5e97467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3ed85a3e41ad999f5dd2b0e7fb14f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0611634de99ba5a72f8c4d0ddaf27bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b0fe688a210827a26ab28181922ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae486a447956240d1af86a653b833155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2519fdefa4bea7e6fb78c04ec842f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b01a0c2dbc5203f6e2705756e46ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d9f25c31e3579cdacb0f3119d2b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e08ab8d68a0414343b27cb8619128a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0d24b2c419929e3912e8ca1274e4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1067a93e18e96b633af5fb444f567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d07daa65d4c4766e7ec2867971faf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8cdf43cfb7ecefe50ac6aee13432c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bcba75b4fd38daaed0d3d3e481b82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c498a768b4b4222969b65bf2089e040165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076edb9a5b2cc541eb01361d27dd4e8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f78ad486805eababd2c2982f3dfb06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c583e0923e37e250c82122727c152168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a0ad360c363c80ecc3bc73d55cc23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e20a52621691b7f4bbbe32388d28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21023f43f4aa652bf49bf4f1284327171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5d9a6453d895ac0678d092c277ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e241d83e335d792fcbc5b616e6ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927568805d693b2640bfb2bd2e468c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189048aad688971320b9b161393d77d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef364b40647c41e7155b9009d060e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903106092312c4f57f14c3d43093a7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93829dddbc72c2e9a0c359bbe92e7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a9cb78f2cf95cf49ba88b8c56b1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea3a8da42d5fa24f2be4eb9019c93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c24f38fc455f34c195835d6ec35c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdbd106a30c22e17c366ab450c9724182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0b9de70c15130f85eab2314240bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd6679a8c3ba659fd4e9034f9397a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feba6fb9ad65de462b08b4362ae6ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362392a37cc6d554e828c23ec67c85c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a55c0cfcb46cd27e2952bba7bb5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3de8289804a906b830c5e193a82d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58506ef2349866acc013a43c78722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9a0e6be96bae0d653becbb930907d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d33a2711a1668b63fd5d2762b8e599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0277d7e0055c12f59de3ab47d7969e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6ff6627be302087fd639a0b1ed9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a30cc271295518211c56fb4dd6b3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4d4ae2784b9dda3e109dd6e49ac67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e1c015e0aa5c90e1ce9ec607f638196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf887ec85897e4c03b21988fb4f48f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a8f6297a3ddc922a0855f5571558198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc85696d870e2a4ad3572d0aa734c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ea9c66656efd0b3ceb59d5329b53c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cd472493d26e53c1df6dcc1a19fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1e3202a62e613d76629add859c905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19b4953fac92beb3a75a11a3a08600203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6e97cb8da725c260ae97d1966d08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6216d8a95f39fb37b6cfee28bb92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faae8610150bd7f818382a4b1730c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970cd735ed45fadf96336f84e350573207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57515fba5511f312ce0d5018d1cdd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d83313f8b08a8e3198460363ec6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb53ab7034729e8edd304b7cb89375210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d019e0c8bdb5fbf7b8afa25dd160de6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9884c8d4f3733cad3bcfcc1ee23564212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641594d776ccc366d7f9b9a626aa89e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192396e77a1b11051d4d9f4ddfafe5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a61987283845ca7e24e2b4707e32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44076fa62788bb7c8166166f909d4e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b68aa1628eab090c679a1690c18aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629239216987d41e0d5565afcc3aa5db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e514601ed528129e8566fe81698ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d30a3b22ce6b2937aecf3ced0ae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e73db195fb39d7fe2d03e99b8c70c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d43dc3a799a9a31f98baf43a590ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ac6459f0ffa285886990542e1df6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd2d678e4d53cd972d8888b07c4a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e685eb019cc1731acf9c588a8de9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf45d4373bfc24df94c6d2f63b630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc31c18097fe86f438d8e4b56a238227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824611675f849d8d9acb3bd82ee3759e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205b352415521a860088fb4b64168e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbfb2b06de33448355c59cbbfa6fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842a48fa5c01da07ab5c89afb5359e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b53ea240c4ad16317460166de037232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf881ca65da53ddd7c206bd3fbc54c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6ef6f170862fec348d69044fdb981234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1158716bdfd76594143d749726e0e43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2afd54fd96bcb36e10a711a134e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e7df8a3b9a3c2633c8c265b71c1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903770710e758c28b149f6eb1e258009238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ee18b7726412a08b9125e6148990239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b446a028fb77bb4b8a76f72bf4221240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a444b9899af4a39bff648f71de2b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdadcbc7b8a7ffeef2321a894aa559242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42100aa487aafa4ac7707203fc3e05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df1a95f28363ce19b2c731c91e158244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89386e7ff44277f55d8873bf59abf7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922bd96bab88164e8958af3b2587cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b084beae63cad1c31de2ad8b4303b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005bb6c4fd96a583a3a9dee1f2b880248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366696c4e2d7b455bc7ad45de46145249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befb0fcb9ceb814b91e64bdb69260cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc69fd6be6716bae2a423e61418ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f856947f231bf0aa4dca3b7725e6942252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637e3029627dd1ad5025a4140d266b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3a298ce90f1361858b776cf7c724254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647549af803184f1ec90a03668d2490d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d10a354f1414d06077160e2dba9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241793610240bf2cdf80ff56430b8231257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e323b160acd2b68dc4947dce4a021258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565777fff16e40dc0ee341124a88a818259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c883bdae557988e75860ba8bb75db6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8892ee0dc1221382b4827a6b369ae21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548c8d2219e1850d0617bfd181b05b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd23e81f8a0b98aa3584ce28f4c6fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfdc5025168b1986e68726c37ee50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221589fd24365fc2a3a4ff60ce68318265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a74a888af5b43502c991478add49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca3ea4b49cbde446db1a4233d9ef3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc3491b06eb739aec8162796e5499268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b865a1415eecabacb841113a04ea8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4866ad1f06a8289854c89ed0207f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b20f3e2654871a4f5882d87621a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408581cd1999940c7eed76219957167272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfcc891b0c8fb082324a1b51e30ea7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d4885ccca2d79e133e91ab117cb29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f718fefd42848dda34ebdf1aad66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f3991fa8fe64242a52e347330af48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fee0ec13984877216f7f3e9118280277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d05581264fec9825a7ff415dba9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f387a7295b93d422aee9aa21adde53b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299903b7104b423c5c1d314b30e7041b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e935ff0e06405c9b39cf00898b63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3cb74772619bc03bf75f9a09b0396282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3f5b9d526b00c9a2ccc96cfc9761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ede6f13b307be7c2f864aadd4ca2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559ae978aa5af73c753cbecc69f77f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2dc64f419850b13977c8fac44a48e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcea15ef741444d7c638edac091ad5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f55bd06ac8077f7cf8df0d4d7efa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b66716e4e3c74c039efd575cbc21a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a32666881a09124f187eab1bf2e74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0128f2133f0d5dac30612f071ca24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fed64f58f3580833a06278d23da7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814b2ae1dca537145d19d6205cf708293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00073762d571fb60b32ea5ad46fd86e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1d89d4cffc6ac8f78e0f7fc6e1da0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b6f00f3984aa911e2cc45dd8a256a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a8a1db08faeb27018c3acb47d873297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a87522c9cf10adb7f86cc6b2b4a45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07a3138cd65b5ae36456d5b4ae7ef2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b5d32a7561626d66e2bbacd747a99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4870e50fe16b860781b5bdc34c01d40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d8983709299069162fae5db0c044302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef826ec11721a64f056961a523a41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1da5b5778ebb97fdc90050df6ec59f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480cdd27e1229a588bd49f518b03ce4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0993e48834a138dbfdfb1dab20650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de168bcab60b47ddb7b6e46f931d4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4789f22ab80e80be30e7193daf4c3e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3eff0ff21fa19bfc38b06b4c304d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4c27140aeb53df20d95a4ce7dead6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390c7537b5f41d24229159fa93df54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5ab5c34f17182759b906342d589a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3627a6ee54f37fd5347631e09944c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b6125ebdae3125f523510b32964d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b053a112989f7edbedf79a8a705ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbb23eaf51df02a40efb4163c03893316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdf5361fafacf04ea8c2e85ed950c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2571817fb120604f0de3f61783e6e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7160efec8bdb52a7f9a58c0b790e5bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622250d36885d5d448e09c9af106b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9226ba52afb599580c99241e233cdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a88b8c97b2689a0fed1b1a0b66d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8515743494416f292ba688d45fe1a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ab2d93735f803665a84b23f3d614324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c57ad91f74551db1b8ae686f39400325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>