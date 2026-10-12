--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500e0aa8b6ff1f7eadfb72e3aa2c7ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828629c8ccbbc60c7d881a80f67e33df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78f1bf0c266b807c2d1e4e8426fbb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d5966174253426b6fee56c4ac81444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b2b783d3cd66bc1d6018a5d34dc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b528bb3c4e2aedf2c8cd42396ed7ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a63671395dc997ff6927773914337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903840ace8228a3e6cccf063b25ca2688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186683ba0ddc5ea90683b5ef8615df9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ced7753de62700207ef2bf7f830bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f6ab965863c7a29edbb2d7ec421011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7f31b3b6f334ed8a6eba5af351bb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0ba548ca507d761370db68134282813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a34617b0ada6e0b66e311c6ee03614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d95f8c9123db700c29f29f545c25d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03945272bb069f105f6bd86b9e54d33616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e141abafc538ff049268a0fa4c226117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5727a51fe1b400137ba27d23f5a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b3cffa595efd906b9c5694d5d12e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151b09f93c5796851020c74f6268cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98deacbf37e43af9df0b8e0b720619721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ba4395978954d6197d93dc3e6c5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8e5e568e3fa915b5c5aa9e7e5d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d087057450ff299d78497f35c198824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553789bada9ae10d011138cab9e1d8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe254b160d5c5fc5d6a439a7aa58d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1807285100a73b4fabeab0fcebff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfe32306001e6f26d094004eeb47528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9c0f13459b3a6fb681819eedf9b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7689d215274198015ce4c370a12cba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177de580dbe88a9b92e56862363adc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a16bc8ddc668be228153d048fd7f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3570877a3ca5a6628a876365d4d70133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb61e9d4ed9baa0cf6125417efac7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924ad2815295580bb2c43d54f5931335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810eb4b921e965480e45eaace764dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520269ef0f5bca5e002c9ee86e2b02c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb41bcf04b5a9334a5cf412edf85f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab3c3d9b1587c9bac361b86540f94239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87443c34df6a0f9bec5f6df1d54331840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2acd3fb557d2ff90188584cd69ddef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597ea1de51998d9edddbfeac65311e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa9e8cf3a198ff3371123069ae35f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee0cdb282a1e6ceda47f11e8f790a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eef14c4dcee7844b210abe3a1b24445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d169d3c1f4de4808dc737bdd2150746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b5cd3de9cc50e8a55a8548851ea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb8542a0816567a8bd8b99c06515748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e9263717b2d2fea819b75d5af09949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07541046560a96493a1bf292d6907650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cc6491c3f5e9f9004dd248ace576c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41c74145dc62211804318f7eb9421552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6b265d0de345bc65106cdc0def8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6e784d2a2098e087b4f267d4415954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac64e00ca100614a4cffb8c8ecbd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d01b51d06d22f56b1cbedce6a082d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5503886adafcc700905b5e40bb77657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f609bf4bfbc704220365cb7daadfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fb4b5284b0ff7d81c29458261b4b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b110dfd89cd879612eec51d8d7f21e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e71379f525846c05543f252da1a9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70681063d260d04b84f7184d682ca562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d4f3a976a14b9811d5d86ba594acc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776caaac1f2e777a40fef65617075c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f15efc88a363c8e40ec3a6ed3c5adf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652267de4f3a1185b273f789f2980766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020043af1f3444e18519fbfaf01d33867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca9853d3d619328cdea38f1b7dc6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc9092432ab73df39f29443b6d1e0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afdb9fdf1b030a08d4d4245920c7e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0cf0374803b8bc127ac203918375771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9953fa77d4d4c138b2a9d02cdd56db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8fcb44220665294d3a8c1ebb0853273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fef56a95b693fde67de5dcd1093c3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cd9597598947acb16471e611a30a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c4553a9b2e13d6ef0f80fea2b02e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3819d6258090160fcc748a108c5c6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94d0298f5b1f29f8144682dee6bd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9489ce2790580dc225104d0987b6f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742bf58e00bbc73020505189a043f3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29dc8db500bc77f36b541db5308ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a20dc73516ccba440146d04183bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df975f376836e507a4f665ab07b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1cb8df417bc9ad444b5913e5b81ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768e9ebacaf8279d695935f943d45685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f87ba2847166b0f88d3b6f6560cb4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a80b59fcc234405a7474399858b5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff78a7db4be9eacf50a131d2cf10bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6860fa57cc1cad8ff5e7ae023129ce089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ae9af04ed1cc07c5e16c5607318ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ba8fc3a1c9b51b98a7530e7c0573d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c93fe389d135a8f287252163d856692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08bf918fb1e928bb6aa0c3bedb184693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa97578d4a80020540793ad879e2ef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c17b3ac05a3227374aa86f924a15995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a78ae3f75fe1706090b87fea7e3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf854b3602d76110573e5705f1cf8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb43f736eb9fc03b758228d2970ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8258fceb0c04ed256d790908345ba4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a7477a1e24dafa5c67ce5b795f9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99125df65e0a40cb97b28fa5481fdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337be6b3ed2030cd9f51a087ee48b112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356244c7a023bea178627907eeaa5be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b923b9c74626d2e60d2508f77f23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371bc7095bf0e426ca39a44fb389629105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183acbd56395ce419d9c99811844278e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d41d4bf2efe88c0e0df0a9baa1cae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7a1cbd740f261363f880bc12c1f4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec9f842b57aa6fdd6ceb6fadae3fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af89bcb8d9dd0dd228e96e1349fa1f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8e107329282e0df2c4770bf24b7b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b08615beb5bfbcfe3f7a47481fb5ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d37bf2e2396787bf289d39fbe44d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4af3d26e9c7327e21920a39517317114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29b8c33ecb5d00e38b02216150d17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e314ea0b3ea566402a7e329580a923116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9073f8bebbc68cef018c9053f8d3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e911cfd96e30e9b8eb59575e54de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901adb523d7334628652f63a3cca2449119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a33db81f89000da5e76056e61cca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc43a138a212b93f83ca62f5b6dee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047583a6da1fe7564a3e88d40abd929f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6c4dab0f68e59b085dfe3a309f1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e78e0fdfff130b3fbd08eb2ed9e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612fd61a55d350df5f62905cc55fbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d504a1153c1b5e96144aaa55e00e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3f03cdc948dadb1fa69245c399f66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1699ae3a1340288825f3b6d33a187ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdec87b5e49b5c22c2b3d298a7e339129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95a347ba9a187337d723d971be24c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2990a84930d73ac31e8abe0b3337131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd1d1e6f39e7835cb4e023030b4d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033c9ef71512c190b9c8c78c98b23f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12aa20b6f45f4efe5bb1cbfd14c872134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070bc116173d6d7dd3eb8eb918cf62a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c9cdd2c1e7ed2bcbbddce6540520136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11b4138aebb516dd39f6ef1c994842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb52942486a83135541227fcb799947138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33416e6b94d9144c8e0c8fe871675cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f12014aca1aba64db5640d4793e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5984e6561efdef9a09252a70208e40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad154a644a8896f646c08f2ca91564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a818150cddb9a3599739591983b37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2f23098d40ec6c2b217000d11346d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463827bf21c079f1bf1246ddb0d61a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f91b0b553aef65192825d7283d5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1f14d2b2b2026576b7187c56abbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12639126850e8df4a1f7ba073d763a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377a5d3ebc0d6f7b11c36f7cb8510f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e49c0f7bd9ffbfcf7f25d1ee951d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb91fc6fab263e4d1b6d1051b5083fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe5a24bdfc8f5798a7d3c9b7b6b4ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c93ff66229d009bb6a281f3c4335f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df76e0f47fa2c1a3b5fcaf31b9206e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc444a7753036fd982d129330b5e6ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df1f4d641be8674377d793a972118f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc8ab3e73001ff5a7994730fd4efc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554939d121061d133e67afe614d177158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b972ceb7244179496ed79514096e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68f4bcea53547bf98cbfe4def4962160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9e028ec9cddfe7a92865066057c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d6a14e9e4550f7c1b7888e6f6689162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ce7df7564049f5ba5b0c85b05038163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21db75a7c3f63e28e34e767f1842e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc753bc0cf25197a46570619bdc641165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834af1a0dc30ab24856dfe5c243680166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da8d3e9ab1f5e6ae6d705d338a1fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48604003cf3ddcfac7a6498612fbbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810185eec33f71bd1a4460994e63631b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82ba4f8966b12eeb0937d9b1f1fd82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd77deba0fabbe1ee6850ff3fcd9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eade1092ee60271a0a2c735168a19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6292c2bf55eb5b4ff45b99f0464f357173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e2dd9abaa9005fbea9432c25c1bcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a6097902f6f5a31d08fc2b49cde0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617818c3cb71fe03437f2a391518040e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e39fc4712077180401996e059aeef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936cbc144fec1a7f42f6a1175004188178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a83568ad49479516cecef402649ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eddbfdf48d32e9ece9995390b9a88b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294906c649c9e8fa2c2f44215d6d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca29747e975ab42fe7fe0870bb1aba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fed72e9c8374b25cc690131c1d5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15171431320b8911b688f7fd06b5b8da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203db0d03daf4cda6984df0a9a7e02c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150bc7909521e87291c3613d5406a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541beb437082652cd996030cb0d8304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc64f415ed6fe10a633d45f961c69ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355eb0702d897d3f6e476727f6dac77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d66b1827347b9f747e3ba1461cf5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc38ea98330edc65845e38fdbf0b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abeaf8b2d2d2a5c663d61e095818c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94042823608064333112192041d852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639972ffd404d483cf055c054639166f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138e86166ac809d09ac8c1e78be986195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9a97fe57ff5e6452957fedb8011f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e33f5a8288e91191122d3d0d291a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032cca11c1fef795e9902d79761064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac131db2b610c7dc74699b2a3ca4228a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b147344330175d5455f24d609e33e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301c194d91519be1dd4e3d939e36f81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde33e6d2bf07cfb5c4e95b26b6be534202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851274b57f1a07f2afa172cf17ec3d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a708d44bfdd446ac4abf1aa3b58e01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad13cf17803eb8ca1ea63ca2c46a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e511961aca5957706fc6f44011f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f28b061ab25bf84b198a8f5fe57571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2ad227ea2886b07add4b70d3dd38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85cc3fd4012b27dbc93a1845223c55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd60bba24808b1bbea71766081adf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211282ea4254b2e23b94edb5919f7d61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db327744c2a93b4f7bfc0815e61e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa2e28c2497c8d9dbd9722fa7742d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a5f4bfb92bdece2738afbe5e6f86a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7becb0d32f01acfbf0d93dc619bfb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44cf48e792d387b3a08c8d37ef01a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cbb867db98d02ed576cbc933b22be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b80e27f089b9c21dd0c7347a3240e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258057f5831ad9bac9c981cb3b6592219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f03c920d0cdc641a0d0e17325086220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac169fee34a1bfc8fc1901d7e0c2de78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122b9bd17f33bbb5fb1f9db06d8f661222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427a316410bf90d611b3af10de6456223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0547125bfd5224c52247af023cbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b572dad4e8529fc1cbd7791892cea9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832d229d36a30d0145fc5d6216bedf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29738ceadb0ac344c7bed45c62208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8799ccd27ac8dbb8d1618c21da54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea5ab5c2ebae60ac46efa4ec89422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd39d5e83c14fe043489fd53f09df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4fbeac11f8406487f86b09e29e3cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e4c503e3e25e46ac9109fc96eb968232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1135b87b9287d0a3f78a84a9ced25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449a1f8aa79cea5075412d7cef4fb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e431ea75b2f868279311e70fca6b16d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f93376aa32d24727970398de4b0d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2f4b86999f33fc7878d96a7edfe26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1405b56a0b7ffe65b34941f2a8c1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a16bb8cf1ebc8295092025c79b853239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855627abc33fa5bdb1fac78b8ce14d8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8ec57e415a3449b7d97c959212332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9f4fade63d206d557d999147dc9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ac1a973a69edcd4797bb73a163c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783f41d8188539e4c67c62b69b559fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae43027b450816d99b2ee80a037dc98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d7d7cf5a50115160a1bf375049fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0bb318d3b7c0c59662b8fd87cc9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25620638b6156e247c734049dfe069248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fde89a9b204bc51b3060108d19d86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d3fccbacf34839ab5d2eb0b3f04e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc454f8ca7d32c282b2d03d9169dc55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377aba3f3785e4a50dad7a20b505004252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f83e4e27c1a5737c400ebc6b93a83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3770a33e174a31edf86711d66ee561254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde411e92d67f5c6c41b6753060434255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62acf3a2632ee6ed37cc7620fce142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846f8f8976c17a976f08ea1c6a18b5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5022aae282782dc83a04b2b0da2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9555dfa37c13fa98a7bc35e9d0c9fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299ea7abb6ac8f13efbfe24b5e8264260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f11c9fcaff51b065b8e3a16546625d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c48b672c94a4eb4b1dde00d99c822e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c5b12522bc61c533c93158067e641263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ddc2e3571f0fa53c06cd9d008de37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302bb5b7fbb626c9505c3052918a37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071748ce143035b61eb2255efbf34d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3c451154b48b9f9d6a73dc546bcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad2301672df9aa8c9e6a917fca77c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6525bec58a78d23d0e15effdbc2845f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace72dfda83ec525c7f23b4c723a98c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d1f6dc9ef3107fd4c27add5a5094c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db644c99704ef2592706da00b94adf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a99ed618e6f192331f5b454af725a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc600ee41f86b3298a279bac02d836d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621af7b9a31ed0a9e7f2b25ce20acb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92938bc7356ac2b24dfb73f4b2185276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec70f6751441ca0f086b0e6b38398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a75fb7784f30419719ba31e1ac3d67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55df05bbf3964d0460ed8ee35ddccf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae9d1a714a49b309be2df8a57d7ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea229e47093fafe12d563c0c7d42a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e55c496bbcf27d4473bfd639f244282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8431aba1ccad50fdab2bfb5b3124b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1b695325565bf37b3fe9a5c5bcf0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2a156fed675e4992b66fb3607590285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0fbec31a346940c2718628e5c5448286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419baccaf6f4386d52ad3d90b7b9449287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b30a75dc38ca52a64ddf16ca044d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f70f6a003cbacaecfe209651be77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c276fde46568c4a1c322cb4bb530290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2248210e5cc492e5ceb9e95273c4be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6776034337d8c7c511750d2db4cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34472868589f4e63e7f2e98799e1e63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5baf9c8ce7e1bd8b3a2765c388475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d369e67fd17d3b076d668762ac0f7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b41962a1c4fc3276552d8de5238096296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203b45d46ecd45f4808d352f0975bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ff29a26f34dc9a0c35b7ee1ed98ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667bc03c2d830df32ca9d403e8e0dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e08cd447cfa2970847cbafb72127a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498633201faa87464ac94b98a5b565e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f6047eb90ded8fad18c6ed70d76a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225d4a5258cec09939842b34ad7aa76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bebeed06edc36710a832e43dea9ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533597c48148ef2a1960a37033ea9fe4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a42df2b95f31be5d9c0f67efe0a2ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9959f5d55265c344cd169efaf6b2af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e81fd4dd7c7560d8d3193e784e7774308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e7060670564f3c5dc66c5d4b0bba3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf748bcbacd034383809706c1abfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505440ad7d08fee82dda00b0571ae13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36ee0298cdca1a26b3f3c0ee9fddc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94cf558fccf31baed8193ccf109c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae6f4a93d5096c233ef49d1995375314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35903fa7849d69194a8ec92ade1f2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b5717d2d7085c7867c6f927f08c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c866342d310d8e738441ba950311a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99fdca2d630443a0030d50db6729a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8034e119b41f570283bb7971a9272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223edeb53a0a07279062650f5ba8b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44fc452eb3ffda1a34952f78acf0ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7783ff3ca6991ef70390fa631397ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648105cda545520f64c03fa6599dfabf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414517b57e3cf3583e5aca1537deaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dae2b5cc438ece146861fab4431cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc426b6fbbb0b993950a200a0e0ba3fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d3cc6902e6bcfbfeac955938b28ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464831c0ec28745d1a2f830a2a61888a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03e906554ec3b804045282c54c8398329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710bc6829bb719c03011349842b6c33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d132dc211492537070a139f39b8577331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e0350785b44f38dc39d3c6b23646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34f1c9f0d1b9e4ce122b54d8a8c1b0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e324a7b1faed58b13d787f8ca74325c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431093e09e5181ae635a07be7b76cc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b7c601b4bb7e371f54c7d60679943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972e233fde438a8887255a318950b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ec9289a3b4e990d592ba93d1392a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312f1a42ce4bc0081b135493ed7cb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd750d65e8288b3034bd1297f317cb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771966242032ef769dce458c06b14f3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb30746f7dd8a88411c6a0140d5d4af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389daf28b696b144a7e28c1fbcdb58a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133db13f0918cc45685a66a6c0d24ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b915d43b71b264e2aec62c27ad3c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936df74a061ee39af18a89c4fb1a4abc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a5e3d0728b17259415b7a562398514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1d79ea71a76f31ad641c717d5d9cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415931375f777a7093c5364551195516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418dd19b452f239c47bdec6920d6a9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b8806e5c85c52962321d2fe8e72018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feab018e7b18518e03a65aa9f882a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed0dd2626b557df27e5520ddf286520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577e864af6762f629ebbef3a6c7ad521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f6179cd01c64d75cdadce0fe9f0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1521c8eb00b3674f0c54c2e1ec01b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60419fcbe987467077b56bb54bc2638024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d0bb8085f31144033616eb3a4d18225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f127ac9314676c57dd8cc9f6df99026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93eb00e32e180ca1dea9bb23c269cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044aafb3c6557b912684cc9ca6537d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e483e53c9955c86e303455cbc84cfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b4e3c6c0837bb1d0e6e1bd66543a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de542b09c5da4d213ab0c3260afd2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc51cc454041d3b63cf9a29c5afb27232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd3442b5bad167ed2c139715d17e0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598798436d2369c0388137894e078134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c71dd740381ebb08bcf51b596f6f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8c3934fff6b4acd6fcddc82b3c3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf75b34568800c28fb6d0b8c542d3dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c642f4de3cb9a68593e26647affb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98622e606dbeec68ac01655a396679c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8602f826ea18408d21acdd1bdc921f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8995968b4467480dedd298bf24e57641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715732c6f2ba3c5d3ef4ea22bb2e2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93c47ad62efbf557479d8517d465c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8e4b54fd094db23e042c5910341144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d39681dbb8c6c4c71b45d1a7781d1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb382ea1ab3c89ce194782edb81be0d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c59468cc5c0aa39b24114cfc38dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af3e820368c27dd23142325564e0a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a74121b243b1b8cde2446533a807e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061dc58361c4532e4a1f3c12c5fff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f950541803a86010892b9d18c166351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e70626926228cbd01944b4c3f191a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a600be4747526579cb441009880208953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f244fc87c8953ce9362791fc023454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03769e6365ebef9c1045caeafa10655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e42df48bd9465a2814f3d9626f8fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121458b0a83403d8feeea17c2596ade57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79a948f8a6e4691ae83d981c83920d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ae8e8a4f8d6ab77e997242a6323f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d34bd75e3fda001cce893819c5af060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fdf11ca8bdd87187f375b69d94c1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca82607fb24c68df6a3af66ff30f2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c90ee65d45a7e636225ed572f31b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29e7277cac3f39a11b8437dc94e4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96237ed4ee2833411ddb089878fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337735503718e780787718e8c36b62f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac717cc2edbda39e92446174ff5fd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821147e62c5ab4e429b20ab246d466368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd3ee13dd17841526ce74cbdecdce769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374480c660fdc2481561d347366ad0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0d994a4f00267f34e4d08ff8428271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1ea8eccb6330869bbae09ab9a002c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5850628c6cbc79266d5475d48d2ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b011773ec27656b0c5ae70eb4b9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086d4b0356f10f090bb19ba9ffcc9bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27e2428c031b52470e60413ec6353876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c3deca4b56502bbbb878964882cd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253deaa5ca20a92a487ca31c67a6b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2afd333a656715ed4c68f5a9146cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c9fe315cf2c0190f6b9eb59a1c0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb62064fe759a354309108c5d7431181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690391858c9f326aefb11c620dc6fe5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583332d8129cc1511aa15e8f4cdb13b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac9582853db2e3557fef86bec61d6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c7acc9736699a16ff78494ea76b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84c0b49ef0423a0f6446893b18132f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf4ea25886af369c4be9b58b4cda8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a4ea95063233c8f2057e5818875288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0ea67795e1638256b85de32a468489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d4aaec5f0589e4480512c1d23d1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d28e1d9d5005fb218fa2b1fa589191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372af68c479ba3c07d85fe0d897a32f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43d01f97fb62ae1776175c6c5848a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39446f2a0b359bf90baa43c738440c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c9d472278a2f899fa4294fbeac2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f596b3531a0ae3d0e0f3c5b7d2d14696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42e0fb68f110882030f28cb4bd9be597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a255275ed78bf404d7b234abce617998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2888149549dcc55e18fb60b2b639a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08acb07bbbe46f8ed946968bae0ff0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc94b973474185c38be02f8f0a376101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242be6ec5e2f6c0b6153d8dd05d5d1d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8442ded212caa13225aca79feaaede6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fe49e98b2a1138d5ad5f37c9d7d75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd25a7533b942533f02a25a3a2f1f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3b171e4345f1a19dbd9a120a0d28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b06d3157ba4aad6923a3b953e25193107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ff71660c8accb3c860f168524ca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056793b6731cc5ca42c1789fc05ecc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f091b5371ccd4b88c90726b0de24d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bee972c894769b10c21aab54a89f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bff9a28a378e9b502c009267a95a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169451d3ed20ebfa4e67119c8c8daf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510520f5399e57622466041bbdb76182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303830a9f5264dadf140a501c1f92b93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffcf018f9fbf247060056ebe080dd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeae8461233177336e3ccaf049b8e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf85c7bf930ea0cbc1d822d15df8267118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc104f52e095a871279dff50d52b7b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ba975035ecb6c1de17d6223012689120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ced615ed445ff28c83261d147eb24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf233658a3af75e736da38af503f23f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a40a8de07bd77c8655de13e71feb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475dcda8494a14d8ff43d955a9de189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c711b10becbd74a36a41aa272f3e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b2c370c83dbd956c87e7fb7ff6b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8154c67e0ed01800a566045c3146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242b081f0662bbf661c3b11dda84bcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d468de54322996ad73b1c797a575b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b026374716774da6314d151becd072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e174716938200c2dafb29636ede8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913138c080ebc3f43070d1838eb70983132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b90f723989a51da5e55bebc1230bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3aafa499ad954bbf47f7fca68e097134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5574018aa6e58c2cad59f740f53b11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf7845d48c434f83bea94e4d15eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568a1593c2935e4b3a8b6dae057f48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5578b3796f880775d6a3264561c1dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0df76de69651116b38d52e99bd18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677154951c55a4fee5387078fad032140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c212d7d936ae4cabdfd2cf73725857e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fc74bf738e1bc383556850e4f93a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeacecd05659157c129f99b682833b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cfcb20b22842edc1cf28c34b74b09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb39aa113f42740f197e68f56783f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef8a6fbcba911242d217f689b9ce9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd92bc30472ac283ea4154f65d6976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa68664166de4b5aa302f1f20875ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4efc1fb4723ad9b1200afb77b929f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e6fe7d1000750e572e6fb43f6d70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d3e853d7278c0f0644fd0b4d848c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65537b12a09c8c04733e6cfa952954a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff118d564deba300aa11ffcd5bb99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14821ed5d850827f773f9093cc29aa86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540b641663670c5ba0034e3d4d21576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4f7df05e129a34a166b1da1b68c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92eaa3882492126239410b0f90ea4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804511608012ea447959954a09d99e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db34992608a92ad8bdeb4ae66d1cbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e99f0880ff72109e84671326ccbdf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b83c7b766cf38039b0c0be53af9af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e039d7b0209eafbdf23a0b608c7bd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9586b74652b9e9801c03cb18445259163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b04d21abcb49338dec7b6c8282ab5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c511db932b7d335cdfd2b87cdba3ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe13ae24d45ce70550e3c9b15a8ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412013bee58066e2969aa0dccc9094167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12e8bad88d2a2073987313c5b50d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba44e479725d74de081cfdd235f12c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e72b92425b7dc8ad8839290cb9c673170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9e194e3c32d5eb9d7eea821370a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b92f7acdced6cd87f8d8a4a77b535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971c0c629be8d989f8ac033fe9eb40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e413f05aebaece5a54a157c9b3f80e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35ae178e14808425904fafb9800fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23e73b373c057e0f4d2e59955da33b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec02684261376ba06512713369cd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aad0dc5f5c6f0076042d5548d1a7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea172aac590483f6a8f41a5c11407179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6eaafb397566e465d69020fb777e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e93335bccf72dc4441ce96926573a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b21f8ddac55491aa71f5810c139f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae161692d03779db5a47383b431bb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5beb942b018ee40a7867755e54825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa38e0772ddadcb667d2b929b7177bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c45c3442d799e57c1a64adf93474186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e5ed0568fc12e1a03cd5e5e6961c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429641d31deb44a80660dfd27b9701d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb324c7b7d2efb0909dde028d6552189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c65398bffe357a2ca3d124a869663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbbcbca6d1eb24099ac368dbcb131191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194ef4ed389e02d58cc436c9c6d8c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c53bb0a0d56fa0920bc90212c448b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd7e8468daad76b0483dc7735b6457194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dedfd6790f5565f970c5bcc1c05daf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edea93d653c6414e4a1d3805e45d1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32091de1a6a26dd3899dd83aa4584f71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b378c85880ad13fed4a9c22d52909c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffec0f7f084e2515c0563a275498ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c6fcbf3cf1f294d1481a7169fb34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1613be12e5e5c96fa966bfda5727e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee869a1ce4c019bcc5928ca59edd29c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276ad2abcf4a63e5e8fb7e0a77c998203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1bbdc6ec0eab8bb846a3c00c84bc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6a8d2f24f4d238b3be5c084cd78ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8559e4683031e57a476724466bb20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da758b0db3e0d449c5afdc921284f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b6de2712f73ee1d0a3a81c63ba82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59502ef4bb97b5bba8efbc04211b8dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5664b97b92dbcbff15520ff55069d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225113595c9780e7313deffcc3839925211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3318e17cdc12a98413088f1c3605e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f4bee67a733ea3654d022f0d7e9e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3166377e3138b6008db1f2549edb4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47fe0c6ead6546ba8e14f247754a75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d24a15ded3d1bade51d7cf3d9ec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eb642b8b360473c9452ae6a4c7276217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe1aad6931657e28a6c7dd054bc702218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394888b174a07cc684a54f98cd482d11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655612d5ef8b38c8bdb2e1fe61bb00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c1a3c417489df464fe326275d2189221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f64446fa192fb6575f3973615b046222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fb0ffe6c41a840317d27de417799223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b597ab56a45e604051d2380f684b20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f3ac59225ddcd7d15b32b7a47a0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06798bdfe48cab6a1b8e21015ab43d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef26a60401230be9e488826c23c537c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9fb281ded0bca9ca2cddf28122cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ebd5a48d80115f50f61fda55b5b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa886a4e35fe2db975ae4899780fee1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923f7ebf42d14c399c1cd55a7c2f3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34a94b42e0a48259b615e7e0e4468e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb095a77984b619a6f5f0b2bdcf8fb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a4bfa3e4a75f0d95174af43daed6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1841ae667f65c61d002013c7bedf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdd453766c686e8e6e26e26f0c33fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04197c99ee43655fbe6dae96fb4f08b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac6836733a465e316034f5e6b6fa5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9f2a93c4c81eac2bebb99f40d56aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9c5fea5f2a502ec1dd5caa82f11e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64793bc61658b6da677731c1afd5e712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4c93c8c3adebce181f3c4e7f4331242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca11a65a33d8f6b179e1c7df1683217243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e488ef2ceaa1943ccac8170a18b95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f8cffab0e913d7c17040be986587a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b255e2ca892be8ed55a8ec04e5af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3fbf948e6695b1dc6e616a25b52ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d3923c8816da31695de83335eee51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a8bb498f5c77e05ec58efee99c4f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd958580dad7bf2ca769e9511b68ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295c5d792cb237ca3fd0b4fe35acf83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9549cfaa1b7214d6e21bcc9992c09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25008f1f7f117fcbf84550105e1d04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289ddb1bf63498e2db0405bbcdae81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420665806cdb851fbb17a1f755e0fbb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5acf4b6bd08e1c400995e3f300a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456634c6744da8ee1b91fec9ad400ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c49f63e5c6ef916a79690fcd3a8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efb5cff6de2382a43586eaadabb244259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff99ed57b925b6143b7960b26fb238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9e3e149792f33c7d5d2569e1f17f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d3b1cf7d5527609abf9f3060368d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115388dcde42573a168fd7474107bcdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a198fc911cbbc9f761eae8fa881e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b5aa116540a254fed757005d0ec54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f29b9fd3e5888d3eaec6cea5f8147266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426a317eae87212116953c203700c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463624e18f2e5afbe844441efe0c2725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6ffcd42adff153853ab7ccb4abe6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1bc1a3d44575208e1c615711aafdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fced880b334a52df536dc2ef94051a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967388a413089ed7abc191230e8bdfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5a50c1f4e3d11c24b7c318965343273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cecf1927bf1219e83e51d2db4219e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0600d22549aa22522dd488b6d6018c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b9465da9e3f731ca1398b06bd4866276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac083275f20693cb1239fd30a5111f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd57b7421a74d09ab0f4fffa0521820278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edda5c6c3e450754ac44e135e4416df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae557cbf8dc52ae9539b9d3f53352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb6ee075cbe465084057556a1ad42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548525ba14982a378310812b92bda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe77564d88e38356c9b37c5cb789d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0779eb23a536f96ba29f057af6da27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d6a81e8d2d94ee56a9200e132673285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648966064f2fa81b4a26965191b718286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e0a32a4c1e56344019ea60c02516287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7fce21c37ec3285981f0d105c392288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053e539e8f374a42048d4fecd1b180d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea673f35279ed82d8e639c33deeac6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24722ceda96c46b5f15983b0c3485ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f8cdab33f6bd6b13fdc39d2fc3b5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd749496b457a0f486ab9c01407236293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de77226393f19e489141be9b62a2d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87d307c90731a3ddae0a0b1809a410295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12b87cee6949b486d0fb1b0c5439b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc381c0133922967005e44e067e62ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2177747baa3fde02b12ee26864892298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a135e85a3adf38da411be12955f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aa5c75fa1b257cfa15d985d724689300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79dce4afcb38e7231b594c2bc8462f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b971f20d7c71d72bfffa81c5c35a9c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80012c828fe8bea9ee274a687e6f3b04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f13f6446e181c8375f40679816b25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916c53b7f4e4711af1781941d67f5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f138e27ea66d50a842a8a8dca23e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8e66d24424c7556a0a03ccd5638d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51f6886d1d40c8ea65558608e367a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174450743c72889c455c7163b670d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807facd6da7ca5e6faf149d8913d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efa01a666ef1cbe4fb8d59c3b7903c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60c63ebadac2d247779a7c8d65c42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4378e5e72f41871bf6e245c92f0daa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb35b839abec6e81d9dcb3e9881340314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac517e7eed253b9e902ce12ff66a3651315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccaed44e6fe8cf9c44d3f749958dec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ebd4fdc35dc66ee67ecc72e674519317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6d87f59b5f90f75dddf1e862b6be1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbac688f2ecea4235b3491a7a3601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad8c89103929b3846f962681f18369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0981d1de6a3a5394e57341c4563b92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e280fd4d2f6681ef03c31a846a4c09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa8bdbe26b01e39cdc759cb78029e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29099167ea3e3925a2960f1d0ab0b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1b6904c9e6ca81e015a673ba1ef0d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>