--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ea1a46e93a15a7fbc8df576145a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4953971052233193e06baace008e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa875f95b81b1155ab98f586f01ee823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386c3700c042567d3e2df44026f6a684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4cf2283aa7385b14757c50d6fd705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b859f8294aaaceb476b23b1ba5ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c28caaed35c43901010a787b7d377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634845504fe647d7be62454518a60c788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8bfd276f2b16049c136567651f839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485dca5dfb658a6f4278f889b06ad110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd270a271aa72d690930b6b5e9ecb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9586fa4b91b38928d0db141c88c6bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a51799138daf6e5b6713578e0b4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8d920ad71a0c5a2055bc93bd26dee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f931dedaa5aa5be98197aa5913cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed9fd5cf42479f369d6cb30bbf65e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707d39ddb1dff756660757dac86eec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb40698adc7c817b3becca22a71cc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc5e80734fb67f73bc4ae23c662fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877695f8f4f912628fc5c330213395d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854bc58359044e2cd610fa8221f2a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774dd128d529c1619bdb210661f15b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7264852fa5f525d98148a4dd6a8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8de70dde3c1b38a966eaad3b61ca0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abeef9ddfdeeb85b89e4a78e84b8b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805507adaa4272dff4ff245210cfb3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e4f1115da933827419eec4381791a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659ee52a957159bea2abf851e0d601228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324093f9b887dfb981da7291ecba91029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c5dd3f0aa2055965a80ce8e9d37e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56106c3e313a44f76e9ee8ac779e4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b3b47226d24a921b240e63e75ad932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c5e2591f0aa857edcf790339f02033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91684e882e79bf75ac2488b967506b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d438c23dc366d34ce1962e5ec4199a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d0a6df6f56978dbee0fd816efa6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6178b92d89c34f706d411a173575937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1311e99570c9421ed76ba0c70e6f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d1bbc1448e3899c9e08aeb8827bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5d4478d329cd687db6a99f771eaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854a9f6a9a792a851b329996f8232941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed9eb8fd081c5d602d5cb4b98aa3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a7d5d77c855c3a2d1a3d025ac30143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a21abb41cfc95870b5502087f28c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc10f34d2f440303a3e7d4020752d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619b52b1562f6a056318390d1023a7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46d91ca8287ce6b7809046d09b65a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae423f38722eb3e0436ab60d41320548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b51dede6b337924ce2c616a6bc3ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb3373bdad04c8f55e9f8fd353d5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b95d56175865620f912136663e650151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0183920e8fecc670fea5cd1b9eb2df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493b79a44d734976f156c5f4a94f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb41aa2579f718f3764d4e28b51899154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c666388361669505a8fac5af2bace055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf2b3a1cc23b058bf2e18e3ee851e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0bbcca400de9d0ab9d3de2ce07bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60390793274660f99e41bd93ed168558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a14092ec920d73f577a37290a0fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e6781050c52bb3d16919da161c9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f0de05b56e899de608a7b0b714b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eec26501571c806ffc0b0089cfe7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68bfdb29607ac6dae2a2a6cfc8ef2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad150d57d9c64657d23373994da7a6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac96059642c6da3ac5b7c9ffd27effb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4e6258e3ca54ac0ddd0984d96e7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6535b1513df51267b0b486d15c2b2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a15649afaa4de789bd1434b3b50ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637a99bf48cc26cb60f6511683ab6e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea625034c46d48d117456bd468d34170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b9cbb567c4b727454cf91980c45571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92769d20508823c4b412a4b783bba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79777e3e647107b8d0afd5df6093d1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec71eeecc545f941cd34f8c047fb3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f732d9ccbc4d1cb9de2b8552e36dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6209946cc8115979649d2298315bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a55c924ef90d637797dcb18422f9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a618c17ba6b2a09a6f8286878c4e7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e9c77e93fb0bd548bfbcad459e9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37753210831b3c383612ea3319faf46880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00b6492c2b8ada8fcf97f5ff318b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e694279647c67089a33c0c44ccd38c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7b802478e08a7a2a4962dc4fc6cd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f059c1edbb5b46232a06aa6be2500984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c291ef7ad191e4a300441d60c201d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd9e0c4cc678db0223fc157bed21ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecdb4a788b136d2a8e07ad46e3c26587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80205fedd53c2274fa0d405219c24b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04698a9b978c32a7e9c0c4b65ae5e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3674e33d6152e8840b2247f9c4e3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554766e2d89f78159fe4ec739bab05791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a6db2b38090799badeb5ad68d9a3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f3901d7c9caf823d07796b39924693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3864a72a84b99a262296df54e58b5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a89cbd4addf2ab66acf69dadd35095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5920e4f036c47951d93dc97813d0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9bbcbf5b55b44821421644016195697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1506f66f1957a1269db3c2c5c251fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728eb822dccf757ca80a91fa2f7b3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c2a29472f27abbc722fd6dc4fa26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e94098a0e4d3d3489c017c333ddf04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eac458eacb8ead6440bc91f2c6649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b8bc24ddde5fd53ee423bfb9820b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3282da788a27ce1d78924a1a921448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008799630d144d7c04cb7d295fd1c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf2b333d8f72854daa54eba84b32e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858c4a376702ccab3b7d1c48c5b935107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6bce6055d0b28992f6444939a975a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef60574a89bc201549e14f44e7e00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6f339d64452d465255ff336e96851110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31977fa336412bd4febf7264de4261b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd1d88ad408c626826fb4c679e0919112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cf89fe8c913286fed6639800d4c6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cbf17c60b3c872b4a67512c75ce31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e159e22837f3c454c65e4483b019115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047604481fd6a07f5b3ba371bb9d2230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e493995c7e929b8643a67c5e851e6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85535a52b47263ae325fe1e01a17b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca38fe09821f95c8c69c2be249614c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea86e7ca733877925b8b86b1e9fe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0aa0d9081204993cc18e0456d2b35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda063f28e647a1b637f6f35bb472fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af11c23a5dbc498145c23a43e74d38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15132aa198b3e99034bb2630b4f0a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c8636c184c147cb07e6848dba79c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f24894f7e9590cd65880fa7136ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50b263d5cae9e3792c971fec2acfe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac6edb2fc1478f465aa5e941c3d7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a72636aa533a83d1879671437e1bd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d0caa985ec1c990970897fc301bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13261218c2a353d568176a2c09073000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec803fb20e00b6f30a0317a2289dae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb7e8964071de83c2a101721d451a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a3824aa99788eff4ad70d437d0e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f046de782d97ff9da707857de199a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f1785a505fda7e52b92715748d6fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f09968d7948a8f538d7a68f00dfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4520d16c9dc48b494355c0ec8294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c0bc539a3c735955342f641adc42c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053081cf8c82e59eaf69f01027c29aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076adfcd97c0dd3073773b55a9ccf02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598d21d5fdfc729fc03f4f918c2d7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501566472be5350cc518e6b4f535d371143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35af92e1629087619104a5991604e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59307fca379359d2dc52e6fa101bd4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcae5cb52fd38f0903331c1b2ad863146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4cc9066fdf802672e87215130653b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8128f52e888f7f3fc8ca33fa3ac6069148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f332f18262eb1e58172180d507804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded85aa21ad26b809eaef95b9609e2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9dac6bbb0c33dc6edb2253a1a6d9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b0f5e0ce4db8830a95947db0d9f6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd55eba7ff584e6de3c54db4de1d89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770184a7ddc604fa8e49d8341f29c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cdbedbf8170cad1fe336f0f208afc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d09c75629a6966ea059231e1e6d0fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c5476415c87c38cfc9be98dac2e4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ad46d6d623b238d5d29148931c0e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ca3a8c4e0bc9c65264fcde1aca475159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ecaed7ea364e212de0135fff478e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc22a1f20c940772098b64a885fa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d20e33f1f7e50721ec339211d8b08e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d827d027afeee2b184a750b7402f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e9b325282889ee728cb2c35fa0aea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f1a73c70f1b6d1d14f7638e9de93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956093e1689961f5144ab8939dcd98b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17910c39124069b3c4f8db673aafb7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26f3ba02d0dc879a7c425194a6ba6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68114ff87db1a4a988191b6da2ce84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68e2595377cb425bc5355124867e2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502c4154828494a82e035330841919171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c2822668d3b15c8f6a4c05374815a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c8767e1a99b7fae6e17bbe220738173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c577434c2cfd11a118af077a9436d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b85a60a129bc1f58edc79da02cf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce083a357fba9d030fd358a58de53765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc5ffa6f0a8cbf2af6fb14cd9fd8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726375d0f492ac05b4a5e09e514fcfb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b60e2ce0648290dcda9099a0c631179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb24660276df88248d0ea7f03888ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7bd3e452464e11288c3a3f9a24c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bbcc10a9864fdb484529fb0d89a84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4678482382b91c86a7ce1dafc3028fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33b479b37f9ab80388b0f8d6e3de0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d2cc499487fb7df13e1932d65920185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9525ff8db029e2b83a3f8d63452953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459ccd5d524cf006f13ebee62fb3740187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da806a096bafe3771eb7cce914d85020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eed4fe54570efa2eee2d1fe302f2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2fc32b1e6dce1c7b09bf2139e412190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388c095e735b3ac6c64db1a5253ba7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb1f2e736b81666a048f34795d949192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a769c4ae70518327001c84f14f24444193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b78f470579e7f79acfb633a09fb3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db9d08d901e28fc006ac32993718a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8174232a574c63e4e263cf156214d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2cc6f28b06e00d8a516783a47943d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2180dc0bd15a8ef86c273702906f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88de44d970957c97ba4af60d92ad532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3585496af147af5dfbbaf420b37557b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf9599686ca7f6955ff7fdf711a98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb1e1e8e741825cb588c2657882e0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b67fcf030d688954c231f13780fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f593afa96cff6de82ac1e9675f70b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05293a87c8e0cbe16db8b0a70e3be48e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acadf881fbd89c0230eba8b5dc55866206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd52a5f347ed7ef7f5147193b96d2b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780e38106838c84cb3ec64a84e85fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3fc3f1ab283d7c4f637e29402681209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf1ea64a6263b5e6709fd3c80ec6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8925f88b6da3a50a9f88df06a36f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228061307b621ef7a4c84227b4a5c64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a492c526d5af5b53732aa136abd1ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59842974ad9af89a838582c1de32c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b732fecb25cd8b770d89dd5d18dcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f5b74ea96cb8240a664b7d5403dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52badc79cb4e4d9d50d8614c55155da1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55872b2bede6cd9fdf38146d73ddc15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb653c8b619ecc36556f430a1d25d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf04f5cc0435a0c1562a9f9273ad0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b30e1f85e5093ac3bd152fd31b798221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1271c2b129b4a9fef0a96ba2cc03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627be4ab19a883dcc89eb73c1138fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe379b33d5d4339dafbea3a83ff17b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab35e99276d049c5b816898e5d935225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202294d21a9f6bcd44940f46facb1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8d477e98f02f3fad956ca6f697b96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6751d82ec9e9521b1ecfa036ce1851228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b716bd64e773d30e7a466879b0cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84833e6f6f7aefcb5dab799d414fdbff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ee2f9d8cfaadee39af850d0900a4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b0d5b3298b35860facd2ad3a6155b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019a03789a39779e501a318c508d59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62b424fdd454aae45e58a0513c71c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1b6163b06b5541224f8fde95a22d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475fe9f9b4500abfa20c34b3fb2bd86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494bb71f5abd9b72a223b213beeb6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90629e48400f5ad71d058de33b398af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab85960845d866d363da78df92d4133239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d2d123c378e0ca8035a1c9adeaca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebad545c3d9cc0c031dcaeaaa46609241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0255222cb2d766c6e918de263bdf96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbee305f82a8e457cc988157f6e18c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e910bd934805a2a07ea835873223d48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3648f837cffb6340db7055dfbb1cb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26996fdccc622ff80d58116744b1ba6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bdaf8f3ebfb6d01fb500265a65bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ffb1bec7d069e64f196193553f9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252771729f7d510157ac8855bd3a95d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d3f2183cc6e95aa21ffdc5d4b656250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc5220004e00d47da6073a2b0ce37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5d8c06ca7e28185b4ac28c7c0e3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0c4d8de008a1ea41575b2686622b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b3d8d787b648b29dfa6f3911057ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e3c8c0713a359d7849f24e2f342d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384eca9210862af8042ea201dcd452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b525ed37b0215afd038423f165d48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2e373053cecfabbbcf542cbca0d36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb07360713ee6923dc2e125da00902a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba846ab7f7daf9eb93bb8f4b285952da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342dcd24bbde093717614e4998af4a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8a3e36acfa835c19c349970939953262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d458d8760251bcfb77ea2e752a09da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48306bf8876acb6242fead644d6ed1bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a527f84d01a4ed6393069ba2ccad55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba16ba4905804ea6b1ffa5cce391d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbecac7ee34576de02c1f2d554a562267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584d8e3de1b60dae3ce3a6aaf0f8195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781c2439cc4921c5276efb0b84aec6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261221aa8ceea5353b51444cde2eb5c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7a32b624df6cff31c6d063ea6c81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d915bc4fd8f13b2b0c49290ef27adfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398e561fb6a82d6785fd161bdbfcab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf93f3f3420543bfa43b3a10d6cc71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba3516d97f4125f382404c3ea890b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb5f2a53ae036eb5fc9ddf9c5d7c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262360588dc15d0bd54f0152983007277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d470ece740f821d9c0c241e17445c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a214fc244552b3b20f3b336a521d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1c63e5c72c048fa0b9094f7a0f3f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30407771df6ff4c6468706b5b42adfc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45044fd3b53629d9380472e2b6b9f2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab55be8f818c9f37d9eecda66c468d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3742a0898294c4587627f4459f3eb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f7f8bfc4331810c34f81098367e28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771dc07c38b6d44184e5f7bce38a7ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb74c62f4143161e0b7113b7d5211c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d167ee8021a0f2fb99ec3498681a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd444604d678c1b2d89a9395ad5a9b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207bdd42bc11e73e030975db8690799290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e56833a37b7fe85e67148d327da4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832bc5ad8ee6f1b63adf09648eb12e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16757c6ffab5e6b55efc93cbff094070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6cf6c5b6d3db5404f67c3862a27d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862c0741e28238856be46a5b60ad75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee0d213cbe7a6845b29f9c4ec3e2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ec3841f19766efb421fee5ac3607297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d759672bc57d3afe0eca1da56b1f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e4410672cbce00dd0f49c642d2ef7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e38bf6ad0af3bf1edf10cfbba8ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9ecef2a9bab99ac33caf2d0860851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee876606389b6d5365bb1cff81c8c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0000799372be15353343b842a30c0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca79044ff8c56082baabb1ab017bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053320b0a4a65851bdeb1344ac3df957305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c208b53489936e8820bb7575b0c026306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb223b10a847c4af74e26123e3626886307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4d3e8d04b20c3161d4fce8582245e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882d6dafebe37539991ad74d8d5569b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd27c1c9926245ae8137e1ae61494cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cc78fbf88b3a61956ef26f86eb0af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89408bda834abb64a5b100af516bef29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b397d1adc3523a241284275d5ef128313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d421eaad5e1de52fb8e6bd3ebc400314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e498afa96166aec1a9883d7ee9f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6851863365dd7eaa849b1e74f7b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921cafdf18cfbe3bc7485af3756b05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bce8cb179646eb0dcee7fe6737eab5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c33dea232ee5382bf0cf3491e81bb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31b6845faf772cf8a78d3cf54f950320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e60b6a2c3840db83689311cd0453c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95189f68e57fa24c871e44b7548eb7eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f58b3eeb74df4a6026a2568e36505323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d121842eb5e068933099a3b71003324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5f903adb5cf6b6d8d88da9cb1160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043286ba5c303f33abc203199c5041326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d87023ee9971a31db88b3a4e45b24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa12d364a3b3deb99a004d4ffe03ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f090e88a0d05f115e1d981ac0c7b1cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca9229064974e83f89922c0eba478d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122bbd521ea1bd10600ed526534762331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96e2fc91bc22e500ec0e489ae34622332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db08501209ab496306bf05f328ab4c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8ec7cfd8b86d3aaffd849baf6f84c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ca423f56be697c7560627479390e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99192f723d0360acfafb1dac910d527d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743da616d75e5da24d2a9fdf56f321a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cca111039b14303990bb38ca3a56d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63469a74a61753a8eece11ba294186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ecdfa050bfae861fcf5d4c3e667307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3f70a0179d1da26114d95d2f044198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527bcf2b354ffdf0c501369372349cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c625caf787f8e016b51e9a34312a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089416c8c34a38a8d1303f61c479552811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4156c51786a721d9c019ca5614ddb2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399d04cd852dd5f58dfb0b933e981813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f07f9f280ae3e5ab505dadc9e49cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4db3ee497b0cce7728fad2c3d7d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43588c83694cab019994aee29007c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5038b48bb2e2ad94dade2d4e6640cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d11c0f76313c87cf4406282ce15b6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ece8610b624a23cf4f3664bdef38e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6598a6965c69d86be224b3efb9c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b78c962cf2749041c1b64ef9971c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093faba478843cf2d3082a4978618c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a002638f4193698f6ee48c522e64723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b0ad863bebaf686cf3d4edcf922c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0832db5102275fb708c839480e1c6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d43f73773f57a75bbda98bb6c0f0e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416717ae334f54725b8cfc68900a6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fcff5a27643705f1005a9c800e46b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7833f2c33ce5b004fb85c58070194329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad84ee939d5767b5ca66079ee0f2c9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c51cb9ded4a0b535fa9ed3c6ccf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4bcbcc35a74f98a5b5eff4db114932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44364d181755ca19b87506ecb63fba533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458509566c744cbbe97f3ac3e97b600934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be28883c66ce22f9a4c56a8d73ef335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1dc5bd0cf800d67c9330e5397683036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9c47eb5de1b9453204d3b595957b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55c85c544a07f19c56deec5a85c7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c147118d8c5d298787a0a23927a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e884c35a313c6047d2775242e78c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fe8a95065c461bf0d7919083b57a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4b9b105f39f5d25790259728e56f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c19dbbe3dee523684fc4cc264114643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908d1a71ee93c1a473b3e8693d8bd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770885969ac52310959daff652b25a8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab9ef21c600788b5cfc0c7f46bb5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4395b6996bc9021da8880d569f29ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f109eeeaa043d765ddd150de332fb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd4bf35100681e4a89fa7d5bdcf5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c99ebd6a8848036ba37a179a015ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0aa0ff7f3c397ccd821b538fae47151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3973088f4f914c50d472fc4a839aeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeae0f9a1036c25d7ac59ef1f5333553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e22607f8846cbdf9de2a996927bdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282479f4ddc0ecf2f7e1d2bc152fcd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f6efe29089169f1b3e1a2fb33a84a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b498647c3150bc78c0993ded6a0a8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935baaac496753a8390da4fd2ae0a2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abd8fc04f447ec1ac11865043806b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17febfa7a834d5454b6a19b132113ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723cb0a8bc3671b0077484df249466d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c125e5205a59adb108aa7766308a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c124b2cfebebec157d112d0db53e42363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f63d7e897c7263bc32990fd4d4af264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beee0669fbc23a17981ad6493f883165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6144ff5d2c5ded44237a47f9880666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370038a00da6374242d722de2b4ab99f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c52fb7dfb28e204adce1daeb63aeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd7635a64662de807fa839fd5dd5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d5f65264301b664288280353337b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a7409131f657cdee986777da111b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df468217ea50b297cd4a96e5f93ba05972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c456ac88d87c18af8bccc3b21a8f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa2dc0c8862515ec44e810bb20535774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e64f331ad8178f3bcf24707aaa3c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df91dea273465bf63ab34d4c95cc2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ae6a7ab6241bd213c2fdf33bd4b1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7e7cf2deadad98e3df9b1fdb6917178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de59fd7d8a58ce3a11649e776002d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ae03ea24ccd5f29223b9eedfdf1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08fa32c085f6bb6976d474b75840e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6cf927165310708a9044df40d65d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc4b89c7429bbeb5f0831c0fb5fe2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09082a08c78aa6adadcff401e6ba8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec0d87214ed114eecd2381a8ef6e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f11cf10b1fa14427a0ac5763817086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafb03c63cb9d9432ca2e4db3b561f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb121bcbfd7b450ae65541bee4771adc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422537c9f89a54d1f2e2d059672b4fa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b4f83b606b6a8aad4a2dd799df56a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5895d452df604dac34825dd87b72c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80868085db3beb9ffa630da69e97588492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ea49c69237853dfec1cfd64b293793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd02b1c336a37b67f2c0ab2dcda511a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7349f638d7aae06ee7eed0bc6f6b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59617bd76e99f7776084d115cbb1af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1447f16ac58bcc222a6902933e0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bf740c19ea63305b671504bfea27198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02948544dc8872cebd5e7b69a4a9796099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a0b41f507e075b90fcaa3adc82f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b89e9a42a1edf6ad2d992f7971201101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e7a20b96d3976db90f2c2666f715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a718587eec0030a9d0abf6708bc82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ae45639a42baf55d8e3440c54ebf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31760cbadf50add9ff47c8cf45ebd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea5c5fc50c91e2eddb10ceb2bda58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7bcff1307938884d98fe63fe9fff3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897be9e9cb4ecd84b4a648b0b97210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e937e9ec00ae1db7717e2f4e2521109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918c498a5786b70aa85799e5564822110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519504ffb31a69b3261bed7c1484e8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ba64024b9826e00c553eb2d924994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012928ceb855fa3fe8ed3084f83f9517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed6a0a58e6d241cbdc0d354c84aba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2186bee41ba4ab8a532f053ef17da1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e4369c7764ac8c3945a7a288746d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e1e2854c93f162629d496e7fa9698117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725f3e8c02ea5cfaf68168f881c7685118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f61d571f4a27cc0d40d9aaf05eebc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd16ef118e06de7dcd21fe2179882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726629a5f849696a894e99daa9136d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d851da44507a5cfa5c9cfba5d637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41822530214f32561a0b6dbdfadb507123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5529d95b4362b4f43d7abdd8e6193124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aef5f52f30e8f7fa62969c43d4d4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7edfc55291f42a8171dd02168c435126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a1ce87c3eb685d93b3967ab88bc6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29689eaf071f2267644ffdcb2987d87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d595c7bdc268c6df01e8e6f0d43f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc170dd661056bca0ecc326f7c0cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee2eb27c59e8907483c43cf5cbf9c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf6b37cad6f942d29842f00015fae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98bd7d8103c4e9812d7e25c74adad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae768017d03b50b4a2612d49974cec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3c977bed864db4d80135f6f716df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e0e265a8de0188102b1a9db355b61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383f74b2453e8ee78f85266215c90cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f1279b386191db434944b5b526138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10810ced73b59b98f0d5a632b412a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1d8f2da87e0c8a70d4003d7c2aaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8caa5f4c77988eb931e3c9839968141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64849706548c9d41d09143121cdde1a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6d241c04173c488c1c676fc4a7466143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fcb7c43529cee74b26a6d6b75a366144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d3dd248f92ce4d0c07a893011e12c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77da424e4f390c49523d6bdef67c870146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b87857e317e7cc8b3ba16716dc068b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a780328e7ba5fa79391375fc0f2df9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa2fb8d494fb0bba6ca51f73e9f90c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417e1f5a3600a7a47cf92139181775150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fbc3cae9d7181745ad29d157a960b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fc50d4e7d35dbf23595870bca1823152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1dc3357b7bcad99291c0b65cd7aaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202696294513e6d3e7a1d0a933ec06e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf846293c978da9cef0be99c26fa41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a869d9174e2381cb940d1482ec324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2dd7649da3bcb73818ed58824dfe9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adfba9de43afeb4e33ca4cb80b12f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06bdaa599c61d4610fdf5cb4337db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac906ac7c1e785d00d1f1659864bf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d0b98d9876abd3b184dd02069acb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297740abf93f2956f711a9dddd71c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa100efa6776550acf2fe663be11e20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11739191c8d5ffbc35f987202b4a5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5894d0782ce14f652424163b595ac75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a5286f0bb7f7698935a1aca350c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb08f0a0f77f57d5d5ef03351ee975167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5707c50e364118eb6bc1e61fbfbe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1532d7270af1749de5d88d7cd9004169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ff09e2b22cf4b9a3f9b5a8fcf282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bc1e1d5c73a14ec9f57e65c19038d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6f4726deb377603988ef999c8db91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6056a675ac96ebfbcf715a6cc9f51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210578c8187adee6fe32b55732308aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070ca6ce4da2042dd2fb2c2b694e5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d98c6fc6c4c89017ad5df102bc802176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f58e392cef5cf3d0000c82673dc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe720afbf1b852a478e2d5ee8df8577b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c145da2c33a03b7b4da6a1376437d43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d42c8bcd80157f0a7f2267686567180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e056dac006550e9698ec1b127450d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da94e47d6a15639ef695be137bb9b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4cb60a07cadbef3a0c302b170b62f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338fd3eccbfb53a53a61f53242469be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9db8a616c8c7a75ddf4f57d9549b36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec300200e7a112fc6f49aff2a498fe3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc545efadfd73c924b2509d2e62801187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf27c3578954b601008203a0e67f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94fb06a42fdccf99e6ee15e1ee8e4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed6d289de61000663d24c8ede067d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28eda3dee060ddc7959af87f733f08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aebe29aed0f136240b0c03a2e166e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5781e4e1da531bdccbc3d86330df8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80596b375655a6bc5ab887e9ae07da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d4302d8b5f70bb89170a1b6025208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be5bb6c315a44fe36894adbe459fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795de8ccc7f996f2385b734827691dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531f3cda34b1ca82ec0fb14d0fcc38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ac6d094474924a850cc8ba78217d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec6287c5694bb57767675a2b243fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c543ef1f16e763da5ef6f7a2101c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca3434744d627ecbe606339aca8a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ca49b15199e3174a8634a95825dcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e494f850a305220864aed4da59e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80836eadc49854b1405ba3da740566f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f07931aea92459b44d4ee27ef4e4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd6ad922df571da3262f7f41dff7c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c681b769012e808978a25b523f7f9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa3df708479b022cf60a32a9a3e3e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd188e74258271f94d1cb1d9b1c935210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d76b275e81f25c76dcb56fa3ca268211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f7e71ab8e280a7273030e4d39137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166469196b6edd9bda591778ca457f5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96deddb552b90078afc88622a20df47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fcc6d9512ef1e23756163392eaf46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461a3eef7803e2716dd47155be5be8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc5fdd38825319d176c4090b622a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96b09e1b426e4bbf3e2233f8561a27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3fd1d5422ec37b546faa0f0d9cee9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5d734d0de512735d6de0058bc118220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc44c2b1e7c9a6ee18d57c045b608a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3659ab75e74f6e2a6e537a8f69f803222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9062393751823a80d788f445e1a8b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd0454c7af9bf9721e6a39208f405224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c2ccc583f9f9657a5785d25a1e60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bba534b201868f0321dba2c817fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287e466ea92561cbcab28da9863f59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e551bcccec5babaa26d840b36e6a1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3979352efc8efeb19cd83f1641bc2fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f0a6ccadf78109911186943c2491230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0faf616c25837ebb739ffd1e9d80e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad54b745eea40ff99040a7d64974eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8885a2c3b8f5c3d7941f5acc5da5c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2345508ddae4d3a6703d40ece613ea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed284a6d37afb9c47045177e3db7f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a8f028b11cedb12fe0570f42ee7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8287caa9980070a4e616c48a159af6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944daf3d1df26fc5f6dd3afdc288cbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f9b63da54a5e5700d48390113c1fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db26996673d01693269e260eb67a5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e686af59da9bec14f2da1c2f63d6fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503d368e6bb5444338dadb9db61941f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581aadae7f5ad7897a4fd7a88a1e005243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f783842ad6db29327739c706adfa7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668fd722c059bf103701ec7cddd33b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad006479e8d4981abf33469ca63b268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa1c9eed63558d1ad5637043c57ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3db2d53d3250a036a34f262eaca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d8e70cfbf877e18c107502e65ccc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1fcb1691d87bb37705f7f35c67fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f8af8405aa8cbb40e100a4b7a34e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bdd835714fe8c4b19698563e9039c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6b86898218c68df19b59eb5e21d7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85713df85e1b1e5514ac15b4a52cd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0f22b7f6a8e727f656ac77400430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec485d25437bd3df1301af802090e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c170baee75c3042d4e3cdc3aaf7e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b588cf2fab6320dc39d5c9a955fabf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893665c33b126acef11b23d63837456259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415b01ae8bf9a26bd10b91ab0c60e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da219921710bf5014fdd21a124bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897a588200cd92c0485160ae107a6f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585455e1f861270b9b98104ea028ede3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a11c9acd33ac14ee92e752be23b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c64a1de578e22c191c0489432d030265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4a9c189661c2a5ade8cc1f9c2abf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d00bc61b057c807d9b08d2471088267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1628925362835689136077132e2427268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0830bff6af92d5a7a0c6e207b53f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5663e93d61bfe629ce81936809089270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66232d718113c68a4f55725f815b8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0dc5cffdf38554f8e1b23e77f26d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b637e4b65c20e2591db982055c3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d70a00e9d88a1c1e17074c4fe0427274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465426d90a05e3f78029b9fb240b9430275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0238315af48e12c5ce94cc2c964096a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e18f235d263e8f5921eaa6f7032b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99920f78befba33ea07d8d61f58d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a56b19d1c47c138e970954f75191279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd858c858aab7fff67b2ba736dc6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66df8ffe6316721b8b68acd77ecf176281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a1fbe9923d74e8932e213fc5739ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8038977a9a2d3127df284e1bf2f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023cac1a0a22bcf07e74e5a02b54da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21334f5c278fd158f644e9fc186a1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f2a59970fc6d5064f1f1f56855b2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da4f9c12ed18fd9410cd800fabe8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6681aa0b2b601b0718167be4521b87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b0d8a96126e68bdab521146007586289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491764dc4703e0995b97cc8f491f37f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54aa59fb1ae6ed5bbfd76b3d00909b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf26f88f7cbab148660c9be6b008b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fafd12e68fe6680c1b3ed818c9b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33402cdce7834ea3b756103970ed378294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eca42f5f6720eb5f182e50d96c71e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5f2913e781c6d7090df05939ee2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941ae861f59e31d6694f51b18a93ada297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0827590d4212010a6e763e2c896e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee4a20b853032a717acbab339face299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede937fd1dfdeab4c62d79e8e2d6597d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483488d41b9c8a05a05150ba86206b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9221cc4055c3fcc7b0e9f7f2c2fa407302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0b734bbbcefeb2e917fb7a219b9cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b23cb2d1068ba9ac15caffc640624304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13fb0e604ef2515edc3660a5cbda56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26406d8255f540ca7d5cdc993a2be54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a047bbbb1c477fd92769d31a7d14d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06873bb2148b6a667515d9c2b126705e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203b51a4a45441b9b8ae53e29cf7468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4273b7f52ed5e8719fc5e6a1eeca1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3872a920342d8e20bee8728bc0de178311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30c7d29fd4dcdc2b62b769a108e76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a677c9ee29be36125acab8d1f3fdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2706b411a9dfddfca0ba33b354dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b4229d7e0aaca864f68b7c3839fbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a87f39d50e9d115b828402e680d05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d68c5bd13a54c89757da4950204f32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cedffae8f589b3c641f66b9fe1488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c54ddc4bb4066e0b193418570881e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b64f53b4cafea0c997f8c4f9d4179320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a566a5bef25306396c06b8f6092f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c018c8a2c3e21ce579f2f1fcb1cbb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cde5620325a7b7dc5eded898e699f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfd57b72231bffddc1cc1efbf59b0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d7cdbab0fafceea2f442761b949aa325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>