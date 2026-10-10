--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb53e6a52e369e2fc008e81282ded1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b973f01acda8955f1748ab158337c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa7037e080552d6994e1c1de4d67973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de9f434d27bb425c655de4501991b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bebf0064aef7ebe6e7ad935cebd065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9bf90b76fa7ea9be3fb1a4e857716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8905e9da8fad5bf907280cab3ef67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335c17ba14694e79f6ab64e2ebb9528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46396c2f3fdb51192a5a9fbd221ab329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f9a61ce204a03aa5d8811ad3594df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc069252f3d7b57fe3d33b7dab90c2e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d784393c3cc82362de4eb70499061212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aef7653bcbfa3059868f9776fbd9d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70cc02b7cc8eb8af419763e17a23c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad480ad97b1c6e12b2558f9aabe95415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816c4257fbc8e87eeecb1e62d0bb6f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a256b605bac912dc80223c201b2fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079fdbf0c320224287815748767d5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b22e15cca6ba02933d43e0fdb541a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea3f0b8cae73444df2cc33b38543120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad52cda06ee87e3c6132ff0ebc85efe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bdf38dcc0022df414aba573740c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae8744369a9712d737426fe9c894823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d3a91db71126ed7e6b11afa888e5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e6b65f7dd17c1e9dc3ab38b66cac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a5d38a3776201054a4110e65de3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f68317967383d6f72820db35aae0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd8b2df6803ca550fe36e0365211b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18fdb3aea67bdc54c7d05e456e90df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9911c2a7b8b6aac56f145c315092a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5dc89802ae227a4c9526cee7852431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4918628f7d2739955c783e241c16cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327cbcc1eca5ac03fedc5330a0fe3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7ee87cdc706d9a674829a4e8798434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184924fc6a333c2e1ffbb280b79ca81a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682345cd8bdfdaab28bbfd9be0ab930436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5eac75f0d94bd811e95df0fad07a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225913b84a753aeeb5bef6f866f5fbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901797fcf878380abe488c8fc42d8c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a4de6b3be1d284d83e208f34f7e8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358397193fc2d9eefabc0d9c452d837741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88b12a9ff3db4c8a57cb8576569f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b9fe0ca5209a7afcacc8622139f1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404167f3d3cadc618fc0eca482957a5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e6f5eaa8fe9f0054c3bccf9b87bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840058b566d7523f0b1daa50dbbeaa9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a28f0c1686de150276239adeab96c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7e53fba3de7630d94113eb267187848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539c128a1fc2b0266864dd3d51b28b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cbd0bcb781323894dfd0f07b989e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9911496aa4ca9c6313f38aeddbb3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a89c031f191bdbdd59ee675288802e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8ca6d720e3285a3fd06a8c7188dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e3b8d0696b6ebb95aaae2003133554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd1158323da0c4f50a05eaae254cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e465e4d4f2ba34b2457ca5828935d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1eaaaa46b8482af6faf55b5a219957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe5cd41c81f8c74f6526a4b8e752158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0f55b13463e93eb67706bc2959ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc770f7fd18637e151b069eb4fc3f2a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94211d23cbae68f85f2e143b5bc1e9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b606fe3123e73c3572f58671c55ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88d725518ef97eaf5e9d68bbc87a4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d26af2d219ac9d85063c80399110964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0dc692b314b935daaa1116dbbf9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd671cd7ccd64eb551539dd73e0476e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eb751469dddc33117af9c46ae99f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787176a9fbe6345791ecc81f8859d8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a5fa1de00480961195acd032b58269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc8f87219a6f7a8b6e06bf75fe619170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952306be07fc71a3d8f21c9819e3a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21696fb0b9dd2391f55f65116e5f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc5eb71ca1f5efbf86f2d979d2dea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e5bd0657f25661dfcda22c0eb42674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959762b2e252a19900c3e4906154235875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c22d22ef65276202b075570d9550976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e8c5516bf69b256d8740d564dcf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5543d4a08bd28874a8c66792446901678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd0268dc077ce7353302157766200879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95a5a3f74cd59547a06fa8e5094cc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc23f364764a9acf88fc5c53a76a7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6043d84bcceb94828fbda727e73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8194191a9eaa0bddc2d73371589e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76969686912610cc57c19656c2f045d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f522f7832cff2691dd263ee774d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd5e011a3f204224c6382bf230efb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0b1ffdb5cd02ff312dbe90fa852e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb5526b30056ece74db5defd53ceb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5873c0d06b51a734167b16f607202289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d2d042f3a6887a1f8c706a223ce390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b10805b4923983aedc836f3bcd71791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c455dfa603530f997dd07c51fff5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa07af7c545284ac79cf73008ac29193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445de5927b216f45e748d31a5812d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eab147cb2616297dc963c68ed3fa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871c3b381516dcbce25304544212e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92dcf6fc33729e8f4f22f6d0bb6b2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741b8edcdaf99da21fd1925bc58e9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a1f1d00313da64d430a7ceeca376f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c672f6529bde6fe0b417b2c87431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea4ac441e017e9127aeb311290243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f7bf5fb870940a11d002e998f25c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8e182220730385f31d06eb92926ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209327ddfcd75c970b2895d8bf4514104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9d7011ca437f63026680b9611d4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc0306ae3d49c8ae39b08ba332558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b444c26d260ddf1d52a639248a682107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b238ae1be10104244be4ee255514ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2e545684670aa309f42a40756019109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577cfce410795615cf4fbfaada88bdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9c5f6701f697958b819e5aab86ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d58982fd8346acd8ad43a2874641a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6fbf8f18f548c9260c1d934f24c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8bfbb1c93882ed7c6f248185bca7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8c733e4b32f8453e606e84a1d84d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab93222c835d87b9941064ec019a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba504398c828d8d9e42203ae12fe050117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261265557ba6d7fc5d50c0b626b42b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2362ffe83ee6459248b231fc883b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d98b1fe66b14f01d68802670aea6f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a275527fdb8892edf4b7dd06b1f03e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea416c8db01269de9f04f01c981fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94139bf5e931f3300673b05b7bba0595123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b8a99cbce66e51d090d4901b7e53c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac8ab9e8c2756b3b0c6a5324311548125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b9e8d40d9b1308253d9c5a02d8fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff3204fc4cdece0c0ebc8bd8da6dab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037b7f54435703e99b611e27731719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f3d375d98fec3c3dfaa726cd4316129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27edd79075b461bf9724ac46e3166c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa98c9f3f821264aaa8e64835ba0aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b32bead64f11326cbeeb7254a7435c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeadebd36c53478df1e2293626f545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b38d84cf30448251c025958ebc971134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99c21433d8006536dbcb1b4508560135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea08e0674e897c2e34a1c09beca5804136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8d0e36ab14387527f7311e3cd54c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756da0cd2c648480e150a2226fca706138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c452714d8ce4d0238a0d210d77a74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfd50e1fc7251762551429688df116140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c50a04f8994bc5e6336c603b9686a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec771a0fbe62d0c49d818b266a9ecb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4543d58f1e3fe73d80c67f291aedeb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a70c7d6a1bb2a4554523f9d400d79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc70ae2f76c736ba9360289719c6e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad279d298e4f0b667bb70c5d74144fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64de2dde2f3f4241071037a7edacee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd042e1593b214450c007ae3c4787d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5b027430b7fa4bd374b92f62c74b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c81a38595019741cbb12ea3426cce5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f26aa569dfc17a4ba24485ef0a9d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132954e0febaf207beb475747c20404c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c2d94afb5488acefdc3bf83c573e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae5e7ed9e190296c06053e27761b57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601713e3c9930aa571e368988936e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b83e9a2e2a839dee786bb5473aea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e378cc7d0d2e5ee701521026cd51b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc0c12dc9a2d43c1b14c151191c8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53a47d9f4a7aedc3b35b3fce36a81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc58e3338f7197e52b3ba13b81908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6afa2bf3523779fb69f768df0c02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0550ced9546ff7ba4c05c3a3803ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e64bd1012eda24e16a521441440bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6809c10b9267196e37ad0a69b2e85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c78e65e6058668610dc3f73a4891165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab50ace83f7c9f0148881dc928d54e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3baca0aba3f2bb353b62da0ff92e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e12729cb2d0810dacd2c077b42946168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264322d22f5083be994795107170f5c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565062f9604199e2a858e2e9d5326d08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812245522efa39b55b129417c8452c3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b743c12162ce6a98eaa8cb06ef8688172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f64f2197f9bc18d456d4d653a349173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1beb40a14b4cd0e793cd67e4dae7ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d950eb40b0480fbb8d2262a76642482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5dfeeadc29bd83ee652f4e12016e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7256b0284a09eacf666be47723030177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc1908c7e923aa49fb44af0a6df15b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215675d956fd0888ff4a5c80a52c1fde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec96d6172fd683c8aedea8d24ea07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a241d3b1f9caa80f60e64887784b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1ac44b100527cc24ba38f5b62c02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21497f6d342c41f99f16c75da04f3f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246f5e38fb996f4b72de8eaf503d49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9678cfef88d10a19e203dc9ea4908185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b3ce7a7a4b7e19d69757d4ed9ad56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d292db965da042d1936ccf28b395b7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33380106cd4944cd0acfc5a6172c4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d44e2a6aacb277e03b4e89220cc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5c3fca3e1f590c31d46e1b1923861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a21778fd7e9b0b25fff584cd67b15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1313978fa3d3a51a1b76d65dfc21b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f1719fa0ba3f56d1d64940285a94d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de98265d3defd68b04db403eb5ab8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e2e00e4f9659fdcfb6c4fc916f860195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5f241cd33488747ed35d232b5f9b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30016d13230011640153faf2ce5c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fe6bfeccf4753a71c571391b0eaa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38480d6afcc55e9264a518eecb954bb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab80817b04b137b91094d7056c82f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06df875e86d7e42d2df9257da132f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8abb8767c7bf38648ad7b7c9805ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823bdb21a40e7206d181d6c415b789c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cb730024bd01bb291b78ebd200bf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2370d9eb0b9cbe40424760447dafaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f437b67b11990d90a72a3c6c42e579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42676e95fa536055e97345227697dbac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee613e22ef4d6e5f251b003aef50ba5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed4661361acfd699beb9c5f7718a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20078309775f6acd1a267f412a9ea55f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245f3cbc1b4881e156a4b54a0c033f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a3133ed465ec6cc108bb04233707212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1675ff56f566d4d7a99e45324c917213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593331c631e467b3915e8f39707f3fa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67484665b7c5b64092ddb2e2b2eefa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769e8e839a58e9eb8b63973b8eaf1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17074bdb4f294d7647da922f4089e2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880af1342922aa9c4f45c07069a341218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226834826c495ee3a2f77e71958b70f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f4e44a54ec54de0170048afa4f8c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d7ae284f1b29cc4aaf305a062942221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782791eca12b376382c91f0f6fee6d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1577f3ea9333faa362de4ff92e97958223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b81bf47314537454f9003853854a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a460d011f5e35f3f14a3cb2c1704f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93438e45504c4576de0dd0f8cd706f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60fa46152f0cc17c45ad0816b27e07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031deca0883215445f07c8c3741dbb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e917850e0b247f00c944c5b24507229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60f1b35533e6da6628758decca1a93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b13525acabffa3b7e78d0fc8c293a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783bfe535af6c21f039f859af473593232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01438b2fa725c3c7e187efc978c8b270233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6f4e2741c594ad3aa8053af37bd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3bd08e44b3e001a1d794623c9d546235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e6acc00f673dd93457a2d86d40ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258c56d7f09646aadad69da8eefa88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db8687f9602021a8ac58d74de23edf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf6743f68d82c570751d0922d7ce7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53630714b411ab7390be75f3430cf77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb184cd976d3079e1e0f31ede4c99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abfe26fe60da9e1bd864ce27d873f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f067287a80f3cfa2c3cc5dc31c84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc3df9f111f62338528c45fed35be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26afb7aacb02b42e941ec64e86caf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c69442a57fc09b30bb47f7448ebb33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c3c3f97f3df003e6264600b6293c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a72251c4f76f611b652f86aac00d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3742011cc320cc4b42c08c65d2764249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f000e96cafb96cf7d7c1983d2f609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c889af8ad9f8a40c97ba2767b655f3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe923e474ca778da85b05d971108dd9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08962d47154c783544ba82fe690e4c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361048477a198fb531bceab9d4bbc8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c7f3e1de29506a88ecefcd9929239255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4dd2833c7fcb377c4d21477b2ed7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443ee06fb5c5dc8eb059f2409c4d22b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ad08d777fe80e45ef6007d618432c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e755f2bb777e7e2b8ca56b0e00b6a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc766474f2edeb7f5ac88990964670260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1048a80c38784401f7fb818af13de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6b096b75de9f96f94c6786633555f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185711f6e66faecdfe80e9e7a2e896b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f276b7ea7dea72f35e848cbe5575f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee2a2050892b7b22a857d65a77c6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6856e8ad817c7d1a155718808a1029266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848a352b82b40fadc8947f4677f5b8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c615874c5f6ec1c8fd1cddc381f06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5997f867cd11b5c730bb919b74657269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8d8c44b25556b1d5f374dd70c52b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e918213f9630305d05d83829c489e66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a031a0936fa652301f38d5a68e5430272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef23bca5d74f07a78c441f2572b8723273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040decf59acefcc6e09464749828f00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be3af6bc87a96e92b112429e18c375275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d8f01bebeabb0ae6a95d5e63d3c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04376990da8a7ab18d51470ab7a07ca8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6caae3bdabe26b445fab760c2871ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38babe0f817cfe8f396c65b58e5190d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245fffa278331d9dae4e3166b5ef54c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d153099eb630c088c24c8193fd68d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a12108d3dd3ca7d3b3012a7b5e7a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db5eeab978fa591a200390f41816e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec5634891cc6a254fdf3a378b769b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3e91aa025fc761866d118e2cea86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422949ac89c7cbf472a3e41008922f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f5313f3a6048abdf11cc4f441982287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f66478c6906c14df03f81b366599c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b311a1f63b9933f628667bf4032b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574e4e54971143e87be2bbbf095769290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ddac8527969c768bee47047c17b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f26655b275837f2e9b7f86e893628292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f914826ca9cd50e89b9c5bcd2ba4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5124e5e393d25f31ea48133023e7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d1a31c574c500f6a4d9db8a34620295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1722e570431420fbae0abb55f1cfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ea7899b0fb7c6f45737474b64866297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64018e71712c36a199920c6499576d1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2810eea869466cb58863f79ae3875a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d770125e6073ee836820f6b65d8edad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d61af7ee66de4ac76a20377d4ea79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfc0cecc1064a1f3024cb6b6cff585302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3326bf320c593094fcdf7f759dd735303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03104caeea9f4a2bb9a8d0f417b0f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69327de5ea6f17f2ad9045a4e383e1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8265b733d261fe4be25865f65d0077306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698f25d86c975395757a2b0a3ea922c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6787f705bce2077d0470b4b23f53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5481ec9781fdc31c7f9d83abebae6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58558293f1b98bcd72abdfa8c5f6f44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978e6932ebf104125540e2a5b4d0309311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc891111095ce3859f55ee69c5a818e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4cfe0b46a06c7267cb58fcc994a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9acf386be53906925d071617722414314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2a813cfeafa0100f4b4970c5bae80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa21d1ae1d38084f2f0a055d360cb9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8628bd846c12ba3ac28882cd7ea22c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44446195c6e98a8a24a73da8da388250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b9948973c6e3e43e06f93e626ad57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f600647ad8ee1a99c8b6d8cc3e8a8a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea28825813dc70f2dee014f9e1b472321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f53f2bd9d7ed2c894e23a2286db191322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a52c31a093336495759edf93f229323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f1d0328148c09d345bebb44f406f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f93937494eced43543955c9f035d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a63000e1089fa8a4418fefd25d37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce61eb6c0b173487a445ae3af43762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509fe8a82c1a67bbfc16259117db012328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b6e5a553bd5d23338ce7de1dd40d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e8f3b8af26354b997032e2ac98f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64c1ed45d9db1f1203215057b35d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0497280d937ffc6165cc83c3feda1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dbd8237761f6fd7b6a7cdb78449c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99aa2f0c03961a5e87e5a9687f0eed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff3d101d1033d902e22de44457179a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8773995675efa7fa85f09c26c8629336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0970b669ff6c574e96251acd55ce51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7dbe55754001af305a3197357895d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca9c9d8abe9463b783fa31b5f2ee9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afffa01ed3147870a63b3c0e69e1c8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4ef08860c0f1f69aa8b8b58d0766341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8172b5d488ebfb74294d859a61286dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1ee5b45f2c4d29cacf4d0ae8b6705343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10455aaa9b0a938c956f50a8a0b3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7623cf781c6a7dd6f16fb3d7060c5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c43e0ae047e4d379855a22e0bb5f88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b28ba15113bbedba183636985c9b6347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1640d28b90a49a63c44a6e3dbd441c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49270f1109852de4d53ff96db7eca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ddc9ecca23c2f70f426b6f2c94bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818160a4a23b50083542232862763e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2b457f424af00b7cdec388249bd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5ebfc47dc4759aec27c986aa189076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc8cd454cc27a849bded03560fe4d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd115c80fc16cf8003e77caf5fe7fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f5bebcb32a09467bb3ac971373e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee172a56438d809736eed5c71fe5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d37b65ebdce57ca3e4e68ad7ef6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ae5df366ce1bad73ee5604358c3c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb7304270c32400f9551ff8c72cd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7014a8dd5159119b9b05bdaed394f8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ffbf718bac274d02392f6cd9173415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5ce390fc7de7411fb9d3b2c9c37f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901fbfc5bc6aadbf77d48a36b6205917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f5a8298264ce38415553f4ad0db418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3395ab8516b0ac10073052464ea9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c24ea7f4e75c3ff1b4e5a50f3dc2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe62e21133dce2e7eb595fa2473874121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0336eb8260b38aa1c43f8b020abaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2925b91a92b076a4ae284409a1a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34c6b84c10e4839db8b1b8e344f7c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6729623beb044d10365a68a91935625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e7b4dfcb72098d8ace1c9954e5f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb39acea69647f0315fe98ab8a3f43227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059429d7a164f06fab9faf6b1d82da2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766132a0a3e40ad62dc99a587dbe0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81741f747bb14acc209d70f409dab9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d3bc8993351dd5f4d00f15eb001db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10e34b32c414b64e19cb0a6c96c8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6fc82bb3032d1db4d8964add1ccf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846257867184b11a1481a31d4264d96b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac8a7c76328c95dbf40e31e16a0a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02795aa911075f686244b1c5b9e54936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bd76ea5b91dca81fbd605096f3bfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382676c8c1afbc7f5388aaad88c9ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32f98d70168ef4cfba39a5ade1420039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae2bfd6b0e6b786ff895dd795e07940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d133bec8c3bfd197d7270077212cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ab14b66ce650a93e6de7941a67d8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff48efd61016b43ddf00f5dc9cb9a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ec7a4699354711a9d3fac492606644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe7e0e190f5179f3815612e77d87e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe9482266d4c0cabd28b13362c7a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e432d1468aafd89271684e61a319f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1241b60a7afbd26d6c92b53d532b94348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeb2d84884e41d32d5e4db65cc24ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad803221c8a761edaaad1de5f15e23650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26444c6d5be21461274647821d1f67fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c78a721ed3a78defdf20e71c1042252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e95e2ebb31a96b94f62f279f673af253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c350c2ab22d3e9cdec22ad40819854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd1d5c5ba55cd23e3a725925470e0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609db3783c7c8e8c9a055cc0815fdc0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29f0b8e425a2e0b778708910bd161957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb954ed4dd4c58803653b5eaa2be0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4109d86d6ac4e6f47ddecf0274c64359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6736c6acb1ad97a747ac4758286860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872a1562ec3811099e6e731483d1d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0a32adef0cf1f8099f3db3bb91d6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e34bea88c207d494cdbf9a79de49163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc4b6450042a8710a7d3bba525c8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639881461b859dba8dd4764fa5a54865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac1537dd4b29919e3248a9e616e8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f4a5d617ef9ba5f58288981ef36b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0744adbf54e0281b7ccb8626067d1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d9e285f3e744b35052301eb370dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8862a48e3411d4e6f97269601fa427a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e60e464e775be866b0016c264953f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea192e21910565e20f461c22b06d6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adcc5ef8111fab12eb89c9a2d9824c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73f44d10086ce358c485de7e2bc7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0596f3d30fe3b3348e4c66c09bb4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaafc7e2b7c8ae49e9ce9543e2fff8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c878ad67506a026039def43e29cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2cf158a517644e425184bc7923cf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24738b92b3ca3879d9ab23531f8581679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e99b411a4612872d10c1bae0a83d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0799ba334cf26b1677ee75a50fd6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e55d1f8984467ba16de0acca553882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c55d713a34b577581ef9d9313f14c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360ae806ed30117f4ce4f89409da3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf232927ebbd90431bc6239a90479785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a1b2aadbd9861a4f971b6c57a291786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b230d3885812b01005de2d06d38c9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f0cc260eafc1fa5ea93f0b66d48588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f94ee3dd25ccae8c71b68ac0ffbeb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f874868576cc98cc0316e46be81983190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08e1f062d2781fbd275b9f27572cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959b35cbbba61cf7808e77a5fc3cbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd065ff0cade74b396398001c4c5b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3b1a442df5b067de92e8c065cad994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b68e53a7d73ed94013a0574e5409195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a974c660a75fc5269facbb0c91082b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556a7a5334c6a011d82e6fccdb218397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563504ec303287f78bbfc1545347d2cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eef174a83474b8f9217c8117bab3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bcbb5d27a37bc7aa987f2e2211cf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0bef02f5accabfbf36b9146b5293a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a256d6c9fbbd97cacd0ec6309f90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aafdfa788b82be7fd1e1c89ae2cde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651efc280092702bef0cf9d6fc50bd2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43b2f4a7901d8da7eb3d641fb711f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577736d086366dc2f3029ef4608da8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f4afa94d4e08e09bdbb1e580d3a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb36030425c6955dd7cc3da3b6240108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28e280b9c8d29530aa97cadaedfa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea0ae2491b61b59deb48e57ca04cc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f80d3c320e1bc60d0e6ae05b62c6f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fee671dcf55c5e95cbef8b7aa3816112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf5bbbe3383298b139df75c252d002113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27082ad151f2d95e9521952e73b736114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f04e05bfae78beabdbc29f6d33ad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b7ddd6c334e1a0f7af9c27d3b6fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98f853eb92407bac931829b38a9424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd745eddcaad9da957c7fcb94e4068b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b940f1b4cace676244a88f23a6ea9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9507bcd83cdbd3fc2ffacbb679939fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39a2ebea3f20a3a839964b812b074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21927329c4ca13d0ded088cc86e1db9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dff9df258270159e49eabb09f3139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de83e0e57b5dbb68d55a8d99b228d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303de46a004f0097ec5aba0b0dc95e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cacc21d3c18c2bcd05286f504112f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad9de719d436dc966f76a927bbe6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d4910d554962c483be2a1cf4a9b95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210629c5fc3da37d7ac48628e08caad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb0c5788d72f9c516bc024d3ff5e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac021d9fd1a2e2143eb1446582424131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218330935cd9f8a25424e55d57af5f98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a083e24682e3f9a209a88e1747d783133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5f0d855c05c10399e82011d5c7ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e039e23aac6b85665f7c15c854847135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51bfc78462fbde726bab642c421da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab075337f9736cd5c36106fe1f834c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b24a1a0d5f8e044289a9d4bb70a65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5e8db2c8511f22ad6c3e4f4207c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360c99be4c81b81e2c7e923f648075140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3633ec2fd2da1ed4e8c302fd4c182141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6c5a7d4d6f0d6715eaa3b331c074142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588c59ad7317796c2a372d83cf7dff3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f5e93618db74b43c87439b4dd6729144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f523cdf9c27bae6e03935f98ec9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6a7cfbbf2b37afb70088d3932836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6926b52719b7cddf0d13de4b17b2b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96023b1d2f14556bcefecded95615e73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87599eefa4a8cdebde8520015a570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f0d16a10f330cbe249ad54afc234150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b942dabfeac10c1d79315db2d4bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1fe900f7b23ef6cf0acde0802201152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c020c8170bb702c306dd75bd4158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008170886a3f937cbc6b625535f79e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b531856dd9236d626e915244ec24b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadc849f65d63a6223c045b59cc5c81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41efb30e7f56c5bc4f6bf056396706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b88613552c1971f782e4d402d2a57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62428e188c7fb110eb252aad48765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e201424f5cfe056f0413ac61c4d8bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654a722b55ce0d6408a7aea1212e86d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f646099edd31c254e3e929abace63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e711f0644de0362b3ee4128706b55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b324d2dca230c8eebeee070ffa845164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42ce98fde662daeedc736ca31f7c27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283923f4642e84610dd2779cc04db9cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc96b50b75c96ab629150a9d26f9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f685398b227ff070d4f73637c6c305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ebf696b13b3beb3cf6e7127ed9d6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1efb96764453d9226ffd6e6031aac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aae00ef19861e7221224f98afa7f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794accf4fcdd1930f01066b33961995172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a548ed1c241a95e0b358587a2ab3e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a265afb2cdb880c3b06b2de58855f90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c37dac5239c72ea20024f0ae745fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbed1eee01a1590478e39153c65b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4516f56eb2efb04bbb1acf8f4054e8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affba76749ad225c7502b354b4757c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37458015ac78702ca1987f5362132e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207317879345e05aac2d74e293599acc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d1b6d505bc2f5f797cb660939f1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf952368fa98b6f774155abab10df8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0233ee9e5fb060fe7d64d14d4fb9c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb06d38d240d1c0b6535c93ce007cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a983e2ec4d92e39c6058898fbaf034185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f390bc50ffb3bb0148794baa102532186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1651c07c58550916e8891a0b1f947d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d524c4b7c8664d1471f69228ae802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6677b60ade5b677af77df27b61a30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b44817434844607cb84949258e5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836caaa0e25ecce32c54b7e6a5215f22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490fcd51a27d2f2934ec7943d93a731192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccdaa50a498b6a51507f2a006170cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c828fe18fd7af754a8ce57cde9a4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9cc51cb18a6d89a643efe6f0d7e0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de384860d8125df7f801b677a4e81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cee9d72b5696a592764a8434cd6a9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9745a3415364026de1352ee4f3acaf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6acee0a3a09f1b360f2188c024dda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee2ef9d1a3c42a6b0f5a6d8e2707f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716a28736af2bd13dcbf1ba92bc671d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158da6918284ae5e59003f9649e80dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373df1ac04bc30b44415c20a8d5488203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148445ffd3130e2b93ca93d7bdcf6956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b7879368ef8c549fec21816c38f7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076adc553377587451ec851fd32624f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758344fb1bcd590edb3d754f0c6fa5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5711b348f3cde8f4d36e087dae39f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51153be9ba7bc64dbdf7829a2a985c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb0c6e556825638ec64b7b694bd0d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537fe103331e678dbdd06889d1e57f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43f935798008a39859b535e9d236be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6afbeb290767fb8d8c0a1d44d48fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa453ba0fd5520062287faf70cd694214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342442800747678c8ebd2fcc7e166fc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e556fd21c5a0a38497042e9f84e6ec9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561445201ed603c85331ce8437dc4748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21b4f0aebc1bc7425f4a1f6d11ee6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1823f0806acc5d4ad313f31a08651219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2e2c9c683a8668db51564a02be1ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b80169ffa51444fa669a5c629070221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ae980bc172f519135e783c78c286222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe418171d45c4d2853b289fbf3284223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1fc44fee3c517b981f38412d4b670224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54efaee6a628c12421d59c01ef4fbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b07653406b109603bb59f565cfa17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d2bd5adbd485de3d73200a8262993227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a18ed68de7517346ad4af69b158d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730c2732903b7c2ff3f49f4249247d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121c73bb641799a8d166eec9acb06c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1881744fdeb94c471463c97a1caae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff6a2ab43a66e8ab3867712fe62a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc68bc1632a664644513c8d8e656e2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0cb263c735968ad5f68e2d3fc32bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cce2d764c498ebedac39bc3bdbfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d93c85cc52393cd344f10c3ea8c7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24beb0997ca1a3f7772ca0ea838451237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022dd869d1d89e05699878f0f914889238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92183b2134455f5eaff372931b696107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b0352b2718197a0b7a736e333431240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc7b8dee82f8ac15d31b29917af1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef025273a0133dc6df245fee8a2d2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d9eacc6c6ad49881784761ed094e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6b5e298a60175605d9e7a10fcc751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f56765c4540650b6a5a09f9625c89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2681a262709100cfbf7dc9a24a50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d3276ce020ab72747daeb8dba025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc637cedc25a931e15e76f8d24be6a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0cebb450d3e4bae7c83293cd43b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa2becc1db52a59046cb70c4c3dbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a264e2bc2500516793dcbef5997b16f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe730a23db7a90fad0c417bdcbb44c71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b6221860ac67e3a7a68181c809db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d6fe5a24f1e480461783dd0c90cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4facda2e662b3047015e149870c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046334ccb34374e504abc98b87e63ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317afefd063f0924e99310e40170cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f04461d8ef0480109360a6afeb6168258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1dfdd9d63d8b4d3bbfed2e567a1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88121a60c1a799326e8ab93caa3f7e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdda3c9057503da46d551f32b97d6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0586cae45e786b41aebbf7f04df3c48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c68f53939f61840a065ce6ffc1b2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d70cabc59c9f86ea1a24754fe72e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e14157e6cc145a3f3be60e896d26e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb7dfb5c84159c9df30eaaf9622015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb6544abd2bd2206e9c85a10ceb16f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7a9805783068378fa650bf0c8f299268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099491b46e9f2712f5bcac861aa485269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937aa6a063843e2848cbec883e16592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beaea5d16cfbb0bc422b39995af17e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a57e436bb35beed1711623485f926272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083fd0952e30516fd78a6e3ab68523273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc48dc24c24edc33ed057b97f7d3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889126727cdec08687f3867bc22ef2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa65313f6dd3a458ba6eaddf46c909d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898ba11f89be5e04a1b427c07bc85e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bdd93e28e2a5bab03975e9fb0afad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218d5326559ae4f45c92dd19ced223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988aca29e2a6ecdac2a2c1e40b72ad3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6278ed33fdc9706b72e2d10f7e70317281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af22d2794dc716dbdc671e2f5dc4e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eebf987ec9d0dadd2236c3df5eecab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431adedab46475940b61af358b55326e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7848711fbcfe521223da35ba05e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636151f7f692beb8f1eff52cb93fd0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02a252c3e1da7023cc2130699504d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f36bfac7099060d095496a6fb18e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff278e593a40ea51c37ed6dbd622536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dfe0b7b663fcab4a0dcdd533329ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ee58ebd90e2923220b4c1cd25dd03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e148ee6e1b27c2d9ac666c3c5566f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318711798e6c6002e97120236df40d82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c79876cf14de2c82fca6c5985eddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e32b4c9cbfd9328d3023e51d707b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce390c72d02317faf9ef3dc09c3e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438239a4ffa0a18888ed0e8302500840297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48719bdcfb9cb799445741c847cd5f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32444d85a379a53ab60ee2438c159b7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44c9b059d26cb4ea494f1212fb8fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93f6125f481e2a4c4f132921ca313301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c41f3360108a4d56d3f7b00d2fbef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd2cc6036fa3529c0f7b4f30662426303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8d391db4042f91ae9b6710997f1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ca0d9c8cb237cb77b6427b029ab7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c0e5e8f379f0acd45b0c87ed8e0de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1491a4a39abf879fff145fc8d9e6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6534e55af5c867f648dd6bf90fc24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fda525039c09143088aa2f81526a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f17790df5974216f4416bea1477ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d61049f3be80258b2cec82343fd4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af9586e9593f36175dc601ec38dac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060cf454be5ab318629335c5bad8fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e81d002b032980a73911f9fc1d861314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23afbc09ad0f67ee398401023b8e16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0b3569751e92e307bd7d8f91929d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e7000bd14f8b75824c70eea6edfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7940b15d01f45da244ccc45585adf52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52988c40a742405b716782247cba5241319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b4c83a3232a3f3c9f9480228bd3d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04977afe3c822820ea6ac2c70f54e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce859180e29f2eb46b4e86fc823ead4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b46cd8ef24bd54aa638e3a7fc79289323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f763437888d8a231d6dd1b70691e60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a90297dbd9074c5cdad3bbf6e78ad325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>