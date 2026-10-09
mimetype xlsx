--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00d9603466869b3b554958eb1eddb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ce25f0e06474cdd2cf9b3eb6cfbb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad3773a54215eea269da0b84898203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42978ceaf0c870bdcef6a133f1edb624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd587b063cde3df6986a7960c719c215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20577aee6cf9965e6414b04d7387f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd53a2afe430510c7e01a1d00d01187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c10b64aad8821fdbe231afd6511b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467d8874bc68e1551d80ec4537dc769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4c19595c5add67b8a02a4ef4a71e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf2f96415279bd8a5b021c7a5264a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef183a29ede021c773272d13f8f9a1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da41e147577017fb09541ca8491cbf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2a93bfe56d0968d64fb0c0ad527014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55459544d7143a6fc15a41779c015f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d340e76436f4499f8584fe0b33ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefdd9cd85ea1a6000f5cf1bef0f15d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd759e07daeb46f9fa2a16d5a8ead18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc3a9fadb6bbb9a53df68ab337f5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c7725b4dce079375c684dbef847020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97669655aa6f4d38941936ae57ee39e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34470fc57356904d60a72bc0ffeaa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec890b6ee0fe0fb20f210592fa50e6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469878157fd8d2139b0e9f11349044024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a036d760e35c9a57bc851ca7beb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72548979c4dab228114882cc7c83926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c3aef8bbd8ce3b8fcc9324869a5c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead491b57d4089f8a878a98191c5ff8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f348daf6f95c64ca5156e799409652b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206314e4cfece7bb455aee74049914530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa70f2056b32c15125f69ef9dd47e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd61be7eb89317407379cdce5b5012e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491681ee96de49f6ba2a18c0dfbfaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db38d4d2e662cf17c64dcaac361d4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36df07cdfb06c38879ffa1f7b174935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f954c798643fc72fdfccaa1d8bcfc4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752563c43d3e132db23c633d33f16e9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4f8052cd0c2966ebc1f42e11bf4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d97eeee8d3b724d830e1af1cbc25839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371d570e92ce5a024643aa91af681140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08e2029534d5002147809c1be901b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c28d18518a2467bdd8426752582142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f04956dd49fc1416d3999ee4abfaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5274bdbbff0c756b8176c985f78e3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19095195d366fe502623f7dcfdf5ef0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dcf68ba0a2adbad39688c778a826b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39742f04a461f812cd8ef645557c1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b8a287ec4399f0e550f665d33b2aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1689c8cc9201e31a34368010ed67549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2f1279b0be473859bde62aecc14a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be192a808ec3b3542ccb47f57d29f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359db7f36b47812000e5210063299c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473181c1cdb09eddaa299e489e7072553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becd4c823487e7eb25c9a58c993ae1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7cea2ef6770c8336fed5aebebd2fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6f6ec682606a2eeea1991d8fc397056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bec6f7c7fc28ab8b6b88dc3276120d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df02f76dcd7a4a0db57132aaa0107b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5c8faf7572f2867dcb02ccd4722859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315eb48db789d49a000df965e8f6ced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a7d496a51e36bd2da4442db24ced61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f1a61b14070c725952dacc10e499562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b782215f5e657bc3e46126e4227316263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17b23fd165c497b9b0328b5c7039e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04168510db2be77eed090480e196e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c8172943c81a6e678e03dbc64fac066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe88f7b62ed93ab7153e578d457f9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c5ebb3f2324ed5bcd13b9d62d287468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4fff618069ea102345e68092043b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7807cf0e7b74d5edfdbd092aa21ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e110f20c6ccbac6660b2f7bcd5a9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf92aba5b27cfa03c82aae87061b2e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b3ac86685258c0ec40b4a00fa83473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20eecefc515504cbddb3b9d8a928574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b1a6e73e393435ae92c0448878f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c5540a27d489133fb5a6cdee3c0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15587ea5a552fc02cac7acca9f4a8a5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b99eb1d595055890d917c644da9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d95cf908aa3e420cdf0eda8bd2747779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5812dfc4b870d57661c0c43d87b1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d20a465e24f57dd526c452c34d91281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c599d40e0075a243852eff84a073c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4d8aa784440f056b12b257a8413583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c210a2b1f946692e0e8d28c16c2d98084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e881a45f60f3864f7ded048fff78f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a3488203887724198f79fe24c60986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32014b12933398605adde11d651c05787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574002ae0284b7381c791df4452846988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39d2643214a2be6486c5f626a104489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0e6058974fa5e0a786a23cd8691290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531925c026d5e39f6f3a7637347dea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46200b78ed1cffa42ad3c52fc6f200792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac486f1a2da70b0e33ed19670c6822e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54aecf1005b2197fb42be0e183765c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae394e928f5f71944092f93d44db2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f125c35311e6cca80fdf594f7252c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327f7dcfa3bc785e74c9c8529e9b11297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c43a6a2d0cbf084ed7442ad97a6e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd472b7803a0121ed4f48959ce71ad5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a1be0a590ca9997f83ce932108602100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c19708b557b432fa147bd4986cc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b29c2993b67c1ba88704b88e2fb17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f8c0a54ad7165320feeea3ce2978103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b2f80a5e2fab1929ee5b6c21f676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8204581e57581fd9a1b9d8e040d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef97ddce49f0f770221159a252a880106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38c6b69fab1bcd6af0692db6a9740107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c467a3d2a15fc531c8af5cc6fe8a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99c9fc97e5fa680e36b701beee73b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2b41a657975ec5791e136cb74261110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13500c83587b023e69121063658998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77adbbab45831194e1db95146bda47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11123941abab2cd70c788cb632827113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0bb8882822c50b2cea439640d6a8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b99f5eaa59ac5b6266207879084749115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b265ebd8566659aa7d6ea240b357116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd62c3b1cf52819d034c0ca1b5b33af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c818a5905b65dd61d858dcc8c5257b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449249c0398f8f808522d9d781b25011119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc1c4dc81ca8f564a8b37bafc2054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a7052af485a2d080c2fd40c9976da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011cd2389ed5ba9ebcbc9f6a74251b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab198f2919f0cc326441fe4a611a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a7168a1bf9ea1087c24961d3fce0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc76bf40c9ee2b9af9e576e64e2f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736cdf68625dcb15a9235c62cf3a9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f847d8e67bf5acc5e176f95f64947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41755f171a4206551e911c09bb5dd11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621beddd622f408e4438965ddce75f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bacc26adfff01d4ab4619e145bf51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f88971d0ca18ef08eb6b15da52046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ee67fa9b0db004aa41012214f6793132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d6361b007856f71061a8b387cf2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca487c19a6ab81e0f2a0749c6f24287134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858924e97c44271ab9d4a49b41d062b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c68e0c9c8086098fdc149a06c6001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79cb5ea31aad896fc5134b042553d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645991ad93e4970e64a403165f42dcb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0594791ead59435bc5e33c651ca3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b779cdd7ea29531e448202f0d7d8b15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0208184e7236a3c0c9aaee4e05f263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa8943b71bd0e4d7b25ef2f804ce18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37994e675f3511cb6d323ad4d7499846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a24b03a048e23410fdabe4ed14de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869e070076a68f15d197135a8bc55a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc9ed209fdafdc3cb18b862c39c091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fbdb783855e9a63462231ea5bf06d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec83e0851f16fa860fba49dee85f6c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41249f7fa6f85ebbb47a117f8f54325149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782dd9660a99aed866b4bd15011973150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ccff0423fe3a44bc1a4bca1865959151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f17200cd52ef8473a22408b4cc498152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02459c3499ee3feb1124f4a47a96d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfc7d4eda799648b5d9f184864bc5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280df7c34200a452c359613ae0399d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4d615a8631a1cf0a03e4c9ee64bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eede0175e0d6a4605eaab4d57f0b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaee8e0d9c98ad70c20eba77cfba4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2af5a0daf4089963515126479a244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d9b4dce99ae960553a20f74fc6524160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae18a95fa11be5b31a41b3e93e2ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386753b6eb5440a5fdf7295ca3a391f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c415418571578aaaf3e68e617fd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d58ea040d6a2a173feb1cab36daf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f0982c5bdad3a04f64f9377eaaed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075cca99bffd503fbeebf58fd3510c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd90dbe502b4d81c88a57773441a20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc78c0f4073ef184a88a24588f8bcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc58e2a5ca693a7f75c9467a333753169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c36897028cda00af76a01832a5a41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b1152b4f1dae35724c47b2a0217b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af3a2b7bd843c5f28b7937a5285cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0074f291b73a01b900a78dcaac435173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea624fa6e4136be3522372de0be53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf3280550ef2702f6c50264bcc48ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd00b4c4faa38eba42da2ae1e38f2a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4eda74ed3b0ff646a3e7d041c10a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdd296b16201f2caa0ef5fd47b157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703263a18dfb5a0b834c3d9caf4e9a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ff89bb096f0dce66b71488701b4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392f3c5c8e931f9eb7a8c777bf75df2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918571b4bb6a6085e8f4c8fd808f6fbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86156a47d9b467676de3e334319dff29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b09e570d2b2a4e3d2a897f5ad02cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cb93f62e769af95008860f825200a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0bb5a1ee67f221babd5abd8c1d98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aca370b6b73dcd6fae13d02af34831187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80920ebc2e2ae9f70c88c0c7fca2c171188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a47e99b7fb05a4125cb761c27e6d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a4770630ce500da4aa79fea2a5fc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf8dd14ff157592f6f8d17d592218191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86222903fc36332102693488018ccc35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9acb83d8194e4b28cec2fe4629cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbdea4be472facf6b6437ceaccfd1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437ed6ea72661f09a19c62c5f85f6a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea651492600455d5186d7a03daf547196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0df48f51f701ccef9df24f353ab4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbbfeccd6ad4e1fcdd69f808b419b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f611b90567e5b2fbd601288bdd4d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0bffdb9852c56fd6e1c7753f60e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b75da3cebc72e5965e2774db4f84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee392c7b840bdb94d20d5e3c773d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1fe940be7784fb8a94937490f638203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667955d4ffb6f8270b7c7f3ba40a3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc0553ca6aff2bb46e4c4f89b385c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd87b4142211e9fb63450998e1b1312206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b2c4910da4eee30efdec215aaf582207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde07eddad6cf7855f7e517013078c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d666b1987b78c5f8af7b6d95d80ebf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9c9c2a46fee2ded441bfb03c6899210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3aa377b23f9cde8c293b10a9a137b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e6a5b85c6578cfc2d57f7ef81ef7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f040e05c178fdacc9d2afa731dc7f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba75423359670e69e0286d4291cb7ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294390f8b39a5fea27778ddf917b1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d73a476d2878226e185af28980362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a57406c24bb752389817fc3581e55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e99982c9beacfee34c376a3ebe2c79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8f65dc4d9695b8459190670e6083c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1754dd344c2b0f9b26ad9cd01bd1ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523dc16162eb40204e412bd62722fdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f996b9d5e6da19f7440e1ce26f7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603eb4fd30cc1ecdda8ec7ea059bca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5bc8d647f0cf5b1d378526929baef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e7b37fe34a92faf5574d2232c2d08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42f5c50e7b2b7b5de4ae824fea85e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1c6d247ca6f3410ab0c4a4c04149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb0fc410a4952ab2bc5b226bfb7d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327e069d3b44523c09ea4550873b5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eced63f563cd2f5d5a8e9d009d974230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2376a684a06fe013b1592c0a55fad2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe3b6c385899f4ac4eea49abdcb41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66cdd5b77cdfd78dd8044b45e76702233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e343ca3edd4571174f6b5ee7771cba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f34e70a65b0cb2c9986cb30da504c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd5cb7cb9dfdf706f972134d5a9af6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053db84d55db51b273b2cae7a7906dba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089a42340d957f5e7119f6d9fa6d58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c5f8346effa39d389c9e452267f1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77385be3439e9636a528f5cc7a747ad5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716110d7588962c4a758d85d088abe5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebc316cf1c5286f43ea4a8e33e00a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137cb34236dd13c4dbb18056664efc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c4a2253f52ab9046d8be8f98ffab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171013c2657bc0d1993b866924b5221b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf69a22daadbe3300899efbcbea0be6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20796addbd3439fa5529cb42e4f4ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c741a00eb9806f0c7fe548cb0a29d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0117b068e7454d5d3d004d9800b95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce331eeea65f4855c74956deacd3ece5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe600ddb1a88e24b6ce0139a43e9d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a932a4c545537f01572859f07ea6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7951709bea058678bd6415f225deb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83849f3a941d632127d720215c9093254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b90c2b96d9df36d5fb9cf298018b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d421107e9e346eeb1b6328158418256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4eb106910a67c2cce9d79e2cfc3d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6495f9af08dd16ebf808ccf3af561258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c1d1758e898f8fb08b2e5f21f103259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4196d27ae554ae2595e4e20f3520a75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104ea658a698eee66854e88fbef05b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab88627f17bd19e2b1af45eb51179f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb06469e6f4841c76f3677fd54a48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a282efdd2c94dd081bcb21290c89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d0473f0d9217808ae6c077aa8d52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f6f39698a4cf27f31b5a35c733c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c934fb52d9ea9461c603914181b7595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d197207909ce093d0943247cf8e39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaefcb4a226d1909a9d93a05d1a843c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee95cf943c134a0a62c0ffcba34706270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c8e4e6bdac18e4ac4e959a48f561c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e1dc051f3e848b6d76ea9a4768b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b105f6ea89a23d36a1271728a80cfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54616d1950f4064b7d34f9e828fd6434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffda3e51e709ddf2d0f914aacb673a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa6a29a0b1cd2daac4cb0774ea9d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd4b02d3130666880615ec3f825ee5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e3a963322562713ae2ed12e510f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bcae26baffd8a8c106b2640525f36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ecf8b8f1edd8a907aa2efa1d63cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6db5c7e84ab45df3e2b95c3789db7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c346ede7872e5269a95d0f01504e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1265e499561dbc7cc26217567f12f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e1f057db292cfdbb33cea5ce13ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4cba2c401351b93ede1584bf0e18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a3c386e36be873ffad71d182ecf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a013746169dfdf58fdb8cc01f34aa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017c9b09f61d65754c88fa2f120e0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac89aed95b39996cb29147744cbe2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915cb07fb0725a652dd69b9a7954732290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbef36a3724e5404793e7e6e2a17f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe33aaf291cdc7e731e0e98fea6acb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b258e8cc13f77ebe135ca9e335b3f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b89ee708259345186730ca3c1b68be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f8c79387e83f17d1875c77d2e5c7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b74ad01e33d63a7411e712d9a131ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc0c7ee1bb6551d4ae63fc5f158ff2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a66ceff4be9c35366aeb8bb8675ced298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6446e2d8c97fd1f43931d2f17eba83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75087b57c9149c43bf815ad9a7a9d108300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4090d8bd7e50b893941784e69e85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc012473af5ebb1b98dc09be2b411223302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a20fa76d1ce251ad6df117607407303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb2e6325542f401b938126a1c51b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b406ee6be863c0a6ea265ee73685a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b79ad682e474f8a36fb60e1df3fab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a7ede0982ecb736c089d56975a950307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49a02b21f5ece2c6c434dcae7caeb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38fef31e274249ab5a44212a43b7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1879b204f94082be9f05000bf6fae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217af02dcd5e7174a5ba2118b0c21e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a74da36ddfb2060af037844319b772312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2360fabbdcbf6898c2cfcdbfc792313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f39f73a0248ee650faf89bc29a5b5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f058a648b3079ff12a6c6ebd88d017c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34edf7b34c10ba0f63ecdd79f1c65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5d51e42948e8db0fc4aa008c1f61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee8cb225b147faa9640113be3fe0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1ec753dfb477c95254c92ac168eec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce87a169d27e8ba03ca1b4dd0bb2db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138042272f9f52b72065feef901518e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570cb7f3980906e63e566876a0add1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26deedaac5552141e8d43b05167b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8bf1b4eac3f28b747b56afac70890324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4721caae645b8e8cbcb74197ae129325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14807d8fd741aaccfa6de4d479c66af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316389eaed0597ced31fb7f1056005f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d182fc2284228e6149f98759852572328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09d2240b290e565462b8c8607f21a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ca47e7d29eee27b74e2f218a0214330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f56948d3b2b513ebf4b90a68e6aaae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd19f4c2a81d14c9b0cbead83b03dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e2ae767f4925ba41a9c0ba18a1a9333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bedf7412966290d8c252f343aa56271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f115eb0e0f872c27b828a64d2bc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a2febb3a962d2850eb86271ebd58b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463104eea9ddecee12d39a4ef980174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdecfeb2f96c8689da5aca4a8a55795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb215ad4106a876cda8ecb6e4e335e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871423394b17dacdf4be6728731cbae87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829387a6126e037d4c40b8e324a37af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef29ce315bd3615370bb18114b80659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0979e61e4a2c096c61c2de4d82f9ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98811ac3b6fc09b09337ddbd951875f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df120015bd78e4b77bb9764f8c17f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed50a986a6936a0d5366598fe21ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e59a59303013e82f84c7fcfb3e3db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ba474c5cdd9c1a040550a585dca015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92e6471c2176100fc5864de8ef942c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bdc8e827aff4b52a710ef0e78d98917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91005565695549719229a96207b6e0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b151c097d699f6d77972b476b58123c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81166870b7739eacf86def3291636a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811e94d128066157c64fceb8c34c4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7664d084a7da0592f92c7067aa57322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2443038f856a8f5aa9ed6fb74bd7c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56fd8715d37c50ea200f5a112a2b6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecfd9741609722e07f6fec8abada4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b2844f96502aa7f9b0b9fb4eaf1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2d5f13fc0454334ce6e43ad2ae16027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f585e2dfa018966449ca6943abb218228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd62e8ed09ebefc9fa6c47a2090df5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44bda532e07dc374e1a91ada08c7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce06ba5d5a845d95feded60c07e6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f810810397d03df7ad10f0fa1c30332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba81d9f08e5cd8ae1ceb09595f9f3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c78ea36c8149c6e6d036c753cd69b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7421a438a9c987f151716dd5750a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359418913003fe5dbea96cbdf06e8bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a980dac8342eb4ee0471702af5e7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141423b6bf1753391d4061ffc43661a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b06592419f4a17e29ccf00d5ac1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c10aa22c64b2f72833bacfad7235e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed25455cf3314ad8cc625460f831b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c96552361ba287a86da9ea098dbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d544b064870c9c19e9ff15158a94dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c325ea95dc3a7e6cfe613fa2bdddb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065fbfecbabc37de28107c26a43f5c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3284fa05ae2f8b04ebffe5c5577f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43381ce0ea54fde4ad278622b1b15e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a9ede3b061b9ddad32673f4f5c2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267caa40889f75d5609c3b214bf6e2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66084195d9dc8dbdb969abec15e27b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ba1cca883eb6a04d935b9ba7858751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cbf917eb84734094e972ce272efee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4176549ca58aef74732649b928c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c79030d128b3e5ccf9e51dcefdcf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f32bb9384debb3749f609ebeef68a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63383fb03fe496dd5adde7a22712f5aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42f73ca9248aa85ba67318982ef6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ba1bc7d808eb844ce13fcc39afd3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4aaa8c493f43c0392f9837c25f8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10392b502dc78185d9e13defe85189e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009eca14d19c8fe8d8ff6048f8b75b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b918a371d8527d30c16408565bfaf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb713a1b77adf06ee3b745575974263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39ec0629af665205e9106c115e2ca764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5abaf7b63174a78a4eb47ca4e01a0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5119aa8d2f61d75db765e709690df5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e31688fd4c21a2c4e7fe616c985767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5b0acd499feeea19797a623152e9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0d7a86fc0aba30806216743a0be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4c8cb04dff3b8c5aad8d997e0f14c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d670ffe84c31ab10baae66d5efaeba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5b63c48dc58c6ef5eff75f090f11172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf145d3b09b07fbee0c670c4bb311573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaba78c06e7d9e54d02bdde86a32c6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2e53f28ab41a66a51f7d4868b78475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c5d3aff7c0f364d7d8556da7250676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e56df0eb4e54c98cb47b622153a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3594e6b005eaebac71237a71ac26bb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f8f5fa45df29464d22d0cfd43ce4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2b22178c4d7bec13c13e50fd023580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542f76d9734f79a641a87167918a6c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2951cc69485de16fa7a87e3476b8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56765c92b453cb3f536b2d6feaa66c6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ec4b378a6a612b3af5eff564460884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084bccbad248afc954674b7c1b0a8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8945d15c47e076de4cfa581426c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b662f7db5e37c710856174501dd6f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1246e3e61306acc467ae5aecb2cf48888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57b4b72a8b128de7deba5f0dfcbb2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ef3d379b9b8eb033abc2b6779e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae6970884ddc85899c3b13b876883e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295210969d14d9d0ebf585654f441b5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911d4081f4c0c1acca9f6a43e8d9a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ba1a3140bcb4df8b43dbc102835794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f770bf101b55b7f39151c219fa73295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddaad7e7bd503f6e5c9bf5e346d4bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4446743017ae20d727efab7b07a42497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a262c5a909fe1ab5ebc4b8e85877a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951cab8b43a092fab4ac3bc1cee34399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82045e8d3b974f534661653ef9af7c80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c6580fcf05696e13b5d99caf1dd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c777fc15eacd60deb816944deb94bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667e7e48a7f6717aa50ef9b188c842103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534d1dbb6aebcc19361995b7bffda3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839f33d5ff3a8e2ffe7c9e6df491b43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f46a85335b699d39c89c1b330caf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0ae04451997eed276905d91540d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cdb57caccdc3d558fb5b38f0d3640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679501b2350c5f2975ff2ce9191198109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ee5bb9a8515115a138fea62d92dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4663080b4e33b0aa04833cb676dc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23963846b8497fd82ceff4fece6c5f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255766d5f0fe2f4d024d80a4f10f3a9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c24cd2ff03c7f1e4f7064c4c3f22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b2cc3d83694c992ef184a541325e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab9914e1a4dac1c37398f408220b02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad9e37e06742dcf367477af701bd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e38547e4b19d0f950d425d64ccf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec542feaa260f02283f568e904510b07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28ee54e6bd4a75f45c6476949f1195120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179153c1b691a188ac62340c28020b70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ad8ba77e8a539211cc803d51b98f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa14d9fbca69c3509941d7188bbb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0712bedde1d1713643f95e2bb1c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d076b08900a0a736d84393435a4ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510fd6508a52cd4b44c9a2ed477ac54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402fd1a3690ecec2b353a53adb5d11a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0953e27ce78bb5f1c626c5b789786d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28a2cc431eab5fbbd47c672b111bcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cad5cd014b8c96d5c03941bbfa7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35851257a3782128d2f00ff92b296075131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a554d6f5e9c9acf238e8c9b98fc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de760b07b68959188a6cf947000b57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cb570f4f248b362db7cc7d7a67a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e3a4c20f623ced52fc79d8b22911135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cd11ea863314c63788cf7f0daea46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40067f9a5f7576f1108821996f9b4720137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb616d1ee0e0e0f98b0ed3abe7a12f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24978b9088b3e84eed1491826ff21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d45111270bf3217bd242953e929e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425ca9d989eb3fa66984de5ce052afe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d461b634991f47f9c17857a96833e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5180349b6d355b1ebc670be0d938a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a25753fc264d0d09368e29403c8d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21040f18c9c7cf2f622ab3b3b85252145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17c9e41f325bb47f1721c61685c4a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3a3b9eda6cbda3e61bb6774b9f39c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10809c593d112adf82d6868c02f295f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e5157e21134d4b032c1953972cb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb8f8134c19cf669dce66b20d7e459150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf5e217b5afbdc838376438a647823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9978f54401f3b4a793bd7769ade2d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611cb72ccfba5cf16d671a56d228b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e99d65e0ee5a32dcfd03d69e907a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9edcf047c56ca1e6c129e03fe15659155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c248eed32e8941f1ee4d8ba5a5aad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be486c83c9046127d423deb41f81ada157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99048e3d5a1c38de8422b0943b1d09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024128549c768d6087cdd52dec72bff8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c597836205e9dbadc5e06da2df15c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e89ef895fca2cc720636a0c6e26c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d6eec4abe4757e2153932c2cd09c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d7df996ae79a409669084facc7118163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a86c8e1c7ac11f3ef551bb96f44e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d83bf70f9f6f22ba161e28dcff6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f20b0f13e2d902cd36434804c8c1dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a83b5faecbe0d4ddbdc16efbbced57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fb83352e5690eee0b7bb05e26e847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6439b2c9e84244535eebebcef915169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162bf88fa72d9e81f36dd6a0932ab39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7e929a21fcf1532e8f76c1540f44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a521b73c67d4c5eb3d96e299ee50b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d30a40a3eca35c789f87d2fb8409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e7dd128a73c5731ab3ef04a559951174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92e7c82ec7ee04da6270901f8cccb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3faf14a875c1b9f66729b854b8caa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43d0cafbff233080096ae6bbadfd5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1dac592cf5dd94e44db16bb512120178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad7fb7b22772905635037af7c12b15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bae9f868ef04b4603a3f1ceb96d2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c3adff314e967af1c5cd3f795704181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3701ff99594285faee905913774c06d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac05e5e23847a9632fe9f3b4b8404183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a5e5c8a3aed75ad1eaf6f418926e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb4585520e186024f4e99ad2498cf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad2530363822f7f82ca22450a16ce3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ffe0341d55022bb5614b2265e5945187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af93d9a66ae1934bb33874fc8e64a50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a4f71295ce17a49e142ca03a661e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8dfb8e70d2e19e3d84d794dac16cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e365ec9dbf0caf0fd4f0f78ed1ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bfce3872bdab2035534e5293f8d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356e0b1405fe3c299526134e4694ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90591cb6cf717555335dd44370df9095194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4bc0d58696678638c4a5f194a2214195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc94c9a02bc058e3c8bdc634afb0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd9bd15064edce1625dbe105bed07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45e086975605657c322e76029492b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd5ec1d90d4ff3c1f454ca17ed299199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746ae9f0ced44b27ccc12d052f50235200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119999b6309820f1b30853787d59dc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81d61866187f33bd98c9bf3fe0335202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ae6c9372a8a99c86a05e019df8bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd13fd9b7eb9d7b066b826037d7d91f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab54fdcc5375a3000f49442b1832e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812838e9052ae76d39129e4422b7c680206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9dc44c7495c808c9af1e76677e85c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e29698c9b1296ec8114e4727e86f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6884cec2acb9cd1c02fda7eb771f1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d85ab660e0263c5d165a9a712679210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e58bfee488557c4cbf2d655436c49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69049802a11945001dcef24765b4e0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84b85d4cac3952f3d1fc1da92de51c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cd2059e634c0eb63f5dc8a9bee81d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3cdefe1a7bfb2a95c3c983aaa76eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc677fbf5a94fb1a37540e40082c76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e4c73074913c14b540e14ecfd78db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655acacaabccdd3c5e0d59e312fd3cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754bbf1b78bc732f43dbac66d0f790d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662f43f513035a768e0d71e30dd4b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5c47f5f2689036f1f63e5e907c10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a75d9510641b18ecc20be0781b6ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388c164db464efb960e0513cad850a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad91d065d6b4df7dabf04e2dd9bfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10815eb9d6ae681b8dcfcaa21fadd7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316817dd537ac32372a536b38f412770226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f3cb6360d629fcf7f3a28f32c43d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e876a1466ea9618fd1f3eaf6d48b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f32528093a55bc2e40807b2f9243229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d2776c1355f69ba14f23704ca180230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394b48e556cd7848415bee51eb981c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf4074182f55ab6449bf30a8a75911232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47036af532632ba92e7a3d2958b2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3a65bb6ef199182803d0ac87f6518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b548f0d2a4e48eaecf473ef830a5c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bca77af883ac44e10dd773b066856236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695a41588c79875383636bb17b46fc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc6ae65211f52abbf5ab5690650fb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa927f8ff216d48aa020e4e92b8dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086b44c7ed705aeec240265c5878d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9d748fe220d2a86a050ec1ca6ca84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4b886c4b56489fe1ee5b3b98a029242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04490856314ca5965f58e54e8fb6e7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b924ac9a97729cabc6d0263ca88c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e905ff222be973e8c3116f13c1182245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f94c4f7bbdf62119cce891395beee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b709b024b4438690b258eca81248b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faa528b544f9236bc3ad1582e9b15b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d021144e651444f7b5add03b02aec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a570c746eb629bf32afa1dfcbf9d69a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3fa079df12324c0a863c2d13fef3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c1e98b89cc0e672876b80c527cef7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb202df61b207604def304cc39368253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bcf49874154b47c41dffb4bcd564c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e236f14c8e07a6d3a7be74a873162255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5955babeb53f2f47de5dc3a700fc9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09114a2b1cd84f958380a075ce683f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2f01002012d95c107f7f2bd8458d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4ef2dccf1c1c8dbfca390aa6aec0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533759997c2c213c8ad179887c49fe6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29970d2d55a776c22d7eeeb63f183a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a61553a3a006bca8308907f66b662262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b4e3f09a53ea451551c65354180f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29310175e57565749882a59071df0982264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0974fc1fef8a10593582d33e8307cfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9628230c2f52bc1c57274df1c56e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb36dae36d0e9c9dc0560f753bd00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e148690bc1ef90ddd1fcc5ba9bbd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ef892095f8aca811e1d75ade0cef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742f9f0c17e1e3a53facb83fa6c1b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1eeba18c8051dd734340de464732271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095e55ba1e25f0c29e1aaac6583d97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ad5b3d421d15d2f2ccdf14cef145273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca60b3e99b6dd06e8a141cba6acfa8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e9b9f030e9baf5af92db96acf6ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b3d0c9050249501790ba685ca3110276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176122b6c4de7589869506e4f89b5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa261a6810ff4e519719ca21a5392d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f23f840cd48e0c549fb6436e02b43b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1800ed30ec1bf14fc4258fa3a7386c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158feff0a99662b510c9a57a0c37f90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b6ccabf0dd7618b08f07e35321f6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448c453ffca9e8dc33e3d021a06dff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9671593bfd8980f620ae0b6a31993e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fbee672d24a331655c0de8ef2a008285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e5e8831c2fbeb0772e7c3e88b4de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7679bb69ca765aee99f03fe3473ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6641b067c33adbbb6a78c083cfd1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ae8a4619767c1448ae14fadcb2d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb478cb1ff102c1826b9c514b4d63219290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857af37a157e55a9b67fd88121fc250291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3a611b439447d8e093d2ccf79754b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d914734d968132ef5b5663ee8225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0339314fc7baf23f9d48856431f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c04f2fb0d46255b74bca9b182c243b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b242e56c78e4667a41f435d6fe356296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88831e84715e6724a37b3981ce8a8354297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8847650d0ccfbe509c2f73675330e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5213a4b2136f7247a78f89dbda8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d19b0d32718b0e05431908c465e634300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915bb42bae522fd2cca2ad58e27aadb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ccdef4c2d6db7cfc31ec13e11f49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd75933bd090cde2bfcb14308b425303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcbf0c337ebef97c591270431c0ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56e3bbb0895d893587d2f27b606e49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1713b47fa2145d417654bdcf878b96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941f7f2a3eeadeb6eaa32f1f91a97a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b89bc234128b9b9dcc31364037cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b89887d35fe3319ed654a11a8944f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59431d55b3c38cc8734aae4edb679fa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97c563d0ae653b60d24cdb65fb4484311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e54525aac4a9d0e4bd4d5e8e16a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f57408cce8627ad12f4267db8ba4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a92d0c40311e4c56ed8c14ee1f407314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1ff4a254e17d74087b9eedc3a9f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f32ed5d34fc9fbd3a6445eaabfdd9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66927cf86bc999b43e38bba637b5bac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464de15f593d5c481bb8ede53e338a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8458231526a41bc97f50c76efd93ae0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e491cfb7e2eb2c689d28eafeacf9037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74fa1bad9c59e9cae85c589dc96f2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a46c42aa634f864b16295614fc9bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103fb800d1ea2df97e25f02e399b6eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e94cf2dd31e8b4fb226e68381b08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f924045dd00039ffba6745d46bbc0c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>