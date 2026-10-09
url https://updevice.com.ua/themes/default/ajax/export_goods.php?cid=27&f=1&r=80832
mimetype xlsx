--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16152ce36863de058ce7a8531bd49e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c7802965934b5ae4b3eb5a05c0382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449f35d648443d2802b43ffe1a6afd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc6b40f802ef0d1e8c28d7e9429744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c12c220035b7772224f0baaf3cbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cea275995f0040d26d82800d59166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3281fcdcfd24d76b467c60011140897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696894921b6dbe00c4edb545694b61188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddea088cb35fd967287ac8fd19f8b769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf109982f5297499fa84faf9fa43510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c560b60309d4e6afc677e0b41191911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7931075a23639c89b4f4e18f373512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cd942a6bef416132760905dd2b0af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34915d04bdd20ae60e83becca78ac7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27562bcb68780755754176d02cf8d42215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f58940ec7219f74eafdaa78a134c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce5a801eb78be55babb7f0dbfe966617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f727347ecb88733540deef84533391e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf11d4c2f9f0ef1336b05df0c4f8cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc4ba5ca9967b1eb6453cb75c5c5ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2071eaa170baac9c27501454254321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4435a2f4067d0571440e19f06aa3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1970f35fbff3d186cb0d70e426b85e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f83b0e42781b990d667e65166fb4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482344cf0b25ae52c39bafadb9a9217125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463492a7993890fb3fb16b3407585e3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0d9d2a353c9c0ef51d182ec80dc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08be31df13af1589e44107e4aeb6a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3ce99f2d57f45f84c806b0f1272729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052c51b7b0b3ae56f2594747f5a93030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a29ad02a62ecee18ab13572179a4c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f3bc8217efc4e01340633248785032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbef81986fa855b23030834d24446a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77345ca61162384fb99b3c95c5b21f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833432c892cbc30a6c5b9a57f5b70a1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1dacc3381c92762d514509cddce836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754314e61c8dba8f3a3d2cda1e24d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73faf7eab6578202b77e40fd25bc00e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a08d1d5d61a2dfaa97709144cabaad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7812feffc17e8de5a3a657e17613240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78e18860c569e0ffda8ece5f5bf4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d95d589e8a2fa322b24f1d674ac042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f787b7515eea3b1d2207dd6c5094f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d65c872af16545b6aba2add5c950744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa09c7b505a7d7e5210508b96e9faf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d258b657f181c0c8205b144fec361e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d248d5a9dbf3545e4d6c6bafd261a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d8897b772e7c45caebc54ed2ca3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceb32013a7854053bf4d6821b1721649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ba31691a0ae62733d6d0582177ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91904547f68b0445ccd77f09ec0deaa951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b268a364ca0751f90a736b33aa9f7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0cd0f1dbdb6ea3b674dc2019e324c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a22b2c874b7f741c1f68decffa2ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ccb7f3285a4fb0bb0b919400f95f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc6f5fa0b4994e8c0e3916cac3e9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df976bf44ee1ef646f41c758c1ba4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66600faf3991b4b6e4bb3f29a73eac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d79afc81e6c4635358a25358dac0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0466c3606e55a7d28fdc011fb2248960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663e397a8892e1e581692e772f4aedf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccb7640df8f7494e21072c9967b1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f80d14fa249072cd983654680c7d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7b90eea5e5054434ebd9f8f3cb6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f265cea272acbe5f7dade50d66a0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c3cf56586ff15aee889eecd9060c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4d7452fa9e04d0ec9c24e2c3f88e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036a13d1f51390fa6ed5edc80684f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49739bce37489277c405ca0242d540569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270e6e83e1a959a7a815f8577f688570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3814502767bf4191699ae9c1c11ac0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea937c74339a3efa61c230c1a3606172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973a1b3f68166ad2b86f5b89069a25973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c4f0f0998a2dd2267bdcf0be7805774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151976e24ad08a4425d269c9c5bb35c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0027291b1093c8b98eb769d9e9c452076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b3e3372ef1317315bf412c61be75b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9fa5acca221002d6d69b87efc82478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aef9db7744d6140cfbb5406adbd1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2449bf46f7808f5a2fd07051eefd68e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc74733a3c1da47f9e6617d3022c2d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4346b8100775c2a85eaacf9c1138482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c940842a42918c822665530221d8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858c7611ed0f02c7b418193cedddb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76844f8e2dd66d052530136d2c2f2e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f7f3e1912b6025c8689cd242ce3b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d97b424d469a266bf50a485e68e2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a688ed015a6dc512c4ad9787046f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a967bc68a697041bd8f0ee23d44e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3410187a3ae5f572baa896fe0ff91490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc64e4c30a5d106619633e748760691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4dfa9db39ff8272cc10e9392b293192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a9037053a4812c24e88384c03692193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a23f78d51c99727e22a6d5b272a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8529a0db13633a061d51c6227cdd7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386451c782cae50936ee6ec4136c1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede25c732298c8ec0d6cc4408224cd4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ba8a9b3a651905bdfcb73680909698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93a47a49dc2a6edb3792c709d0a1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d097f2f7de3aabacfe22403b233f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f7e3adb8857b6d3a3cd2be3b54259101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cbcb58cf098d3e546c99da0e7fdd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597e7acd8bcf7d598c7b8ce13edfcaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d566e434f40a445bbb4bfae0ad550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332d19ef8139abc10764117e6d3b7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0bac6e25e62d72ec90bb31fb52efb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e80d5144425abdec9e8b80461ae54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b06258abf462603eb376c23923db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ee056176eafb17e919ce4639df8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1e10ba4e27e2dddf42badd4dd509110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a77f79b0813134ecb4a65ad4c48c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d2fcb0b5327dd589347776c12910112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56801398be50d04779e09352486e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796b6f8c1c317a4865726d75d80fa66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c843967a73812007decd4564bf34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7756119ac1b372820926a1e35a247f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b57f0a0e80a3ec5cabdfcf5494506117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f87558d74403904abca76939769cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befafc1bdf41371131e817c780d74d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980daf249ff337bf29e633c107c0fae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db6f342ee938889270c98892d7c73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c350abcc3e51f45a11e194f1cc53f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432193d98a40b715d8b4fac9b37d2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2216d799d29a5c78c930894543d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbceba9f62a87cbe6215d63831354f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20acec6baf3a9b5cdb32019fac4cfd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deafd4e5714af4cdd797942881a29ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8915cc884f74829cefe6dafc5d6ee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527825e8748b2973e31b19816a755d4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db4d9af20a0306557abe1ad099bd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd3e15211ba77253eb155f68284ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa86a0178138dc728cba26523f096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d93e48e08583785c3b59ac15b2bb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c33aecae86e893108fc7e3c76de43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715da678afadd32929b14b019daeb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36717be326c946c6cea62d68fd27c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424fb8599fa3f07b73e58dec6edfcea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4dbc8ef90119c6e862fe1a9790337138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a59e8ad6e42cbab299a5f782c6526139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1005d3da1d4e8074f053060489f87e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e3bfd2acd7534b3d1bff62485384e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544bbb092a94e700f5db2d477559e82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f7c53dd59205d39a1d20baade28a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627abea83ce409a2eeaf9b9b8e23e9fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f114d46522db422a0cc8241ec8797145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5122daf3c9a4b18ff6dcef55faf753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6807e0a401e1da5b51b16662caf6bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba8a4c9441bc61cfa8a3e079e291bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a40e62f28478e45444547e03cfbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f8c8b1fedc19940ce3bae1c46256150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e22d216205fa47672e1867183acd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6f949ad86ade802c57338b50b74ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a0fdd12eecdbcbf1aaa2fdea86c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506b41677da49b63c93f8bf3be3c9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b12caae81c8b5e3c5757f9d92e2035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238bdbba5aa3074ce9e900fc768be9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536223c699bfd4aaf51b869f327678c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d9d93c44f0a8f35e6ec003f6663d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1122ad053a00aa301dd81852efdde4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e005290505781bfd9df948c3b96770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78668e55f701bd78410c94ab185dd33e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa161becf06c0fdb009c180ba915f1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b7cf31cd023e13e1b1990a8a04d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b9394f37e1a703494a61087dd21f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f773d76a60ae7c14392a652f0d74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974aa67ddb2b45bbd16c13458aa37d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9772ab25e0bee506e3a870e7e1574167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6833f214efc793c463e38e7d9f512168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c5229700d2846ffc35c6569b6af4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512edf8fe750d0c646767eb947b1fef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d47cbf72100e1302dd6a1e80853d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32050c13ddcf2433af28a9518f23ecbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512655afaf3f02655237bb781796c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e05c44b1d22ba9eaacfecf57895b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac008be7e8ad0ca0b41b962b8c5f02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6939dfbe8ce3f017c4279f8322e81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185b7e15a46b8c1a0b8e7c5f35eaa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407dd29ef0472a81445ae66ff5925e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b035a4d2a7f7730f00be2ed585b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e9a5e111260e9ee7f4df5a37ad3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d831369bac79a7214980d76240d9e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b52076920456a98d7e5921ccb717a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a46dbf2135e892238347c95aa4e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ee22a6e19873d200813236593a52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15fe9aea4ec09080372734fd19a687185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80689431d20a26186fe0db938f289fe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206890dd1383250708c3d1321c9e754187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759848ec8e7c9a1586815a583406b2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f837a2ee116e970b321a6246c525a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bb6e261e9e716ac60da899dea2c8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bcb4b84bc0a77987bbbdf8ff45ef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c74e063a46b13065f7c33940b089192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578aa75fd77946061f905276315b9ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649cc9e45888619905593b053719bc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690747b5fe981b1d65a2ce2762cef5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e3f5adb971f245401b09a0d96566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5662fdddefb9ab1024bbd8f951113197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c86d200681a44a7bb95eb2a9a1ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c539c084028c1d5cd4f1cdd9cb5e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b75970d51d8264aa3eb6c4eb28be6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dca6cefb7c759fd8ded25b0d41206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdd6fa44bcc5b305f6b620575ddaec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0e923311ffd87061c285975ae0c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812571c77f8574b4f25dca9894b27bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd690fe446bd842d0bbd0a1ba87b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de421f7874e619883e99fda018f719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b96bcb339171d907f1b2a31011f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aacf5cff421ac98bda7cf54e0ee3ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee80a5ba0dc327c6c252c01ffde11b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc97fd88cae5bc4fd32a341feb23a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060b4dd9db6700fb35faecc7967fd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677d31844c9e8fb8dedc17da624a33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c327731f47e090ab7797bd944d381c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcfc4a8914bed2c065d0b88984816214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65791167df5a24279db25c101ed48bf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d685d6bab307e8494d903fdc74a814f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cfc1e3bc36337cc1af22816f3ae43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25010acf9e5abaa24af318e019e9ba99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789ac8029c3a1b54c4605fb69bb981219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb85864670ffcfc774e81e5c584f5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6b882c96ec31887acee7e64d1015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d987c651cca486fc2a25788ef524222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dbf0b3e4ab08ad028451bae2cca77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b122b079baae649689d4f896d2b1a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cdfbbd5864102333c3335fd84ccdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435b35ca9639e60733cdb43656dd97c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0223ac1c3fc17039ac7cd490c3787b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3b225dbe6f39b84ed628a086edb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff26dc7cf4ab4ab78acddcc1cb3fa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f131bfd1b86767ab5509b39f1fe38c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9a7bb90dbbb5dc551e9e80a7dfe6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de63be2f8105d3cf7c3b4776c20ee0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c38b1c4f89cb13f5e11608ae428d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8b08dcba0a3accca7324de2fd8f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61464379116fee982f60a0616f646f0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27b36bd114da05565cfcfb4861355236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f74cc7c35afd3ec65ca43ce3864e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744a52b655cbc187449e74e89681c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b1a2cbf1a24c94e0ef8077a4af370239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2490a277b8d347832ca4f32c4e669c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb91f444cf03140ef8694b30404ab2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483b3c7fd2a9d0a09b48de45087f49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755674d3a528dfb00d37dbf4edfc3a79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac039c441c12bf76faa866cfe0cea9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057043b63368d1b8fa74d23c84e558245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5300f4e77f9147cbe82a52267293246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992c767a7c9151c72f6aec6e442eb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60711569a47797025bbb8790d705d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7fb2f1d506c97aeb89a5eb4a3dcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730960db839728a2fed9c78cbbbf6142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d524ebc03636f23e72906e47113b6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f9750bde16ec32251e26de7f705c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebd73c0130ab856757e5663f8d303253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f66f1dcbcc0854ce3c0d8d058c042b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14936e30094cd8e691c06826d975fe45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd979633214f3b604821d5c4bd56b4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6522434548736a5e3860b9292a2b1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba01eae507a54ca19f04056fab448e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaee9ce1a00319fa6626a4a0bde308259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b66ce26ec4db5a667ee2bfc0c5d25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c06ec6e63fd12631da7e13f76300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a44c0c1b28ebdd965ab4c4cc1811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835794445432e9e3de755bcc3ec5bf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f159613fdd1f0153dabc1f06d3c450264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58579fcf1fdce0119e883b1f527c68ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c44d596d107056485f3f62a29fc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cf36f27772b498ffe9f4456ea2fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf839b25958e556a76d61a3a5e9dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200bafedf48a57468ff12e0ed39f15b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42288e6d2a0544247ee08ea82a92c0f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093bc8c1f1966dd50e5033be7a831b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a73c1d509ca9e0c306397c2e340e00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874d72b28a7d8d8ea152fb6fc6b3b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5fa0e45aba910bbdf52b993b1f70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591241a961283bfd883c42f327055f25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910ebaed5948b963e3bb84eba74d16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f55673a00c87b624f14ca232b774b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a06c076985840d480dc07bbaf14c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8fdcc586b17da5121afbcd1b90cbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe051c1eba35b39fde8c8119350bf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432bc53ff017dec40ec72eba5d1a820281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95ebfabce94c0e8ff119da14822ac1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51f398d6b62b7ebc8a21597f7af90c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4296ce0a9bcdaa72e63cb373cd5de7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d832ef1750ebc04021f2bf801041937285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d0038e46006fc05b3e14e7f804845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b2d37d3859dd87cefe277e471d81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a713347052d36fb69d9075e2f8d0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1baaae16af62c7a860470b31b62b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b641fa08719b578b1e0f853ff907f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fea9bbd19213c1244943fa327cfaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e83900809c1b215046821ee49f098292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16108c035db0487cf0cac26a9d5b27b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ab1ba4ed9a619b9cafde486a2a733294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32960272028fb8ef51edcc9325a95c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d8459eaeba1f0451be7cc0f68a95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f8c57ba12940a28bdee65d08d94d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fafd643e66d940e05820e84e8d4e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69b571d36dc64bad4df1e38fa3005299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb52298025916a8600521c7fb4f43b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673803f68bbd60723ab437d1941e50b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a533a764dc26d1cb1c56e33995a95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b183d7c51d37c8f452fcdd28f5e64d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c25f013550847816dd8034830b33e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f8df4fca51c67677cdd84a3b1779c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687522712488de14f77f0cc96bb28a82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5859e0890e33ad74a470af0a162dc3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20e60bb562463da91ad2129d82a286308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376fa9c914fc64bdc078166c47e6a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32a25adad371e785f1a2b0e0a8c694310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198efbb4b8695e3e72269576b4196cef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6544df052e06aae4ebaa66388fca91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77d83cbdf0901731a6032e3abfabcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42274ceee2bb59ddc097cd4bd58d34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9cd9de5d689188b2022a17b0b425315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7b0452af8a26502527dfe777ece0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2504166114c7ea96195bdae6ef36a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e79023c25865bf77a2cf17c405d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3327c8d63f8b4ce6f76d3872742192319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02869fbce27bd78744450919988aa9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4234f5beacf3ddd37c66b6497b4d2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b76e3005b8fec6602505d6986aae2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7694de379d2fdebf9add84e4a5736a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd94a9f1373af05065abc2e26d99d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23339e64f4bbd0857b9d73a51d80b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea093ecfe6e6a80c27dbee7bf644aee4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a91feba3547066200a2e895e51e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb83333cc7145e9ca2376c98201978328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644d3b8ab604691107074b1a563278329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b13eddad1631d785bd518eda96728330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a6a388f974316a4a4c23a3ccbb65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a1cb9ba96df0da861b7a8536e3fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32620c189855418c8ab7727891a1fab0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972210a48154f34743a8b2e155f63df71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d5d9e487e75f365e40057f615b0342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30162840da40bff9d8c5b1c3bcab5b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc4e9ffd8ea8c093eab40611865674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393522511bc511bf00ba819d57955e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d620564f9e01cc19b6424361d10f2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba043c6b7beb1809bc22bc20741347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd25258e57f61ea3f6301da0535aa898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d696c556ae9e0393a1c2d710fee2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8b2639eb99fc9e413f42cdaad00e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae9908ed53d5a03c03a2bf13355ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffea69ab5bb4fd3ab2d466dd70623f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a048fb16f67bf173b446e8c74f3d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d29b6f541809be12ba3949eaff8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a6c9071d9e1864797513c267add9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102bd7dd4d9d2d2598d2013c19fae3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e52c15ef21f57b74c2e942437ba97117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4eb21859b2b5f4cf6b9d8dab023718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d2164babb3a9baffbf0ee8cac1ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7717f10c140b730dafe84d6c2751a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0fd294da7ee64cb3d77039872767c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7fd445b14219c8f86f9b31be4174e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872bf67757825322651d8e340aaf76623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5938973b7c6770f4fed8e2141e43a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a6a3b9e44145fc0e40a4f087b61125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a37bf76d32ea95eedde363ad7c07c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488712104dff6e193348484977e179c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d2e9458e7f5be6a2711c7822c674728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6852bd4197f079f7a0bd3f9ba9a4d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef482f657526d98ee17392bc56949630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299684e60cf6a32d238eae3a7cd4e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823f50aeb885440a9144f095b26ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe928cb5ba4ed24075e1a275cafdf1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e093b7a6a2f9a727c5ba6a95e619734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28b74f1b5c28fcac6ea3e02ab28c3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451f6ebc23ad0e78429f8e9418620336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c2696298195ed66de72278700b8db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f4eb44c0977818cd3e953b56c34d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcdf834cd91f9e4006b14781c952d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858eea71df12ff791c556302845be1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b791bd8a2e9fb084ec0cc738eb89541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b981a0f46472f304e2b0dd080310f8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da94d34bdf9d084ba4af19e75573a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0830fb133b2bb531b140be78d98444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694c201349d1805984fd418ace4103f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7d9e58cd05f71bf209002df7d823c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b57857a19deb2af162958c6b661c3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f39bf24524fb824af424f962f71e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25140331cf2ba05897de3168e619ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc1ae6a4ec75bae7e3e7306ded600850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db503c60dcde8c0dd49ff9e59232a9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d4dcb5aed225e601870f14b1efdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7760bccf943e7955b363629ae929253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051b11b42cbf7582265dc9d9e0131a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10537a1b86191667f8d7f9f5c28cc07255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51930ee7d4db917a6549a2ec04c3c73256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb03e5103b9f692fa32116bf0612f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69832d7bb379bf154d375b34093032d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30569ad4e05e438e5918f565a990c7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8cc4404b23dd3af655441f0746ba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5787da11e74756bff64b7411ef23ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e7502ef8de06ba92b4d67b54599b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dc70e86822455b334455554e6e29663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80798534004ac9b820e510e7e370764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086132e9dfc1b7634069cb85af4e80165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01481a86da952838bb7fbf07ce80f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde3756491d0e13621077038058ad4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78fa0d8194eebf038b270f242d4e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2277fc37abe9a58e6790e09c99c81bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73777daf1833e94ad463867677c56ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72926538908bc10067c035dba9dcb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782adf21ced2e2382d99e001a373e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f31340b8a6ce42e8d6f0ab65f87d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f02c4ac13a6968879270acc327a0bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96459a9093654bd4370c1cf580f3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4055d5dcbd296f9aea4fe3c5310e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef82f01f1f577d13c2fde9b5539f7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fab49ab07fa599109c018af34373578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34940eee7c6a4db0b82f10d4886afe2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2dc4e8c7bd091f31cbad9121b128880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1acf1d36184589d9597dec1efbacd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b03e52c378a42dfda8fc83ca21185e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc044ee4dd24cc40ad0f5a763ccefee483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c63653dcaa9fc2fa5f37e252db12e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd32fe9ece8823cf5a2dbb9fe606b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41271d8cdd90a950b06e5b1162338a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288683a828ed578d690baa30bce818d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34318f446535754b6604cdf82a384888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7f8bf12c4f2e70bfe7bc48b536f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053266ae771e800039f4b02ece3aa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8677a298acc37a104e7b33fedfd85a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec626d426c5d300075cab492fa22de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f53650f69f37132dbf0d03994b9b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533e88bd3a6c4ca3fd43c2d7c9792c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9f52f5a6173358768916b5bf3c5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247d4c3e6ecb61097d08b7d0a73adb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293dd5696ba59e1946159b93c0779197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39196e722c24170fcdd1da04a96cbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492311658b23db24b519a9ba0e2ed15a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed108fe59985346cd6f809da36e8e2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75db0c1520c5fe22e75ecf5949c3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297dab2bc9fc28a410e8be10e8d452102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca41fc97fd67a0b7e3a492ae5697d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254754fc9acedb1154fd97d77f49aea1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f3215629a832e72f0d8357c6062c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2055a6f4cfb5ed19419d307abb094106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053aa6c16cc2020ff541b2eb8f101f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d4162c488741e4e79f63019cd8fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1fb69ecf7f87d6b40effb9621636d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca81460fffd9a5dbc641d81929a0184110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff17e9b0b358fa4f7968ec89ed221111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2f6436de659ac3219d0018f448e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da4f6a474a2f24f47007995faad86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7ecda997b3d9a6644717b5bbc417114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64b83186465da792c2085dcba6117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de1b7d52f20f75e10bf5a3ff94d3aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960d3644621170b2250b1a7c9502c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b576f31340df0d1a45d1a0653b044b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d51d4f1b6de2feda1b7fc87c3a70b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5137ac50d5cb10a1d0ca00d78fe18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58a8496bec408e3b2e9db135ade4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263cdc6bb8dc826c885759433ae180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c3c9f77094c220803a1312ccdc6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b98cbeece7f13a560f2ee038a3a9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b69218d01e2fc8c516372bcc3510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc4ad47cf4befb71a2942677a0104126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf929182b09cb9777f147070bd17de01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc4d07088d39e243f4b4ab7080ca52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675f03693804d8d5045a4d5b46d051e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c9a9370deb3d9e7fa3818bebdc8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8a63e44517422426ca6f6839dbf07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24509888a2c67eb08a1158cf2bfe5165132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59908817c926f6c1c0d6d169c85e3e5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9fce04d5e8fa01e59ea270c91249f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6fd0fe0a464c8d52fea4f4bc1c40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4565f7f9299ab4d61e5cec0fc63dab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9772757be207fcf5389b33875a74b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213783d7035a070a5754fe555ba437138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9b5b70d60a0039b8611e011899a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2ed53ffdf3f2fef0ca7395cd2b3c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a292bd020838f12942d4f4d24c05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddef57badceb2ad1abde68cb28274e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299056173beb67bc6acd6679fde2032143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926b1cf41adeadddbac537f7b5b557144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef54adfd00fb2805464439c2d8a715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c0563635e1183a976e7735134209146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b737317da47d0305a7dcebd0e0e7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7cc9138259b94ef322dc4766fe537148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b30c9594a2a75cabdf5d42f8ad9e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1d9d2b92ff0f7e3de63f1056b723e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad9ec60d8e4f0539b3a97a96a8889151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7696c3c68db58622b5f1a92c84211152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923f1bf31b80452f4bd202262532cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a4c991231c69498dbf83d3829d607154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d62afc0ed1360e609d5044088a9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbca245e9d981e5ee9433911c6768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc1741c1556b05916b2076b0f1a05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb8f79c1fe257f26d616d26ab170e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285a61aa1ab0afe2ebe65ec313d7219159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aba59a454a139e7aad09ac0659823160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fa10a63e5b9b890c99af39fb540a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191019fc6c1f20cdf8b36df186882dff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08fc6c2abecae1579dd4801662e36b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6fedf8aa8cd1b0ca2476c558f28e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9aabd9539ae3bbff2c26ee410ab2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f30633aea8c1c9fa88bae8e95b749166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de87ac82814ea2510afb211eb00c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb96da663aa91e604fd48bebc63da1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b948de9113b7f54f8c1054eb78c49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb4cd7606aa32a9d25e0836e26bdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f26edab1e26e301be546607fb9ff4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f7d30dfb81d55bbf11f2b580795b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ec8979a0a0bea5e55f65f6b9ff27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7de4c80542c096e6c8ea1b71c7dc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bba1d11f91a37777c8e7a03133e8f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b560be12df325a6a3e78793230cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb3a7f3865c12ba3ed77518c9a95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec43b3ec519ff46a14bc5fca39cd17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb47c223501b66b0b4bc785f198b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dccb00587739d35f557679fc8301bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901b00ad06e92e42b51b78bea6a85a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8aa1a1524d30bf182bcbdbe5d539d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ab136a5ad5bd7ed852bbbc5efed15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d048186d974b406eeca590ba37d592184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357190e7164e0b0ba8f101b38124dbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9d994f10350263f33be40fab0613186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feedfc759ede2bb90c6cbc5c80be61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff84638f03071f9fabb62d911c81ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d3d9a98b54ce848838b442305b884189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a375e0d5d2044ca8c20e6bd6549ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239effe47fa7cce3a2249a31b619d85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a10d42de2cd7ce8be06b510c7557cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bc3c0632c73207efd0e17c02359f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87eed9d41181db146fd828ed2177e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1706f62388fa34aa4287a528fc7172195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377545e7b51e008d47ed825497f7f56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4ca8a85126460e0ae374e1748592197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385980a42e8079377ca7141ba462d5ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0495c2f0f3d2509ebe5ef7747bde2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd756c9be5d89035f8705b696ad0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e408b49bb7dbcebd318443463b23851201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146bf962c36da87284e1e84cf818c48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde74f55e1176ae23350a26d0acbcf4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fccd0d2c037ef2f1e7eecbed75fecd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc229a1c1e1b7c4670dcb26ce01d075205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c686d013bc81bf80a6caf97124d519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1e997a859ba15d14239ccabf75ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e6c20dc64d05344641f2c2ab7a72d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c9097c411f654d95d048ea245028209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479bd7744805a531b8b141930415ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ab7f6ac6f2c2654715c67efa4f15a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6cbb4be86b73b444c929045964c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedc36dabc2f382960f586713e2aa22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8fe0ca825f9be12169f2cd5a68e2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c2b3b8cca707bf09051a1b1e5b60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc87c5f737bd1b972e948811a74f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98fc285dd9d0c26d286cd5c8d2328d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452d7fea09d89edc497c1e93427ae2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ba9d308d17bca6a4b7a8636ee4388219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5543fc3f515cac69850b7b2adfc909220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaff75c6613b2d3b9d246a7dbdbbcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b115c96c9b573574a46d77f780e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7739949c8ca0c61196d34312b4f54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013bed9d3b1c2c31d7616da1b0a0aca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8bf3b4990db36a841e4f7a02ba25e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80302bf3ff0ad2eeaa6d245fb52b91ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b9f0d9b472050a86e0be9aae62c6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c46f2e263c7d8f41e1f36493e3d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714888b1b84c2e4cf3e86067d4779d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d5cd7ebdb4e87e2a536afd1e7afe2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ab1b2f73bf6431aeb7d08b151820231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127207702ebc3cc02ee37aae1001a25e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fad0938033921228161f48412b8193233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764de9b1258cd320f2114028e53fcd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d2b7d80a76381afd45325f2eb252235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c70fa5e84fc3b10ca7de59eeb91025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa75dd7c0ccc556b7993b2b823983f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d49ae17e1e49851c3062cbe3441e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0049e9a6bae5389e76445392f8ff82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277aa66d3d91ef22f1cfe5fdd7fc18d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e7e359d138b7f7b79f2e426cec3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8f0035f589c5a96e0e1cf07b9b6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85c29898fb01808a5ea9422ca2a0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0219a462289e68f985c0ce3abf6969244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70128ea8e7b7ec4765ee4e052ce04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee34ae48a88d6f1e621c3e2d43777da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddff35e01ae0d7cfe90faf52cd9711247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f1ab1aae758c50654e6921d47136248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece084fb1e4f0fe3294752b2b0885e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9c387cedfeb592a9eca8446b7d91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48866567fbfaefdeb58bd6ae78837251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7f99c8eb9534765ea42e36c79865b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe11d9b9da783c0b041049f6e466b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413192737a6c5848e0260bd9ebdaa67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c18cd11a9683347be177e5cf3fe9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa61091c5c9b389f678a26cf2d00ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f73f865bab4a1ad00f0ae3802646b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a864ba738ad0e07de65ac3755eaef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6bdf70b0c995af568db0159bbccdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d182a4b0483943d3b5f3a585ea82fcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0376824b59300bb8395a26362b41f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e11d046c6375f6f78081e9d3165b46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dd46fbbb8d6e150953d961fa55c9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd200df563df3a88b4139a71e75c21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c857b9a9e4682c4ee24a6a6276d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eff32d86469ef2c920f56d97b6a5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d85b30fe855db36bb687c319247f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd374f428680e7a8c5c55800cfa65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aba2a63865f8c92aff8729644e4e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ef73409410072097fbdc517e0479270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb400232393d6aa9f7217573fb46cd55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d8d94c3a97e502429273675b2ea94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbfdcfca5de0a113647c70b3f0c762273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cca93c890355c28a95eb30853b4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b58205da599cabb540c04a4a0e754c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341f0019430c18f5d622ad882c63ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b14562eb1c0e4f6ba112c9f6d86fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51028fd999cdeb2b106cb9efb35c983278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604ba44a4f4d7ebd83955bb81da9f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab0b92801605453e82297269f7f1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e8ec94397f52af53b8c55eef69b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf74d7c5c3f79f6425f88e6c73f63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02182490cbc4d300687de37f61e2975283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efc139e8afff42455b953719deb01b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381090c9d58fee244ff0fe500370117285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a1cce90805e4d11183dab8d92bd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d945132c8bad805f99713ee73c4fefc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b271ddd54b7ab2c3493564de2230288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b6707154af09015322921c86aecc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45836ce9f44fd78d3799fe35f8df1de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680603ffc43efbb76ebf9842c29b9b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a1c780b7cbe2ae46f4933719c4676292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60866edb15cc7b34b3d5a8f7e0b79fb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f7057d2cdd5550e69570fbb0c537294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd43ed90a0fb34b04279c5610633b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50955247304e794f97437c5dde1051c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1ff809c27b6532c3ce0ed62e68326297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f691581c70e82d3db285652357f699d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be864ae48838ab78c5132d1e952e81e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079a9bcb256eb00a0888d5acbbe3e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d454dab99e72bfe61ae92fbef1287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b108dd41c9f9acf5292b2d923d21ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac04d81d4e24e6e51c07a028c0338e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de060bebe4c5395e4114057ae43e8b0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b2ff33bdf4c1cd3cd7cf0998e1b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59678d69fb362fd7c4d1067404ae02a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0423fc8769dafb431bc602bb5fbd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed70062d08df5eb1e09c756cba6573a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaedde4bdeb9f92bf56a5273edd015309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b02af03699b0dc387efd81d1e420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64099f57f2125474330996ed1e371b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337f9135c5a37cb1eeb355fb225b08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429912189a5a291769485067c78dc875313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4065eeccdc6bea2fad5a01d4d3764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f69e4045a25bbff34ad756e3c0ef1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba30a031eadecd879622a88c3ae19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa7c1bf583b5978ddb559acc5f92f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16be396000c6b73c277a5a2cb04220318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff46f6622150b3dd6bbe77294fe38b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348d353957555e7a09795f04ccb6bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fa87c59ac25f8c553f1f0f4cecf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec65aed553650804fc4b613ff80b516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d9e86aa76d6e9a6dc893afe98009323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d05c88d20591164f5a4d249aa0c436324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c21f6a185ea83259492a6ad5e2a05325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>