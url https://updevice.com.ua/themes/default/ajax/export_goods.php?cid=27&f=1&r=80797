--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e90f90baf6fe772811f090abc3611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c484767d0af90995af13ea6c8d4edb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e4738ba97e713935cde2410c6dce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455522428b3d158b19288271eccc104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d7fa2187bb524c9c441098cecc895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560b15ee72ad1bff2453117728b1826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b986d3288b38c7b6e85e5e3acb669c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246d41cb8f3b8b99d6b0c22c87f4378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7baa55365558d644d906fc67a08049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab02d980bba50cfcc2cff2a659a36e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3112d6f6a7bce8c878f03fb574ed30811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d2f4b13004d1964fbf78bd08747b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b24989e46b1c9f85742a7f8f0f0a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed98d3e69ddf36a0838cf30c22b731f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be356fefb96265aed677a47ef768d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53215cbab921fdd5ed74efe4480937116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c43fa4819f025e04968b2b09a0be317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe2f300ceaaad4cc7b7a409ee64f2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a05792a724970336310b5a1ecb510219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed30e98ddb14c6bfcf84809add43d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb90979beed7a762515ccd5e40155421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee871692f3b7c5fe0ef6841de2ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20fd7ec955ab6a412739e13db436423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a23830aa963bca375414c7a6d19e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709c0a7838f4ce421bb0f1421ff05c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb17bb63f19c9961d2f176fae03531d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3bc154e415b46b169b35666994f0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a3ae1c03c0794a9d3458d27c820a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb9ebbc3825c5489a74e9d503de7af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca9f2822c8c6bd7cb36607526387d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc011419fec5ce4f266df148ddb5cbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c94b5b6d70cef0f7a836135f50dcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23926b263580d65f1cae16610f4c8c1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecefaf559c842b4684293b1e01645f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc8a1a98111fce3707ae9e218533a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9055dbd8566be15828298e2eae65436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c8fd7b4e32f2d6709717684f0a0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d0e93c5fe86a4e5d397c1b288c82738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1230ee23e16a3b78ebb78c40e9aa50c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c7d8323dd4a9600d74d6ed44b79940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798fd02ad841d21b2e232e7c4c3e2f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff75707a4efa7fa65cc697cd0f125042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ab07791dcb25c2fb7f42bcf7ad1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25edb720ab114ecd3e589ca1b7eeaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3359ae3f82863688f5137698ad236045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13a21cc5c72b98748cb49bc9cd957e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8e82a8c18956e371568f8d49578e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c415cd1da176419970900c0b6af1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8de757fa17d79abac969b55fb3db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505b61fcd86e62b7defb5877b1b769c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c310c283c7f258911c0a7050bc94951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462360286f015bf9fec98c0826fbed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437381206fe03e9172d3fa10feb46f2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c7e8ba844b48bf2f0bf652a87b4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e380be70095b644706d79dd5f84295155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d41128841714e715acdb8122ce0d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53724987d2bfe236b786093a4755af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074df5e1aa5a670874f61c5ad5a44e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e7e635e70cac851aa9a15b39baadd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd181bf29795119fa3ebda96c25ab56860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb182f1b3af71d07b800053426ee3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8a7a316c0ff7f71847c09611716e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f41a187b45bc57002f223b70338c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b12799f506e438647a902fb6e7d0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201ec1751a19725088121d351c961765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a81746877eb0476f048cc24c567166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e03621396287093eca5f37e5eeb4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1496c8f316499785806644200da7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d396e38a1e3dd690a65e5d187af93a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e519f671878b8ab2187aae9a5d895470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d18d9944a7d833a0f460e9f8bd8c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0ab91a12fc0d2604d4be3e7c3b2f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d82f80dc7ad8c91160a49d13ac4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110846cdb6d907a5d8b498cb684fca0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a0e6f06701285b72074866ffa5e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d5685a942d4fa2033edd3dd0e610476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3992295bb407a9d5335ff82bd421c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f21e02b58ea8665ba31d8e4325b2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499250e4642475ea4703624582075a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c28c857318ae770731a29a3fa7b6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e626d2ff90bc69bac30183613313e9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6389cf19ad0f8331f93923b6373ef282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45954c7680a5d615f0ecf14d56bdc11183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbdcc97369d556cd7e9eb7c338feb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f750d124e46ad66397c0b333705385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229cf24dc119ca77226d12910ccdea686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7175151d39364c13b314f5ae691c1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2fe1a6fd06961710e0ec4be5a94988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a501c4f800909c138ad733d2b3b26589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5cc3cbb895200c5997b6fd0d228390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567163676a3b995377209666c47dcf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f0d2237712a035bdeb7f0340ce2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df096ad3dca816dc7d92761324e1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44d1df1ae8b65ab7ec44a2e396584394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b5e0bcfc9a760b8024da52c8c2a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359536f42925fe463be8adc8f9e68bc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa6ca836769479412a0a86846426d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e599f35a6b2fe8efc163113c38d6c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bac0a750aaff34f81de655d3cf3c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6706246317acc19e9e33adc9de0f2d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f0e29d4cab75db73c5ba4019a6b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e35761fbd24c7b8ea59a9937ffd0f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8fec5a2090065d243e135493feea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5d53a746d11c6a686e20b79985768104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a494320abe96642ced74a64e763329105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ff72bf54565dced6e6bbe021e41b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3206ccf5fbab3e1f9ea6468d6344d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6917595c16fbdaf3e8b90ec3e03563d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b810348a095d7967c9e9ab9b01f22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce9630a96697fe522959c88b0668d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa7214dcb8b1876ef765c3493b96b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2694e02f56ee0fabb0db3d14c40bf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50423588ff90074257c839e84e6c41f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e686ae37ebf665c286d3594a2e48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8539053b29b9e7fa1120f6e2debb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92115a05a4c213cd68eb23f3cc18c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a103752ec44d3d0db62b9f93919063117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc070dec443afac847e7693b53aa251118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f590e9e49edf8cd6e8eefa94a73b0c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d010a9262ab6bb8c0164c6417cb9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be80d83b973c483670413074f825ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401cee1b22fa47f971f723071ff5da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16719becf0f7ee5caf45fdabf7920f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74d53f4d652b6cf5eb487db490c26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e48a843aaf7b20881be40d0dd0b2d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3639fccea6f423fb5f9173f107116126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8d58ddf6ebb2a2002b9cb230ce6b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359401889159a5e63faf8af0a456cd6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83cdccc2826854bd328475099621e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f46e124c14982a3c834d80eb1ae309130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191afc3484f7b25a85ae903a9738f481131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c40800db18c4b907091ef802b2be3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a43116671a16c81d0698e73b4f2664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627fec0e9029b2ef3577f0fb3457fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d77c2d3ce70d4e3e4b44caf2eb7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913583a4f0aeadf90ca65a884d62abab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504646ec815dba4f3b722a5b65fd4155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4ddd0ec441cb228da1b72f702f44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c066a1069461f705ea8b4a5ad8c836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1245396dd808bd68cd8fa50ffb73ae0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101903e3aea78a24ff438d185f4e635141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68165ee6ce8f1867be87cf16caf4d1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9ceb7d517869ae476f8668534ea5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5403aba4bb10ca3bb1ad8f692215d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ab3b718ceddbc1901891b420fc9e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a21955a20a15505bc22dd145742d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7361bc9010b3c3cd99ac81f26d9bdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf59da31c9dfdb6a25478c0067adc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9723b6e97ab4a1df81347d08e76ac97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0a1e16276870881da12b54cfba2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b8f740dd9ebfaef93d85e909bd6a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7d897aacb9808551196914ce6bcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7f9c6ee0e6b4b27114a59003d600b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367ec4fb12894135606245373defbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5a9a3b73c6ed09d477c9dda762645155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba565e111cc2328064203a20f7893fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6bb793b44102c4726260af3a753fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd50ff9b0c6f10d7366ad28908f82e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7767c84069c6c1fce60d065f3d2fd1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0015450630d61244c46ab4e7e940def160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54841f39161ffc2d797e26e7c9b73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ee4148ff14fc1ddd2dcf7fde11e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd7cc2057fb5e552e618c164dfc126163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad91f6e0c5fb291d2c472988a6eed3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff543158f04b4513626903380494e091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607285b6cacca39bb7c6541e83391a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da7fb92712e36ce05cae35b2f5d8dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057119ec431e6eb3096273d0523e4bf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51890e51e53fe6b72507f1d0ac2495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d47e1340ee0f6df862f543040f64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a2b4e23f8bd062195b723acd27e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818f98447e071be770a34b3c31405f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d521b29b3da745c7833b602930987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b008c36767f631f929ae8ad529f57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b150e441bf1616d031592585feded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71ab9b1822a4180c1366f494d7d40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6dffef40c7c2d79eb70c2daf54d4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd92ad3159d1ec65dc198edf9d392e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58eca9253663a049eac7156e12e00e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712891f9177d849f7f1f4fdc516cb95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d72710f69260d52359ec1d518a631181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295dc167c01dd2af74dcf99e948e139182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381de69c1ab30ad35e91b2dadc753d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577e9e5640d9a23850dc931c1ae2cc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c56e1e9c133cb03ac329c1822818d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc040c53f4a69bbeaeac3ff862a83cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87003876198046eb5c6dd639d776ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc455d3c65ab1d21678425862ab18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec3f91b1a682e850cc6780359d6b9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e69793da9bee848f88aeda18d25f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6ab2a14696d6862c2aea984bb6449191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ca30102eafbc1c31d561b8d1babf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056123d4bf1290c1bf8647b23e62d28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e37467e51e5f452fbfd136353b17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be429c8bf75b5e16b7b0a44135b90eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166065cd5bc7f9d5ceb413ad5b863de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92ff8ab3fc51af8b617f0d2d6140f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aab2c3f7a2eb105140a12fac75073198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb15f63add0db7177d5fd877d79d95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26947658e4e3f3a36e216095b56b80f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880176bb2943b90a162b83fbc069713201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109d6837610de0275958fa7f1ad0f1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417dfa83d3c1a3d5ea85f8a1e4edbc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac67c3028fb9317b57532447a3e5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf49484d3fff019888ef8ee09abc59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463242169021a8c501c2c94510c5e3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c925742e5d030baeaa4d29bf9161207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f56d4b6d0403f786f1dfffba3b70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191894624cb3e193db23b03efab12adb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d449d4967975439593046dac7660e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027ee50a29a28f3563d3cf95507e5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c36b3b5ff3c1070715ceabad4f6d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45dd292d362883c8ad5a34b22c48f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae493d75f4bb0a3e31f80767c36dbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74d52a8aa13f41d415ad37c033572215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775198193d96b190ebdc54a510b34a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f91b40bf798cbfdaf6545b6bb2d1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3acd9ae33da4fd5002a700f199aff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45c4f664f0dcc17bf077bac1e2bac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed631a7945050e4541923ea17fabbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d551fd70d6083c68492fc5b27671c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed95742a3e28beda89b600c395a5b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95399b98f2081dace8f2285417da43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4078b1c380a6c0685b2a1a0533c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55c780afc1fb74fd34b8eabc6aa315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f8d0a426d0c3e04603322e9fc223226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6723f1d1f5d699c208c09613b19d50e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12815bf0d8a42121ecc0c24cb784ecd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0160a92a0e9493785cb4afd231af6d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe894999b78e4a5553de640a71309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1705288f3261f50c277f0c07c0d3ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b095dc41dda60a2d38c475a4c63c30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b191bdbcc43a35d7580ccdb0815a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3fb51c793fcdff854fba6c7a683b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22e8e136491ef08256278f90ab3a33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d4cddc01e4b857e6b92070ac0003e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fffb4d0a4d72686025541686d25cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb93ce5ea90a2a5ec2ff3ed6970d5a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cebd0c2bd8cc7db84a167df1671301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d1006287431f13cc2dfede354de7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079634c77930a47c97303e9f912d66f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e1a09c7a8e0ff5e62c6df170df188242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b177c10ef1d397b488fe66e2d54b46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757adc5384b49b67ff05d39dc67f5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd37e8664ea1677aee1dc20c6c674245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87aa27f601e80fbf28cc360f167a77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2a14c033b4bffddfd0067e8c4ffa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712221a6c800b4448a6128dbe01b6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576a98fe37a6832d381eafb1ac426e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793a743d7dedaa59d5fd84c148c10c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86e646a17a00368057d1d4feafdff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971b1fb2949495a0a6ff1b54f9707e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08828d1c0d30c812b41ed74d0c1c28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfc0373132adf97e813e58f6a4a261254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe423eff9fec987b04b71aacf15eea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e6b067984a541aa73940178ab3c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7bbe194235e71b28f8ec761f588b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba4c8f319d4514f4d6570d4e0a6384258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429c4888c48da114f619768639f15e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581263cfff5ee24de5ee9c4d3f300f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3554bcfad496f653172d9cb570670261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10981704d81c8573f459dde00c43c215262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d0e4f7696ac0b3b0a9243df9053a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f107dff1d525b352fdc62fb19e1a00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f916d15f22505dfe5da25f72b26f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a804aacf91692797284efa4e412419f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632245c6f8657f5b6f8bc98211b285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36777aa570851eb90fd130901c191c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c6bf0e25cbb9e7536f8443da152a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6559a669c58c7f2ad891024e4289270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa0e16fd0d9a8c6e7da63906c3049b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c24f3cd413fe907c4ac76e44cc481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f858368f04b936c7932a98d0bee080f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d991437a5a11d569376480c6650f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936f46a7c3fc681735901d8339cb890275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63208f6e3d7f4f696e795b2e1c9844276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c3807c57eab2f8d2d922e38eecda1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0eb6a36adbe8231a4dd219ba8349d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba98ca11fc98b16576f2db1e1a55d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672301f402ea646ee3dd61c74b73f92e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb39c436628f0edc280b0ba4a00af63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36fbc1ab774b3115d2fa134316170c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5535e7027ab127ed4ad88b168278c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5fb416bce966b9e98384302ac56ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc9761c2cd7cac1630ab85b986ffa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb76c727866d86ea06cfde2253da628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db307818bf3670bf1b885208d06f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba0ed7cb31371c3e14d9e230f7949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496856a330df0bbf06c9bb004a1b758289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e94c9126042285396a603575ccf84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188eecf8082f5dd5030472a070deaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d7263f01ae391af1ceb27c4502c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254e4fc3f3ca0be0e0015bbbefc3aef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9d9760e79a2794eb44d674b1fa2cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77952152328cd38b28269a6a7bb242d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b826963009719215f76aba34c8642296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417425636648afd78c8fe33407854817297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c02ad9b0b08a8030e62cf625708739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f7e21a229d06b63c47803f03fdecf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5a69860290155b2d41ff0c83fed47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ce7e6b8f980426910766f10d8ccd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb5f9d675d136241e0fa46d7204dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba371e5046a44547ca3dbfc39abad65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfe3f99c5f4bc4c11606b4b2cfe42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1707690b9f827d6c592c8bd3db015c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba17023546bb264d5248572638fc0d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14748b3b87f00179527d2a54fc7c64ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa9c54781bc7c4d6c4f9b7726898d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc87b19ed3b2bb19aa16d6254b51a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493dc928ad0f8e011014e32cf39a79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea07e2864a02a1884a5005be67ad69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b5e93c5a8d4d7b7ad1e993a9c2a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779aaa637d02a0b8004bbee164a4bc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18e6322ea060df0bb6b178c696cb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377556f7c918115af63887b8537e9a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b39fb4f47ebe2ef55eee5f3f0a433316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ca77c8b8821200c020d366f25bed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9379f1ca282c42cd1907198e1336e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd92ccde28bba4b599882c01b13620d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d97f5e61b9a744788b7d9551fe01a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90697e8d261150d0b4b5401b6314a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294c3e45ba67b308297709aaf14e692322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c734d168a0b540eeaa57aa41fa847d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c638298fe02426c8a1df696fd1673324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c08bb472e4beb5b0ac2ae5e8bbff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808755e9698bb4c5a2e362aaf5e7a11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d63bae632c422eb699521f6db1c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ceb9acb23796fee1a09eba238cca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb44e3221aec1c4b164c22e6c64bd3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f09776dfe8af2f7503b86769889f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a4c49869367c9d3e00f62a1edeb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49eb9c42c14afde48b38f65a0c53a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e163db3b285752ddab3f14ca09a11b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf982b0bd649be96afa2365bec174b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d821b899233c80eb466e577a1de5102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de3682c00416e48d8dd41d054d4763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5e47ba3eae88da3c94fc58908eca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c3957066a49e121a05be5b755c7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5017c1ce315cb1f5d551774830d4a246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05330517787a4c443715c54342125097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79a19b11cfed6e885af67b62a21ca38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1bec90b69d4ff612f8519339dc4e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e5abd51e3766d8325b1d92dee05e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213cda1a7178f76b9778520a65eecaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c58ca8fdb68463def11daafcc276c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7bb64b6616bffdfecaffb1bfd928b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c813fe930f43aa91ee72209b3663514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee6513fcae2d55ed29a75591c5e5c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de72e9b2642bf6633d4667de7b21516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355ac678312c81605e8611f86d112117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c966a4ec768082a6318e0b12b00a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e11a7fc148fe7f51c2aaebc30f154419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472fd7c284998a767db7936493e620420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ee8e360545b04de5c37761ae3a5d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad005e6572ad3505f41b9e11c200135422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91687723ec74f20a32580d8428f2048623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098736f8f9ca6748a300e2ec1a67d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f1254f602b6e2d5920ead4ecbdc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d505b24f046630b9492ac83d892026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c3148051ed4b18161eeabb5f906a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489222723ebc04516a40b5e2797031528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc2541ccc464911c8c8837a6d845729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e29d54eb624da1b9aaa543aeabd13b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e0b089555a421620a802adf61b88731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1b0170d579a96d445d8e07fba405c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede05f3fe47be000feffc816afae5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcabedbf4c386f88f4bf225e0c7b92a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ccfafade0060e2d1a7c0ce21692d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2751436aa2d22e9fd8784cbcc78e7c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de0f4bd45ba859021104cdd33a00fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48c1ae5dc17bc177489037d69d329638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f952da150188685584c792af5135439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee1cee07bbd94f49aa6207dcaea9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d3fbf993364307ef3d2a5faa9d25641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631b3cf0940a6918ec60a3054049ef642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0512cd92b00518bb35f14105f78e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b5d9ebd3466ee5a259ac165e800c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dd6b541fd3580616bb4ce606b72e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc513abb46e713b9532602339357118646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433f615eb890c0c2f26938fa8b647147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31744829586484df96b5424dbdc3a2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f0da15aaa84954cd07c7844de94d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fdbca784915e1076d414b9153255450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7281b428d4326f7ad161a5ff88ffb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d3e538cf02d9a9a30f39d6f63fc3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40802c5310aa071deabeb8799c00150953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a9deaab95235eb904bef0b89656d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b4a756194d5158d82ac3a9c0d1e3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a31d0c14d508c7276e05588fd66d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c5b9319fa1a3277d04de0ad63edfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7ea5ad4c75cbb657453d253d001a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c229b240426519f4c3ac090231f6a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c2ed8d1558ab1ea633f549cdd1c1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3df568b771d845d9147d906299e7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee3705118c22f6f7c9c24efb5b5b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b49cfdd963c4f1ac7c3818b80ac463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87780f86b812c7096b24276c2f2ff264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe4ca8352e10426901d29349c7a0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83f32dac822f9fbc774c879f2af8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8037e52633c990112ec27eb82a4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8283cdc77571757eda4ff050f5085d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1e65917950fd03d528c35591ddcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c0e80deb5dec5982bb13ef91250e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e2d6477529002bc51c98f343ecf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaebdb3efbc23e28a3379db1bdb16be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641c2b09a6ad452824cb693fa340c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0f0324a90d8c6dc4f45cf3ccf83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7f512226bf698b3dbd0dc29d3f5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4f438e06cc7aebd37fb4be7c87db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7223eda719614666cfd09e8fda73a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be903b93cc83feaa3d6769efdb13e2bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e9ee5da076550c15811c541a9282679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cca53cd7a7affb3b9e737791ade9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7cb760b76efc521001fc5dfa1ca9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6af8d367ca25b24db56b3912ef18282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02c4569322d547b68604f4e3fa30e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa0130bb019eded2df416385915be184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aced2067c630327fd63368e6c787de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ab0e210aefc9d9c11da65deea98486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ff7f776394b329bf8590891672c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271d6d2ed30901300e04cdaa65f67e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea34c4308200754a0b998f0ca12943689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a41e350f4b88eacd5e44b4f2b007190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44d077532ead6c9fba4f5ad4b0fa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711026944220d9afe9c8f333f45e00e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a7cf3477f95ef68fb921a24c2bf3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884671d406af3a8ff7358595bcea17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a64de12f91961632fa3213126a136b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217648f20d78916adea181ff57856a6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a658bfeec53d45a6fbe2e4c7ba84497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44297285226b909a1d9f000c7c25397098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c7cc6103c12eee3a293ac2aba844b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553552cf17537382e38e1f6b409ce5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6c64809c180483d3a692642204162101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1ed41fc0702060dd15ac05772755102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7fc3ffd1e17f7eed6ef79ee1d39c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b636ae2576a09e23b578bdf73c0d28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4338a5b7c7e41050827e1f8f67a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95268f3b894dd88de39d7d4fc32e739106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3863d35b665ce860e5e6c3d6348dab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ce58af2fe6adba8752a78a980e13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307339144e27fb9b56f430091959afb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a8aa2306ff4cd100964718fea0f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda01f385a0bb846730cf34b5e76993f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0101bd144accf2bfa5a03a9821f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f4d966b6e513b2f45d69e0c679c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6da787c0130d0e29ae1a84ebfd99f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55cd125dcbdaea70a2741634645f5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7606e1fb4a572592839eb54ae1624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469ce28e222fcc459b12ea1864aae70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bd4a6d4e085e3b24f1e2f40de3dc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67c7a389c7f64f460e8b0c5c80ffa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c57030bd6eab20c58fd69be887a4f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6af6d162ae200d7377028c0ecc294121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267363f42f83c7179951433c0a7b0b6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0204ad99154b76d7eadebccd62118123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446d456c22a5c16f4840632db955dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a16d302666e5fc5e7dedd9528bdb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b458665bf9ffffc670363e1adaefa6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a0e1d547ca4839ee6585c20c424f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb66a8b8d725a9e8ddf491f2022106e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20378d67562cff4eb5802fe2d721affb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a4e48feb3a0d75d03c2b18914101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e115e3879efafcc5761ac9db168e1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1676e49feeb05816f1ab905f759bee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868fc063ae55de2e1b8a1a5dadeb18d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496c4bef162d19edf8d3ad49786c9d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75664ad5ebac9b77f636ccad91df40a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b92ced474499a46f12ee950419ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f4a7066f4bb6978f3c46b8223bcac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da00c11b42950b6520c9bc176f0847138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718520db2f913ad2d4b5065a07b221b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166ce3f0fb075bff339aae08133484140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c3ff20d74215a91d50519a71b4a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe5390bf5419e499e9e84e70678110142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad878b10e45933055ba8954294fd9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4169226d0d7225b9028954ef12adf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f2e073c20ac974dab6de8383e041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6d0c52fb799c6451ca04ff2856905146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca3e56f7976ae715a44dcafebe2b3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893ed1930220ca25d3707cd5be0e85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e155164d08020c39e15c3cfb1b125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f8321fe3f0e1529ed2f0534868af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c162749765bacf925c5cf0dc0fdd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f974c8146f9995f1f5438351b1112152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c3bad9c501f7726236f4786e3099153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c81a7f49235a0ac9aa4a2015e88c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06d971622d5789d1df5ad52c63d1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c7d489c02338126d3a8e24b2f2c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c0fac85d975a2f3bdfbbfb54d831c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034158309680017793d1f78cf6be510c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066f521a80986b15c5a2dbedc24316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf941314939a5617b0d205031bb40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca842c45f044114ab6deaa7c003c8dfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b001d939743688515db6c71893671a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752929a791f6241307abef89bfbf0402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999da93bff7594973bc9d33618838c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc341e33ae4948265a37787a1e5ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37246d657ee85f90cf1aad4b79ff8dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796503a4c67a341bfab9ad39b92b741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b98e22df461bdc9c118fd3d5dc3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0821b2f3d3919e4ed5f29838fc3036d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff9d7f21eab0cfd495804b88b678e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88209392820a7dc7b985240044f6884171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638ea391d3a316d43d248290b46911172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee763d98c113a2b76971e663aa811173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35068d0430f37c8d792db0cd06905afa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3baeccf514c70661fd0b0768d11e51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d8dec2c5b44cd48c04320108baa8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1925743c9fcd58d9bad7cab3ac78101177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a21347b5f86602574c1be3228c123178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a092a20a9161af662e9eb01f6c60fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaa93f800b9afe4b98ccf27be26737180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0abc981e69a459b0aadde5c65611181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b1773d62e61f88ecdf50c3d1e506182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8038f49a13c8ffc8bfaeff4d16346183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241743b9aa10e52f6fe691a84904993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012492ce10dbc184b4b7d077d08cd86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a0ce4b42b779a19b3c75bf81873b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6e6fcbb84dd6ac5a6cc884aff1b35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69cc6592e3e9b2b01eafcd49ba42d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e29a12c802f94a399219688469ea61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac623fc23db9b80ecd1cf1b9ee5744190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4830ec74f69dd9a7790b20a149553191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5aca4af1c072eef0d45812e800d10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d1e69b81da2355f84ac5078a2aa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934bea19234597c235ae1fa63b694a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619794ca0ccce1d4f5921e9fff3fae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cb23e5485a87ab53baf9675b3d6f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8272a1637ccefd48a6f5989080647197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78939c060223f5018f08d786cf40ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7c77789d16c8ec994e30da8a20c8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632400b5a113c6415fed7365698f6acf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af128b7dba38447f12ff05c8c35a71f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea6c2a19c5dbf1db33fd8cf6c66ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de317568ad1f8b000fb6775248ce30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b262e5511bf8b5e3a183d2ef7a02a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54afb152a9cd1655cc4c657b27d8512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a2aef58d4331b7c8fe46720cb006206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77db7be0701b5fee54a8374bb6c17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d59fd371e03e79ac74cd9dfac7fb4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5affbc7f7d6003a3337cb19f8dcd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490847b8d1d95c60cb01c5aec67d497210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d810f3fdd8d46bbb18ed606dd4378211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c88dabc9aa5378b3ac5966d6cdd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda38b04e778d70b3d3da7dde899344213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b11fdda5b80f775c02b7effbfd505d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaafc7b1d6e32cba4df2a94f8ce21af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71147d93b781c55ecd955f9ffc4dd692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070254941860e00700b9a9ec6dbeecbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702c310c67e8a765d1f357d1a65eae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aee999a1cc1c05025b0c45a5c5921219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0152949d2966662aa690bdfafa5063a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a792602a6a8a2b47174daea45fb7ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878c987ae39f4027a6d67b46b28d4d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19515a73192af4e5c0b8ccf13e83f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568430022d0a7be58cadba1be839816c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5e0f5b5f1e9dcbe260008e480fab2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46f0f746ae7d629160372a1582e15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a595d1be8a2613637dac2cf254bd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246f1d21f950b9289a231b25a965fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf2eba04e898b4762303f0f98507b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9635f821d5825e725d9c25b8bf8a111230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f3014c4600ca0c76aa8fc3857abd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f888a68554f89c577ff45875b30fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe1414a11d8e15fd4f2b81206102b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3822a150e7dd0e20ec0036d74c55f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8048fcab1bcb69a90944bff730a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ff15e5a98a006f2d47cfb49d1f476236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef20a19d82d63fdad0e8141f631de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de113bb36d883d2845365f2d605f37a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899926bbfcc5b8f361d96d8b911c2ef3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f105792feb168e962b76597324dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f73905d16daf5f977bedf095835d6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6880fa207fdbaf42ca5865109df7a82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d835e994c19c0e748cc2b4bdc6cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d39cc0ff053ac32a668ab5152fd14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6523a519b4d0c67ce966042ab783c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74ee63dff1d6723e49f44a3de25dd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f5ccfaec5b925c1c37682fd05bd09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e053f5cefc3eaf83529651708b62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d629ddcfcb83603e5ee97537d4680249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947e46068ab9595356c57399f142bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11766532a5f6e5edb8a270c09485a524251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e26eeaa7cf14867cdac2aba61ff88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490136e8bcc9dec7343de1bdfc9d8d33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e074c9aee0df885ad0b5909c82f4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31dce9b3b5980074ca5b9c7fa2a321255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08dd6cb9dd9c5585944aed5537656256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498600d8ecfc3008bed1f6e7313b1336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f15ddb9617a167fcc263e0bc1b7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4fda115be67040fc696340f18a001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d9a739a64aa58f7b63c94c6ca507260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c955bf9d7cfd845a4e6324e1db22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a7db348857768c88cb766773ca4a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ea3d3b08fd64416a0c6a97a2caf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9e158b30581a40826495ecab66035264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391abe066822c849ce299687c59a770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb98904347ec38b8f61535f412ab5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3e2bdfef2fc61e3f251d9f2f0bb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6cd10508155081d101214c647eaa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098695ae1fe2142c0332a4d94ca469c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e04475c3df077d6564132b9919c19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4207ccd8aa709e0adf5346144c6b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a975aa991c9b88dfc458540bd924c15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ada50b9ff796a9ccd9c8993ff24b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf6014fc195d2a113c1d2dfe01b3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a377405138bbc086f0d3e065bf72411275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b09a618076499863eaadff2c4e16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d483b42cdca4fbc992baef2b8c080e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17059c78a044952a5fe05581bc690a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48da9e540beb2dabfa075ddc3788d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47da3a047e01e1c88b1b0453e248b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018be3ab96b0a46f0a4dd14d19be0fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17baba0b5acdd58afe09e54d08b33c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f98710e0350a9a178e9436bd6dbeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18067a9f685930a83d9cd7018b5206ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba9633bac42850585e6753995a768285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c0e962c5f4361496bbc7531a1c660286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006505f5dc5bb9b68078da8a6bc358287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2da8754bac6b88d6fbc868f07c9d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf899f8decd4b89614ee9100e55dad9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca33680f79812460be25e72d74473290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f724dc6b8f5d1d2d11de088179945291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25191409e16b8118aa43bdd4d0ff05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a6a98e8d27389400baee79d699376293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec6ebc5397d0eec3dfe8ddfd2c552294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f31f35e7fc1e2a403494a1b03a35b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5a065e7f566a9512a6f1b7521fac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1152f4149fd37ea460f875238b9f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33812f4d0ebd28ecd3610eb8c6b73ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e719b1ef66fcddb8317b59751356da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57ea45c65e58c14f4e2d81e879e8dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e455518d78b5498a0876421bfe78d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eab8fe1f8ff7bf587874e8a0395e3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa86284753543462e6932ca74fc39fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df43568973fff1075bb8b1093ed0d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1bfb147643d088a60593c01a5fc0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7de9c6040d8f249d789bea474d0e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd7ed81a5c86bf2ed53ee3574241f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a05543946a66cb27ec98c571c2dbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8d3584fa69409f09cf3c563e0f38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dc678fba6d45766c3728304e26bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eef1e3aac2df9497faf88b9f80b7c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121022b51a4f1164b2a6d04b09a78191312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241d83d5fa5b9d2bcd4dedcd6c233d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ae8d2aebd14167b07d6eb0197d64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97db89dd8bb2ebf224c3a7e4feb3f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305256e207a26b4b81282fb6c0d07951316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c26187b5ad650610b43ba54f78819317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c270e7699a79163821f2b5045ba833318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad02a995941640b932dd5844845d908319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a503b18ec5d97808fa078c1bb8a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95248a1f03eac0ddcd1ef389d2bb54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea208220a4a57975c67591bbc5065f8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343981ec5b88df31e4d60ce293d536b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b09dbf0135157c9f7a6e32e3a26c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07786c8fe3d85c324cd75fd93cbedb6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>