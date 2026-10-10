--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816bf85f0df2fa17e6d299dfd43bf841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478101229267326829ba3f616007f7462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601eec28f4d457ccd497d65bcf59e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b47d704a503ed47d3e36197d3995ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc922b18905ea72a4e40ffbe51602915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aaf6466c3ab3ab62488c1d48c66c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f18d6e702b87d4f2bd4e9176450fc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c469a1078271d369826084c4005423e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e2115f9c24d4f94e0b3b5f4d31b6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6063f66a65d305c8d48284a62c59810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2ae18d2b261df3c0cd8d26e9eec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669077337e07046b4b72ff94845c879512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b2450a0edb8299d701bc9a238ffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa265ec02f2838c65398ee2b4fbbb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f9b3ab13ab8250869c2c76de5c8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ffdf0165941924f98cb082c4faecc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c0e4563742d06ffcbc0dd797aa9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc87db6c1beefc6bd2dd7e925841718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e8833f4d2a5c99bbf5ff3cb03bf2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43878c96e0355451598ed33fb49bda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb985e3a19f9b7589379d5280a44f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64081272274176657207b1ec769fc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354460e2392000c2cc377051d13bc9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7415bd354317d8202e3f15f09a0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65ff00f49ed6063660bfd837f894b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41178a9f53bb56daf933a312cf50087826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8de49f0910d57d6e3aa35b4357cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8f5d35f72634e01f3503b8c35a47928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9761f521588aa2cb8e2015c6159aa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed085ff073f30cd9f222e57c79c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d644f69351a71a3838f8cc13163dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355b49c2d5ab48d0fcc0078389ec7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04910ec859377ba873444948d57b04633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285da32ed6c665735b145e60b3c3f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a15894a9a41d90383db738bbb493035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f75ee31c31562b8016873e32de34a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda943dd00440d15c36808eddd60a8c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9494c65ccc37379b7f191e908898338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d055949fb0fe8e3ea0878279de55e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cac39269f78bcb72e967c68a5e349240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b1d9fe84bbddc11d8db0e2936b9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb29e62a0a642d0034b132309b5cb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90428cb5cba98f4bcad3e6dc974d8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d587f77e9a8383700e69ba07527344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1ec3d1b5e5f29cc94548b7e97fd4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cba85846784f017d59f7865e376a1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2077cb3fe4175ed6fc74ebf3f271e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e1c93d0eb14dcabdf18ead7db5c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8356bd3800c45a51ee813852b19a12949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293c4abb94fd992dea40c0066cc00c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426592278a96deab853be317cd1613a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d6d6550bf654da85bc775da0eca252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041e2be9965dde763af46a07b0315f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ecfe3933195c75daacb6c1c18aa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fff4a981f318c4e1e8a9d83107e8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd22dcd1b2dd04a334564a16cff9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be64d93b67e2c6bcfbd1e77c78e7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ed6ed6d43336d93abb785d66c38558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed039a27c870e9ad1d141a375deb88059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91999d044322e1bc9b8d0eb486e4687160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e886b722bc6ed238c917b47784f2e9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d07e63051929bf85de348c32b067362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff78ef5ab81bf3ba839f15bea82b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeba85f344b235f9241b21d9f6a32da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a4ce0e9bbed17ec492efdecb004ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c8c431f01672609342671b2a6aca366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36381454fabf1f18d323d3737bff0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002589737a18cd592c30a491cbe1831268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca25b5dbced713097bbd2ac61a194569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea91cb39253b7ee43cbd2cdaf0c2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5ed3b9f3b90a2fddb3434b6ecda371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baad417f7510685994eab772980ded72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846c3553dff154b6126b549a2ab78873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740e274e2d0a9296ef4ced3439d53e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e530da63b92f44cca2a72cdba0ee2a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca69b6dbe2c459770f6e0b8a45c8aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434a7002fbddf4afc76695fa58c93a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf05ff824924d2ca07d75f870bb47d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093da2d056ce88e57d1e93e8922001379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de5f69aa9900f35e9fd1f8ffc033480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b4d161bf2100cbe9c42141ad9fea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ea9309a656032fce24c10c6fbd9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1a41f1ff5d0c4243321bd754e5f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9388a4494be3e018e560d9cd1784b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc0f10e135fc9788796f7f9b11fa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7c8b9b6a036e4b367765bd32529d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500fb6bb123c18d1870bb858170af1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a9ce945a122833064fe33c6e5131588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3408e3456f96476e9f14773dc07470f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f758e820a61a808d2946b9ea40281490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ccd5ec74fa56122a7a00e64f6190691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587881bc6131fa2e17ee72ea7cf333192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7eac2662abfbaa9a472b2786d3f7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d214c6ca9e51afad189cfc747b683f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c11abd5d12e15a7cb7c0c21b9b87295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb1525df4ce5a2c3e8f99986bb5e8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07ee91cfafd8a626fcfaa4a9d6b4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff493fbc30612a0909343f63d5a658298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f203f159df8155928bdfe36255aae399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce90b47a18c2fb160ece633f48cd8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a03bd2fa0d47b8cd22b94a594897a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805db9f9abc19a9cf6e332506f722ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baafd5821b01c9003a79558a65ea29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e50759aee13825bedfe8d2985250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b41dee876151468942377c5c1a9f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929ed8ae9e35abe1db396ad854a824106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba6c52757e7ad8559944adc47bb98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d274812cb7029d8baef068afdcf68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5a15282dc8269381e71198733e5d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a8eef911b93d44650785d33d787f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79c9bf12047c7fd0e7e4e5424ad00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd39ab70a56c751a4fc14a4ae932108112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b547017d1ce69e7020656b724d390113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a737fa024854fc186912622e704e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96abea62c5992caf98ca82410905663115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3d721d114a2f32173ca632bc6356116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fbf4b21a4f08b0d27e7118a8964a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cdfe5b46ed5ea52d59fc6ab3f5bda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a0292aaa7b9e7c86f8191d029e0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99bc1fb3d8d30cfd8aef8b7ec08b7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7060e68b5b2c17c9f8d10e83c0517e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f42f31c898f7d8c1aff78ccf856e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779fdf605c12fe9f4bc82822437991f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a915468ea8f63b897eb7177c38be4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f78655ea0c9f9663c8f970b160b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e672c32943e184f6fd5a39e230e2f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a9af24f8a4b822b99fcf05b733bbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce69b6173e5b02fadf5a1371006a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb101a3a3b67d1f1bebca9e415269b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab56c786e569cd7aabd099bcebd52ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17566a5576def103d79334a17c8cacd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0a86121d663b196305978ef2b508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb52afe4502d77c654e93be5ff1d92e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b89ca7b35e0e535c8b2e85295b5807134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7133d429bb9b5848ba2eb13ad99e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4366350ed3302b8aa7730bd1e27025136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7acdf6f211008b9365e84a605d5ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6f68de06dbdcd17e16eb6da7b8c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559bf5771f61f36353f0041760f72ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fc97f59cbbafe9b55d102e7838dd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991fb5802ae374fdffd65cf36cf673141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb750fbba0e2c0d9153e39e6ee47d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5f4ebd50676dd32b5270267142c1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac3125055286b6b06d291cce74057144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18daf1f2206a2075a4141cba5500ec0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f49a4fe8f0017fe75b8648b2e0c94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6fc8230787f2eb3ff166fd80fe17f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818263fcc5a8f449377128ce64be942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e09dba75a1b6c3a8e1dc0ff943fdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63041131f599612a27cade0fa40b09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7829c9f6dd71ca5467a9400d1c3a1e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b160e69548b7b153a83c11026359a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018d211ed251ce04efd4199b73f3dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a6d5ba120c11aaeafd9935c622c28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80d2a24322f1398432cf8e6f3ee21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f813fbcfbb987b6525d170c172b58d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3e70e683604debdaaf4c6bb5a83d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d61d9d4da94e4d99e97e61028ea06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797253297bc2e36172827acd76f747b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288faf870c261d0bd37ac042c55aae7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76c5a16ad2d91034cf0d0f5500705161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6092e2ddd5b686fc94fa686d0ba9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed87d92c364517243bb9013149564163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25720ac2bd95e3f68398b91bcf5a599e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ad51dedbcbf47c0336055a1b6d58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af54432115de522edf7231af91dda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c189f0eac61fdd78324e720c2c250e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3707a7efa2013af6e6cafb7fd4fa13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7be8100c60b202cd151ce51e5d734169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c50bbc126ed91d0a1131c8b92c3b1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078741663f28b5ffe33bcb07f4227e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5784cae28fcf8f8dc7cf5a99e4ebf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f5c637d0d55d66eac0382972e7b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd8e3422d044583bda4f2679d0ac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce138123a569ff850828ba70bb8fb4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53171abc080936958bef1efafc4980d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc471745940ed2feeab09f4977a54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513203536a6327c227f034b24023f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479410e28a37c9eb9b0667437d6b0a13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb71ca8df1a4797b418f6003d1d48de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f0051994845b23111941d5b9f9fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1afc6bd026fbfa39d2970d5e0fb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c08ccf95579898606ae7848f67029183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b28b345b26cd7f35bdd0f69a53f7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5677c1b74cc24830f6fef887f842fc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04195a747cfb609498ab78072a0fd65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00780d468069dbbc5bfd835c8f80d27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391574be57629fa7da06908491da7e84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15037e762d450fa7c26e4403e5c395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfd939b724f8215553eda6cec97c55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e73fc442eff5702b8a6f80167c967191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e634bab735c262500f6a5e03c4721a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d9241b1e442ef394f2d94802e542c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d48be135c5c83d34f51e19d8135e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715fb2c8df7ed633da75c5284aec6d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b84abe75a59c427423087ed797485196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437fbab6611a4b5fc35b0972054d5af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6299de39f9f282f29748f2e260cfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747d3a4f104d7390079f4ce809f294d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab592eb452e4162f085d330d21c2eec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f86b69d0c8374c6c5721a8c4d301a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281dea4558574dac46b37dd6a810a38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8bd0a31a850f3935e9e630685ce5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d113bcb3c170395e1d787e0ccdb501204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71acbcbe40676930cc7ed33e9315c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff529a80f5ec5c3b18adaa399e6c5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921729fc6f01edce525b2d4a77ae1e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aaeaf04b2766f263f946a55bd97be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4470e4e088f3f4207ad27f19965a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb1d4a23310021a4fd976ebc5c6ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3c905ad508a0cbb1b33d75937155211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b2ce3c369114bf7d99c58b5ff361212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d66002b5d23c4de578e1c451da1b4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb260d1256fe357e513721842781e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920dbe9677438047fe3b301b1be245215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede08f47878a0b7fd7e58f0610e9c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27142bb134614d0605a8bf6e9b939bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cccc44d7ca7ceca3758871a3a2c579218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dcd5b9353901d3ec37500351a0822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a760484f49a5cdf735811c5c9aece220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab016c61f1088361033d151a0facae9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5d5b2ebc85d1e074263915449e74b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226679d651a1815df653ba57cab76581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2bf4b360bbc88753b1b613b606d74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da93b59ccd4157748c7dd3f4f48900225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faad1479d578f07e8adc66a505bffb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591dc0e71c151e2c28757a7ad070359227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39675311da450f081a644b4d012a2403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb67fa90b749173715c18d05811ce53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34495b911e033b52af2e1ab228387230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751ef861cfefaf761834f8e1308affa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f88878970b493c38eef706e49bf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28acbe5e554601f32dadd7592e874a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ce8d9ab8432bfca3487edde77305c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a255bc9cd8747fcbbad70357456e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b269095303698989ad75d51fc180fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895098027022fa339b26ceb04fcd98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce4c6e1dd9f9062f7ee2e33869a35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240cdfbbd8ca3354d5b522a54c19a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86491c663a7f11422cd3173da702a42b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384fac801de0103abe63f55d84dc49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa86a6a4b25e2f310111dadfb88f1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5aa5c1efbcdb3f9825190072446c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912695ce74bc2fb47ce93ba3158035244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe282986f7a76da8c9cf56c8ffc10e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cf08842b05431f9b401cf27bc9364246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b565e3786a0764e6bbe23051ae78ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13412263db16856d870b0257a90fd4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab28fe52531b4fe769cf073b2167e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb97fc7ebdd54b5cd5944e8aa7e327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e810f446bd847d02520e8951dc573d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd14741dfce022bdbb337711372c1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df039a03f7116c40aa405020f71a32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71930872c44808291fe317e0973a6006254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe62aa9f6738433c57574ebdfd11a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cde20a80c0272c47faef4f72af367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fead2fd05b05e7f67e086c4cb8dd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09be83806abd276502beb8b2310f6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4d18b79825abcd180858da7b0590259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d479510ff72729804f971ba208d8a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951081d586e5d8b4914bb964dcae30d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d700111154f88f6f94a4a8efb1dac05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a947f74d8f67147dcb841967d71d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f20c68cb15650d6879ffbee5f370c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcddaa81274af10ba0ca38bb2cd6dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e87569f4a287a4e50e3baaff69814266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e3853419370efd0ae7cf7df3a5ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd2525852c3c9f00325f50c2bc2a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6101e3315fd77b9f3086c1f9c1525269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55398e1f0ca91a119b6087bcb3f727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec7de48e3407cad71b9a9c01f8b59a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaef6e2f04164ffea2dee649c911c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e86e29fb33b652b1b8543fe37af945273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225acbffead758c8a258f046ea8c35ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e57a5423933217c05cdca480ff49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b033d4a472914a169be68a6237f8a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df41f15faab27967846f508b064d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211ecc5a5dafe56b426e9ad1d46b71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165569bb05fc7a701fe9dbcc238437279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6bcd9cf11fc02e31a98b3f3dcd03e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d989972fdc8eeb47af2ddde4335294281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf095d847f9499a7feee89532d893d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafadc9f19ea18ef5968776712d4442b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010557451e4e50ad0e8a3b6648664f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c6c748c3ade4c40e5c19a32093401285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c0f073764acea508ba462857f2ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54858a7571f993e20530847af50d765287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9ad1d870472e06b4a505149fcf5ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ebb1c06041137ab60c072aabac0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195362da2cc9bd27c08555c266dd8837290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a29478082d2d80a16f7296c4c3d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550754ff8fe767a2fc2293635f3421292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e6d0d5aa39e93750f3df3da338cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b8028101b2adf7c687ddaed747e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8594b8b7788e242c3318f1c0c34dd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28b57f86dc4d30017f44fe0be49384296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea4845b719c461494dc332a33571ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b697eb9ad3c27626356946b3aa72c62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b99d2ce6e9e548dcd79b3c5aa25979299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5222447e72d44744dfc5a399f320300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e180f6ddbe97a46bf5cab575b85d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2607172e973593c94ac1a3ded906302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479b3574b3862807e830e5cc6d262a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291407524113d6d0d5b09876077ec83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a283acb5ce896664bdd60bc297d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e010c7f6d9f87596b5a2aa8633b0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d8c585be8889f558d0e847c724d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8c1da0ed7257c49f1f98291c24e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e4bcac18f121e82c2cb597f0d952b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b013cd8c6d2b10cc2425c7d4d54e11e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841e1639800dd05c09df6fa651485d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eed3bb4c48dc39497102c7cbd68e21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d61ed32c6f147e287f9c40353b1d77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef502e427aa614be6e23691e4827acab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559e4b0248e915a7f811b79ba0b7e23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aca6ed2727867c2876a8ba0b9eec88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7937252e1d9c3691e62dff33a50e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26932b944cabf476fd888344974ac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ccd4cd02fae18a17abeb716d99702319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed3f0470e68c2cb8371ec798ba6574320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833225867c62ad5d4f1bfba9a34c77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe317b4492db5bac3c82e36df2d0df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6c5bab6921b29641b9e1b62493ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8133106c214da7cef11446a79bfd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f965de31968641a0948081ababf2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c559c24d86601558654d7513e4d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c5c9e580414ee8a9066a7d633befd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a31f4402e159a03bc97c8b95a05a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dd56598ce49fded8babe3c5be74c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a646b982d47665f066358c9ae788ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34f83c3e1c122082100b8397a66a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc065ed6b144f3530e460f14ab6de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e81f213fb2a4efc6c1505c4f6aec1f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed9182efa81e579c544639a5a78401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f5d38a818c22b7770611cb6657052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20f93c66bf73807eb45faf8b310ea93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c1834a55002cd3a65ecf8260ad70e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99458ed588855fb9642ea6b8822674275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b38f8d95f84c3a7c03afa44ee7f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c24e2743356ec738de8abe3206c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a42a402fbc6731d25374d73304d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72cd6b516f2a2aa8b02e8773124749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64236a21741553284d311f3bdeec561010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9a3f5c1abad3cca420d1a5143425311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a63e0d38ebb4707ed51086250dfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c963b2cd4292f75e53243785abcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6ffd9b2be48ddfdf1f373f58b12c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d2a4c17bea389417f597854c5ea8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bda5de150d8eec00cf839ee46f548916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d516e21b75cc00dca409027f7d68fd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da7a8e5504e3aa8fda9f1c8ad9a3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a4191eb200c28787de583bddd40919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e990741ec899458a7599a69c0298fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04977a412d60879c31403319b809c61521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090523c4a27a69b7361a1289229e8e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb83341e8be7e62da040cb556448323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c4d4619aa3ee2c5f15fb3d8cfc1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124159204efe67d1aaad43eeb8ad2fc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaba4821eb08727ddfe211b01f895426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f4be83ed58d45ba57dd6db5d59f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67d0f13a223bc6ae17df73185ce5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5c1eb57239db27e8005a9624517e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f915a96a1130c23b5972f5ba7473e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5afcb407598424b28b310c1af93e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066568644a22d9f424e85cfd3250bf5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc37ec1bae263b134d31eab805808133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505171cbeab9649d2e7c32673e7a948b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576050a7f28210d8f55dcb4d89e69fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d675f324f43f8d175689e49402ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b966d10fd30e9a2e9b12402988b8e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b02e51875f680ca5e96d31c79d3c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bd9248c2dde073bff5c100cbb484e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682aa2331eb49f47c1baf2aa1854f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13afcf79b4b612833d81061d985df6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa7b1982d10bd5b6b10d0733921b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed418d0e5bb12b02f315c5dee98fb3f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a59a79b622eeb594c35769af345f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c259821a3a9b9121a4694543f75b2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e4f44cf8618ec831d34214ba16fc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167faac74962d8f95e54f709c9c8775e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666a6dc1e5fc27a4b42d8a592cc24748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aac5904d08b668559013a5a33ded1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195c49175aa0d6893cd607f585ad23f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eaf1ae03f61a3821ef985fdb6833651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ebab797bd2d31a2e9721a55d3cf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f2fd9d80481b3c0f7af05088412253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac15a1dc92004add69133bf161b2a7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c404a5a82c7b772e179d19d875aca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de24ab5478754b264c4c6b0900beea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401a83ea4cd7c0cbdf3a52e8f29be457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466d37fe58e77d9acf1a34816e0202858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d442f8c417f14e794a7232582e57259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2d38f67b4d599dc2ae8a7deaae6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094b2f8289389c551f5cad30f3edfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fffbf1cfebf870c0f7eb7afcf564c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4acd524fdb45b82121da79eaed405a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c610323238995c01266f30c211a355364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae295004fd81d53a6ff7a53d5898b2d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead1ab775f0ef02bba41bbad272afe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243578956e3c2a6810b6a4c58f2b32f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98718c5acef0ecc2edfc028b6ed47c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec60d8b81fb5d1533d44a9e705815169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dce04af4e30eb72fe61400157908e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf8ea83f9e82c75ba01a0326308a4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22b0de4799717cb815c1444d333b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823412967d7758e7d3df8466d5e70f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed9e95faa4322874c7a2f5dfa88be274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ab640370b72dcb3648a6bb627df2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d833c6e1d2aca400b451ca3f7ec9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951f1c2e9ccf70909dbd36e281c57b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c7736098076e71fdc245734b709c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10318e25f5ef1301bda407540e49ef9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a672c94372cd2f0ec4998f2824b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede0aa45afb39e15c0bf40088446ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd4d83581c4d14bfb84cb8a4fef2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600025be7b45f63cc54a82ec0824a25883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf88625125443fb59a6ea6ebce758984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdafb274284f8648143e87c0ba9d1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9add98513e4b91bf2cf2a084d6e0da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd19d2a9757cf8853b45fce5957c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf107c7f73ac7e02efa98de2d334a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3551f0981a0bc876bd9321074474f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a82dcb59858252c57c27d061f23890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99805df9f0ffdb411c4003596fe5db2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1fbb51f6023b280d52b96ba97cb9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8699f03478b028f9fdf7dcec06b62e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708b395c29a31a771730ac3d14dfb4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce65a5899e7f2e778e9e4703f6ebd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498865a4c58cc1ef3cc1088df49cb9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162246a32df61942cc89dec7bc53cc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab41fe3e86f57c3e6e6d04ac77df9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab840b0d8eb216030b441f07fd8d61e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd31f2c7ae61597b01fd1904416ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2501782cfddaf7bd4d17dc76a2825a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22f6d663827b616cecc9d77bc26c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48470430aaa7538bbbe8922883d4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da9d7229c13ccad95d8d27cea4499104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4614dee5be463b78b325d5efda6d31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7e7b83ac2e009b50bcb38ec37fb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cdec9e1d3f11f98cc530c6a603634107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889e94bc58e486a9544880461a1b6f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab7e504278cb5da61927273695c6bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fa74661a1792d5c1a019dcd4a497d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c776adca21de9154b6d47d466716111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e013cfd7a7010aacba8e8b8df7513a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a860bf093ef85d1a75ebc34b176d40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cad91e79b173cece5d741e60c38d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82688a4afca6b192d621d4317df846d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c3f91c83e5ea5a343ce47243b071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56636ae496d2e1dce641dc9092ba6de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186a24d7aa77af0559bfeb14c085ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad4a5f2226174b459cc266c74b17b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b198016674ab3e99268fa8eb64cdb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d9059233b841f8af0b6a0d1fed86f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fe7c447dc2cedd20b34992b9a8899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd8c6d6aa53621454d36b512be9b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b46baacc7209ef336e58c6b18cd287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d49923e5ee86c736f558c1e322a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea3365b1e80ad5ee2afb91c46f171126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8bd2f179a5fe8fd5ed1ea2614fe93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0096fa0804d842438008f7f9722e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2329cb191cdb24726462825f01ca4b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6038eca0867ed64fc47caa376582714130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb058ced705bba872d318592936fe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe3b20bcb66dab25a28154f166658b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40513df8c058f7adeca14f1e4d1d61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62425f2b11e02e7060236c525d6504134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e06576cbc5b892a9a72a315628c39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce84a0b4ebe7a126939831528432490136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e12d9194fdc7076caaa996d420e16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769128a429153a98d5cdd25a7ecddd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ae87b235f850f27717df199996eed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73bdb6d174a90abdb51ed4c1294976140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7de5174f2fb5735186722e544327fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d7953d93c77873bfd05ba833ec11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf658eaf9d5001d0ae5166e7e4561a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1e0a1b163a40e5ea42be00360bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a75aa89afff3ba623855eecd338b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780ab1c969c8c081ab0bd44942b033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f086a1025a6b414b1825183631e07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fd4b93dd562f13b0d73a11c262839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bea34d9dca8a81d0f1efa416f4c39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe3651d5afa3ec7b53789806c8610150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389006783d013931fedace13d230409151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d0734a85361530e6e5c6bddfdfcd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8e9111780edba6ec792b42b56d8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2a4d763843f306768608dc85ed3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd3f3e4edbcc52b26f01a2c689f6bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd9986d5c944644ec0b783c69b90e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbccba96caa15109f71b4d578c20ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796946e58b401a99442efa4fb9c1993158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059d618a062367378fad10cf3f85505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4159db2871f32e55e30339c6b4b3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341a404022fb1967e20d2748342ca9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c79968c0f496d04f3e074d174176f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258452df2a2eeedb66c706cb8182b3f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df2ea01bfd92f096e405c7dba6d6ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fab93708562a30164d6ee16d15271165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240640325f0c35d0e44f7f64d497ddf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803c560ea6971a8f3d7ca7661f028c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8167ccd7e39052f72aaa75b6d37cf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b408d7e01f3225ea6acf8ed5295b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6a2422022cba60ceb59a3a97663a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af4149ca6a1f519e8fe4c9bfc59871171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f648f1a514cea1827e2eca20ca41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3b03c0f126605bdb1dbce6b61e810173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fd9d28f7d69f4963a17bb84ed7039174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469cdb7a3432351a7804bb14f0a786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb943b78b9893d59c3d05714a6c4ee8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c236bfa5921d408a12048657c729d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e04c7047f7874c8ab6df2619844c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619261c68904309f1d646a93302107179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976a0a5e2a72e04d56425ba5359adb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f237831acd241558446fb3ad64cb83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c43d044ba9a4a7491ada980b8a110182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab82065aced7e7dbfb158a9fefbb60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e52d8d480e2c96198b4bb54c699f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c096fe1a9803ae188c2a5a852eb8aad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7357baacaabbdb89e917772d944b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5fe9c74b9d6171f07eff873105698187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700e09793e2a2230f933c8fe7f71feb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de67bbefa8e7c1d2bdbed92bcac3c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b38fe139bd58f6e614f58605eb2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c423c4ad6322f2071fda96a6a6d9fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857e8bf02b7892a059d247504b16fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8f057fb9fa587a0b7c1ef5519a77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05fc6650ba73eea1a5cf21d520216194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4a061f6d58b15fedee65cbe57e5d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4b3d4618b9fb0390900f99524666e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909553e890b070d9084ef5c6818840ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2254b3091083360a1abfed49ba55a48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73950799f48fb412d675cc6ad45d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cc6777b3947e4582ed74543ad339e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d704e4b47ebf85b6672e4b5573686201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446feed10491b0e028215c7513120c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441411479249ffc1d18d15c670410db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a0dc78db8c4b7662aeff9425253d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d357f26ab5c9a410209428fd8fa715205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23609a8559f08d30fe82c4e9dc30bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea406a36ab60f444e610f98a3c27a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311dbbd1486553fec0afa7b5838aa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3379d9470809800af22a6b93938f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca3e815acc35e74ec814c32dc490d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91616136057e14ddb77a10bf1b393988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ccc6c5cdc536d97276a7e5a56f16b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc62f35dc0fdf3bf95209b7af61e25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd009f7b541874053da48e193ef38a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a07a99ce497b5e9e2eb58fbe7304215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baad2871903be183594cc3bfb8a952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdaf76adf7980546df4dcd52a2f19d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055028cc4a97f9c4a9602e2cc327585e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e75d2939671cf19ccb518237863fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2d57bee7b697207e9b53eb59c0157220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad1d8cb91fa44314fc0d36dc4b43b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe78f293daebacb402d485d8012ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4681f755f3e3728dd37c1855ae341b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff832ac888f8c906f3a0a3cb42d8f2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d20c6e4658df678ad403435af21e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aafb9958b50945f9c7b3d95f434bb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47132d0f4c62f24633b68b57e911c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6981ac07ce3116ada8b1831a412d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30179b158283f0e059d1b9be63e31f2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccb6bca81e50773fe853bcc3e6b649230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e05a203dc984fd1a689462b36b98f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbcbfac6aa29aaf748a708a51c3f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f40f1cd0c32f04f73ef7a4247aecb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949380d40311c810b24a307d9d44c2ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbed12cea42095382fb477059b7661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810796a7b17fd3945e63a7b77a6826c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3beb1ff9e63ff20ef457184fd05824237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5a96f1f2a4346c028767ff9561c97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680cdb19abb8687e2cc84a8546bd75d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6d7807cad0ba793875fe004d7e36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c6391649aa43a2e98331207200f89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc7517188f4751d2bd2f49becb4ccc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2ae8b72ad8a2e69100563c8c4d38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc331f33c36baba26ba42d52e6e45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da75a53469e11a89f63afb881c28191245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be4eafdc05b772cc3665d24c54e14f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfde7ea470349a377effe8818f1d7e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981923f7a6e81b811cf5151bf5bc5ef9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a4b768f545145e6f6b05f6eb9010249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95523778c0a609aaa0e49e642c44376a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e987d8fd3b0e5afe551e05425cb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119c8c606a09c51e0f9ae7003e57547252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf959203f257f87e7a95ed88f379b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367f61d56f7d8920e0e03dbabbe821254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9248c94463a19d78a409ca7ed057f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b1f6eca4aaa54556cdc271f3ac93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef75f12002e33a417bddfcf7c9db12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc57a0ca5a8c72cae2eb8182f79e66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ee199ab03d8755a982518237b4964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e75ee701715dcbdcbd6e03002909f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70581570a87da2a1ecd82e4ef215e6eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d6feb5fd6bd0669e7659cf0ed99f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c959250299d882841b7ea5e9385a41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70dc3fe6aaf61a7f483f2a2f8bf779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b29345fb67b2351b393ed61359a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faf2e15dbb72464d93eb42cd9cdb2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8e866df732d0263a2b511a9e51e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd40167e2f2270fb1fdf52eab875722268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0182f8538bc775121f9c5962fe89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469f9c41fb919d5fa07dd0731fb5830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b771dc8b7b4c0e2d2b1f5a2e4012aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173452e95ca89894a95d222c6d64f1a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e92042fc349d5227473ebc28865d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb761e28c81f2354daa9c164f737632274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa4bd288481e329d4d85ef08992228275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d900a2f12b8e465d4d744e111b04aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f1ce5a20f5f96160bc6ed4e63237277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbaea5d0ee013fcbd334a4d461cb60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2557e9effc79785c6bc7194f37915279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b5c214d9b78c70ba809a781f40c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c6a8e00c335479770e8e033bc9e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23469cb07e421ff2a73c1b490414e22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975a16df10cb4587f63047e5526eb1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d460ee6802779d6b11fc25227e2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6877d000fcf7f414c2c8b1070d24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f7092b32e11e7b1aab4ea6c2e2d89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470eea9b600452270babddedd33ffca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b041d093b139f836732fc865c8aef5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0aeb62acbf9b788ee72790338fd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8a2b2178f4a98db32caf1c39ab5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b73e8f3a2149b516abaaa4d8cc540291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c72268835951ce3834d3139a98656292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e3f7da1e71a0d5cb6093bb5197caf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb435af75ddfa2c1693c9c0277fbbef2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa165d79202bb469bc72e7dd851045295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369185d107144cbda3f0061877ae5cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634f2545b98e1e9ae72a30a3cac84d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e014aec33022176e043b7a7769723298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fe31b1dce2015a66ca6c92123271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c1047ab5cd8598af551936d604b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83accfa686f170efba359237151e4e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b06950e6727a73a4d6c764a420732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b984b091ee06660eea05a6da4e76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d524bef2041cd7e75972f3e621e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbb6e2a4e9d7db6dfc616c0558cb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78286315dfe45d9415d32bb2a775e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d3ddb8df8b055ea10785981115217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c93942e1aa7f6409e3427ebaaa04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba49298e267c60788682c1a7aeeb960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e67a9e581900b764d60895886602310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27577e2d4b3fb21b4d609362570fbba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486284e60ad95d1986e35e7e6ca1dd11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469a5f6a49166aaecd47adc69ae531313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61364427523c784051514d5cb8d4b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902110c41043b2aa4c2ff2c2020f4869315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b607618c35d8438256fe852b45794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0a34745ad22147062187c3bd92967317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c241ea9e9927dc53ee0cf8ea7644318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f1105198f641bf42ff95138a45880319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7d94a92ed8d733bd7096d2296729e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83a87b92928324b2bda01e01ac1916321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986ec072ff5e52415060788b7fa27c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24649a7e32df11f2cdfa53d1ce444e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f321665e5bc1643c9c63e884ac30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741127c27799b3475bb090e278eb517325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>