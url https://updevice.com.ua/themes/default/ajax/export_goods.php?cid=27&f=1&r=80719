--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a647dd4af258d0a4e98d59e1425e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613208aeda6433f29e560fe6e38b84a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710cae7f2669a4111909acb3fd786d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c044f587b9bb193c66f4a75de02bf074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32f69f0d235808ea978c78eb0ffdc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08acadd766c1b9d48852431923d396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d1ced0b354d4f8c4e72b89f0f97f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369043959d7c6382f02d5d88ad59a2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb6e812f849b497a0b9516915995e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842cb4d49abd17ff1ac66f7f4a366dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895dcf5c9212bc065b8f0ae36515cae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d1cbf70dc51f0ed864413b21167e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ef11ba335f506578c0ddb66917cd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05197ff9380c26f30ee84590e0c41c7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7cdab72f2c227ceedeef2ba9c2d4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df9ddd6d3fcb5cf9a6f168beb3764216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5a8cdaf5186d31478bafc6dca460917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092ebc16c9784b15bc039462a98d7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a01e4193caba1e7acfe760e32ceac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa660eef9ece28a37a0fcaaf28ef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b133181befa8d928d39c40f4728db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08368616ab0054c3e32961e7d4ca097c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56395e73b96c8576007498720138941d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de38da401f9306f1eb5fdeedaa8f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ca63d343434e043431b23e0b63b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e8516331e103e1b459d315e9149e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c6db8e53d1cd4c4bb07f62f5f263f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d602c6ec0aecee5ee47a74a0a3581328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126334f2a1aecd2b224f54d7584c8b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31494fd6696e4376638cb07fe2fcf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6b96590ade35b6f785de9c181d6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f172d1bb384617c54760ce862a79ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651adf431d400a956c661cf32f0f569133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7d632c00bb7a5a0fcb0c4fbff689834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2777cf7f78297b13687e61537214a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db7e0c70bdfa81eaf0610e758bbc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a262e6f277c9056f29031a3e564f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d858f49702732b05101ff2b5d6b69938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac37cc5d4f11e3d4e09d05fcffbbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb668739408a33ef0e7bb5b42f981640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f649e4a371679c6f8adbc0404dc28241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2105674093b006b1166bdb418fa01ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe9775147944216e1c79552e57f16543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27dc403f1afb226f15afc261d4ed4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8734215f739d7f681fc555e63d82dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641286c041343ff8cd0f170290f4fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661ef2cfd691aedc4e7c68e59a9d7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bfdcddc33aa1c2af8085b54dffc4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc2b9222bf4bd04148d60937830f2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e8d33bbb38bddd7387942d36cbcba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a436b4765378f5cd63ec738c6e5b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eaffb0268c9caef409587715d6c6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba865cdfab656b952135ac021118853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2123ba064ea32feb3b798519ee7d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f82ef667232bfb314ca9f75ab50755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1544811bd3f8878368e109327f21656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876657c87aed84543c20d0ad18d905c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35780563208e2f2e87bbbcebfee1750c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a7c2c94aa57a441bddae6972e95d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a099cae5bba25a8b9a05d64f2f9f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e18039369e375574e01b3e04cd40de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3345043f3d66b22908158075cf2f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2998fc9212ea5c898a44a26e67bba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53aef82c1fbcdfa6cc883120d1e89c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133d0e9fc842d0bc470d10a21711e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4ee129c0ac11a615c9ec807a1c5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5519be373e239f0e4e26b779acac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cace637138d12e77302c1623add7ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f72da3e8cd29ca75675fa5968863d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d66e110b9288f2e80d243d81639270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d4220cf0e455139889fe1e30f67d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962b308fa4a53abb8289d0a726d16872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb0091333a48766d2efc7391ac08573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d47caaf2dfc9cc1fbf0887763f52874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d826cf5f440038636a69e1396c7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da38f411be18eb1d63de556ce2f92676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb8e828f472d03e4e31945ff712d8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66f61deb173fa799883aba8b81411f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b192c8ccf771a8868f19135a1cfbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454bc857184f81ae881d87cb4109d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c215de4cc502515ff81720f24ea0d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7149c3176eaf1b03ee816eedff81182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e84e3228b7b2f4b617e5e9b1a3a06083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21905a2cd5bad3d85dfa4e3c047097584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7d4906c83b20ea6ac26b2f5fcaf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cfd787f48c469a469412d32f9314a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee9fb38097676ffb6396bace71f5e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b617e8a73bd733ab1181d5badd1dad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2d7dd1546690a69e2982034cbcd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899890fba42242e53c2a5a06b8d3938790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff0130beb3101f26330e337405fba591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3654e03a3496f69dd0649e1f98fd1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11a0d8db7c06ffc1c21e30192850f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14cc6af44f36a071e5bee1ca8ee05d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60993d85ce3a5f39f37e1712dd42e4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2e51291536f6bb9aeba9e4d641fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c039dc0f430d9f206db5c8db2572a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7dabf2ae091ba1cbbbc4def2972a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdf56e9dc1e80f5f6999063743f3cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f631419576a9e48f25cc22b0c2544100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dadf9c52f5d8cdfef4d133e657812101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d585a7fe8ce24362f94a8158141bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca55f214288fa8dcb10c66fdcc98fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac03866da8d1b190fc9531c8694179104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef1d43b82007afd802781b0a99efab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f71794597561ede7c0e898907fc04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddfe7644fcfb97f16fd8615c95adfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a179b8d8396c9ac8443fe7051173108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24285757cb77c4eb5a33e71fd93f8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0905899996aec1b0344f868d2fbb945110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988046101fc95e4ee139cac8bcd0971111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a94fb665a262f9403d3a34c82b014112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96199ef27a6fa0370c3d3d4cec84544a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103cc37317e487efafead781edab211114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df153301ff3654e8452c66f3c30e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de21e9d21f7434d08d4c450aabe64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ad2040e955861ad6487e16dc5466117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59c282b3e2e20916f5fcc8b3815fdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010c362d2dfc35b391882f599a591a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea738868bbcd149a041024b7610a192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6803299b66ffa437d2cef0d67627d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5665ef296a2a298531c4b1e90335810122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441e88a98970ed8649b25de6d0f13b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8910addb4d46ca138a3fbadf64c1fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7903583cbb2749d54108ec006e24a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88816cdd07be7862b2998f2ac64571df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809dd85e192452ec3976481a3c74f0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431e988ebb38e3169e5f2bbd1f6de14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f15a2e94dbf5effc9e32f1b6cf789129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5738469256d9fc7036f60a7e49fd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8838ae6ae1b1ed183653704fa80e05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05437cba53122c70e6523cabf08376c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd3c4925836fb6d6b480ddeab2db2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b881c675aeeae458901e608e96df5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0673388e0d59254a0b3b58384cd9709135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ffa8c08f77ee942d848ec4fc98e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecaaea4baa2c70b61f9216ddb1b713137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7bb149ecd7c8ca9355b00e29d40cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72be30a41f5b130c0884c4442143f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cda714f91bd87e61d59a7372ab207140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6462672f857cd453bb212d6ee84494b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1d6f0975d408a063e9ab9991efca7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996a72b1609d3ef439243872446d49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd42db0db451620b38e7a2b3629a4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9d7eaf715ad32847e94628abee171145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec144486b3177c2e0afc040b3296d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ee8523169c78e649105b99d14627147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7386a584d76c7c0affb336c8ff27d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41ce038dca199e5eb1a7f871ffd20f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5090b9be1af05d174df2c881a3146f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3599945b91fe7c0c576414a7681f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab1b12b4bb3e9a2690261ab5bbda47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060d7f043aa9b7e7f75978515150863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1514f014b84158a9e2b2db08efb57e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a89c56d51ad8cff33f14e4cb67f46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c038d1f634d07256256a09df5e016156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5394ab2abfe65148ba690c66a959d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65b9ef9720bee3e7ef013cf3d0330e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cd29197a2f6c84297c25929af3fd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337a960b60a33b5eb95a50ade04ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b202d7eacc4dbd711a08c00518795161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3539015753217df072cdc46b01d68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7b0afce1f6dd47d3e13d51f76ddcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81e922b3fa238c7f7452bccd0f9179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f6c189f7ffd1123379c0e3d9f9e3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bcc55b9ab4aa0e3ec666f311ee688166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0036b4a559b8b541e72fd3177f6a31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc91bf4cc465cf1440f6d6a14dff98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9276fef5e1f6519f97e8d1c2a073a12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c8bfe6a78bbd6d0bdd3dfcd88fee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d5f21f576d6fb1c795d6ebc1ea639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d5582355e3c9f122f75314e72ed1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b181b8742f6c909f6504ea46cefce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177f1a4ce02db5fdf0c0855e36a0abb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2e9e4b80382d91688ae227911e0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465c86e2714e607e0f0a4784bf5e36c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d7027f2742c1bb3afa59b8dc96dcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c48933a133dce730c5711e8c97523178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5715539fe0df61536d4c7f3f2ccf6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0027e791268671194d5fe7b6c3a852d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237df8e8e6931a9725f345e48b5d4c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c2f852162427649e313acc9e02a15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd380b53b3e01351f2a56bc5967e4d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35529ea2fc73ec3ade6a0ca47645d7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2cb4365fc7ff5b5ba86b99534de2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635b913f55d5b01000708d24590d3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc296cc7318ffbb024e8820c3610a20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa074ecdfddf57a633318e96c8c097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb90c7f22720a629afeee5dc0ba78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf479b3aa25d4a447d6f2864e5f40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fd4e37578660cb350398b544466b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1658b5b7b8dd2b83778f4ee419db9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1ddfae05a66a4100703b550038eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a996063dfaf42c6e371141eade38dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49ec5e11c51e8fceda06c693c3545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d367659c5719030055516a8f48c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ddb0b5a1a7355779074b27712c8e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82cd1a2073c1c38d66a9016ffa666198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96f4a5695283a67fc5773dd02ae13c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed141025f04af9963745679b684d50a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e59ec2e93b0be8398a23f741446a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f1fdf3eaa3034825919dd1f1b43e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a885a615369f8345e7aab2b358ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb24fc8479bb22df97137a8ba5d44c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4953da33aab2b9cef14212ca856dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cf2e6f7a538441ef244ed678e37ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a270624d2c219ab6e277e6e3f091d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f40933cafa4c6e295cc51f7c5e38d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9b9bc1271154ac364c9d209ab697209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f61d34f17b1984fe541bf4f75a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb146b25b2674f40056b8c325466931211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020582e87f878676361ba4fe93c65c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edcf87da13e93d77d439c89a846264213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb16d159aeb243088cb4c8a3388353b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869160a2380b0c1a32974e4dd21b90a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8c02c5d0d17b0f3d8529efb1335c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79273c69f4334925cdfdf6fcf21b091217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64580f73413623f6a767f85d1fe812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fc2b7287066f8cb80b81dd1686c7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e097f43c4179b87a2c8f9fa6ff8e98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff920499f61940bc6199ffd53ae123221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb702419dd350aa515dae0d04baae9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ece5711849e161d379c5ff43ac53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a89ac784ef615d3656207e066eb38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae632f41db4f551483cc339cb39f29d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03ed30aea9a1c24d0725ef389c9ea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7743bd257359225b4ec8fc282fc43f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cafe5118564d114ce07eb51397850228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc990b28df52ae21f09e13fd37ac15e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e888298d473e09bdc8225ad4f0bea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98fde86b8c3b6ff50c7f3451cd9e76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7e840b815d83bfc3168973f92602b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3743eb3e86be963e359c0a069b7743233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8f8908012cbd41dae8bcb6034acd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18af590c407f0e494cf2f872c41065235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66668463d5cf442f2fed880f968b7de0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414165090fe6bd16c5825b5e2e66bff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b61a06bc11a307ba4b7c742060b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971922fdd02f9c3814a18bf787f687c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2122ae9a45e33617b60e1ce661753240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbca4c0f786efefc6de2b13b04700a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790b1d20996f4997a4fc8b238032ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413050bdfdb633d7b9aff9165d3a2c59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa90c8ad521d340340987b0bac04d4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23522db3cb67368a6c9409a3a3fe50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a50167cb43ce96b68fcd7410c4c1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce0a5425dc10de0f47bb64d114845247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549017d6b5d23ce0fffbdcaf947e42df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ffed22e0ffab3fe21b18c2d5fb844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65af24bb0dd402b578a4276131c19e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2597f16c7c440100d1230bc29228809251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1f2473148865e0e42eabc89046ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04783063ed1c41521e0fe6c264daeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162055d76875b6f46bdb063431f1ead254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5be8a30235e3bc511ce843f0fce9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a14713d2bc56578658637026c2f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a480496bd0606859d6b66c34a46333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca85daeffd7107abfd061f4e38b8e9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf79f56ae19e03331d1abd9aa703e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191592c19ae294d2ddda673e4507f65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e7b4715b50d4777faa4a4e5778a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc414ec6cdde8a5ce942ec3785f265262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450f7a5df1e7ccf6bf961d2e13c370263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75aac6e9fea0f93af3f517e2ed843264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303bb3319e9424e4044bb92fdf7955265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a89bef1487c6ded31633196895c99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9bb900d9948c69103da3e6882292267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeafcb6de0643b1b7b6b0db8c5b43d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59532947867805b241c965c8f1fb85e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782d569f6d63ea420600001569cf749270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc5cadfa565aebabd1a4547630bad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee032f2b01df269fc142bd1ff3048ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc54d1bbd7d902520142371dee236273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3ded10f4aa7878b8822a0b7bf4a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbc78fedaf372bef7ae3a1f49fbcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc18a4186b4063f18708a557859e73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83b21007652f7cb331aa7d97fbda4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d96b80357a7eec5a3beeb480f0dff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd483269fc26d7dd5cd07a0d32e642279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc55660a4d842ed198c629ed311cda4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9168fe0ae3a3dcfd2f196f61f0ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f0dc08446e4eea7a7670aa6045596282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f196e4d5dc61d0cc1b129fc27decc14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36d5613d5c7da605442c675e6c3fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d65649814c7bc029ef8a4f7ea890d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d853dc8721635f18ff2177dab4e0bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3059d7a1a524fcd61973b6de6f5df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511df06c1bae5f9c0a79d54cc4f045d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11c1128f567fbd74183258da953f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c73adccf5904eabdb6ffecb2a5ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253df6117550946d7884b3e9486973b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d0b7dc09f433e0b81eadb2a0c6a8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92932e73af7acf14f8ed27d42af9eac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed94e751f5cafeb8247ba384dd5fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b79762537447a940bae1b3f98d05a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa24d2c8fba77590460d273875d8eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde9c7e5df3e054a7622244507131c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abeba75ed7b244afbe72ded9f10ec0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89328f1226918cfe1c4b8f29d474c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf667bd84ba7eecf3be2dcdd6ef0291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc43747e4180b518a753f08e25e0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b188d957d1e00171467547d41d1fea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a7b140319eb87f4994e4e71114e80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b6bb45a0d9b8aae92c08dd66269b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6726487ccb47652635c1126d082f14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b36e29fab8d681719a8f1eafa5b7f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c80967b45bfcf99334d6317df680307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398e6216f666181c61ca33fdd1b801308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686828d49f126c77ca8d5ae621eec2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7398ba56faab0aa2d0d1c1c2f9a407310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb86ff2fb5e2ca22b5d34dd6c39c572311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579553c2924c3df5493ebea1bb9826c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f4a8d1497567fb353289dc6bc5f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed8c39c63a4a9beb433719374e09d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eba8521e1a5988644d2043149d48e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c14a7bc3c8aa075556081e6fb35305316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd58d9c4d4832ef283fe255f941a281317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad23524c1247f68eca073a08332a65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb92178ac3db6fab09cb6e370978d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33f77c53c37020077b3a9ffe324d92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7ae49ecb149cead81e83f15519c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b277388f7f3fa2949c11b0f3129b79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2defa17ed89238285a28712b2ea26f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966747ebd739abd45eebd1c4ded3b2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f5f1013b228e4f67da01fc024536325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643906414b8e0b2549e257de2e3966c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a81f66543bd81b6933828b43db7e35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92828855e029a2f7d55c69431f3f2a42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544bd7747ede757debddff04309158a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3677144eba731db325bb3ddefdde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbaad17d3d6ce82e0fa184ae72fd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c81f7b824e9a3b50f96817f48910f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f972d9a466cd4d3b4474ec2acc53d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8127ea60caf114efb2ea7c6f9d1601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa58bed2abb8aed1eedee8bca96ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d4ae18eb8319d9dbb6b7f0416dc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b100bdcf240410e07c2d25f355d3964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36664e592705929466856576b597f985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20c40c6c0a856d55dc76d2f5793ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a692963172b96202f4d194a73f56037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473d61930b7a3a76470d33ab36307aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de18fd104f6e34f4c59a32323efe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46432dfe2992d9251bb7360297b42810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f98960ffdce2768ac5b5afe35f86111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1c0704ac522368cd1512b8e0044512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32bb8eeee8ede5fd69f88e166de4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33448eb88041c4d8c5a015f48ed9b48114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a7c3fed9fa3270e4e5eddc27d7f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e4b053c9ab4ab67d76186a481692a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd71fc231db6ff4908c39cdfdb53217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534737f3a84f12e30663ea67965aabe018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4bce4fa4b6f735c5d37400a1bc2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa7ba758cb266c33b953ebb70b19020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2692a536b892c20383565e125e255e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e8ada11984edf3503f8ab3e9535122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f706c619e85a592d8626006064c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd6229ab208590d7cc2f7d4bd6ce1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db944b4ed9fd4eff71b4cadb35d5b5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48ce44d816235753916c88bd8738926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e14d0d62c9b38b3aa79ae31816846927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ceb9b13e5da341ff5527a4fe51bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc83acf043ff772e4b62afcff6801c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08746c33115248926b7c0416d15f3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb780108bb8288c49b845b9027b16ce431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3cdfe6afaddd737774a8caf9cf19432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304109e2a79333aaa15bdc9d79576f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163f573e5d83e61b852dcecd75190b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c018ee3d31c3ccb169b48a24d11d86035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921bef14fee8d6b22dcfc7684a7ca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75978b91d1360108901fd95c9e60737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244477954ccc9ec003ba8361316b60938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7683d24392662789b6c74b685f3892339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45d0370d2956d34551a4839a9428b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d30360925182aa7716a3336ca642141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a85e48278efe2d8082f9519eca35d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf70d6da05553bbb36c412d0e463243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2dbc2e8bdc0d67c6c08962e2be94444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b815ea1833df5df203546bd1c026745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b717eae264d2cff6f809ed60afdb47f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88241b36acfb21be4f3971f2271bc1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af4f6e46e9fecde7e527e69c571a9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa22f6065fbe9c4ab17e87237710649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47866dedb05bd010f8c8fb5ee4e60bfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16474cc77fc02a43abaeb66dd110b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f763e4bab7f1fae1a343a44bdca3d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56635e94ad09c214652dc000b78f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe9efe54ed06bba21f45e3af0d20b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac98918f917327e89d1d9c5289a071055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7cd902de36aad4e8e0de77677112956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ecaa9b33e0eeb3ebc815e46a6ad9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c840b8925918cc74bab0d757d9a8c2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed96ccb0a769362fb4ef462809d47b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c350df4e622d5e04d1800bfa96e0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb90d95545012b0860edcdfd656f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865770b2b24b997263c0841fcf96305c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2922d8cd0ddf7ae13ac5d625561ffd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6b0e311726768306166efd269286664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00885716d928063732e1890bbd18765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d92fb95d8c9de5c8d298696910235f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca377b83a3d87825bc85967a8cddb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac6d2d1c75b9e57bcf8cf4b14110f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2cc7e5dc9cb72cf64f7951cfb72e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5d52932ceeb7c654533492c081c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976184275780b91cd6899c3f98d29671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfaf84ba506c2b8fd7160e8e12a61772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f69ad80a67fd6753c76fc5bd7bc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e165d0e5420df797c2c0b689388a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca490595b47f4b7db70a1fa02255075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb54a74392233257e3c4b56bc4008c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d469322394bd8a35a3c5cb4af1bc1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64e4dc7ac835e58157b0d8e89a90e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432376ba3d2fec9e24e2472a6c9afb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a0e4b3faf53bedbe709936792baf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1685aad9ad5ed0362a4d05dba30a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419e5926d3aa4035c6affd9c89943a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e3150e3469b0aa019b9d02eb55fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56df0035d9c1599e753c6c0833c9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366998b75d074a5879f174e4149bac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9650cd7ad52b0857290f571006f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604009445333e6390c66b6615f485687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1954d8e04752502f65da5d61d8b67488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89c212195275c98e03efdaf288d17a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeceaa083138acc193f7517b6066a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea12f9899f9eaaa9e1f0db472fb9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd73824c72115ed6f7c555b4fe31d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda07ed91de8345816108df0d2974693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725360a8b896b579287612e6f47b03294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1312bb797d492f7c3489e8d966d42395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac10e39dfa97e6c980d226be168b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1703d80087db12bfcb9a57ee4131fb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c61b08270d6077c72615d818e4c6d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935633cb7ec22588dfa252714c63f77c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba7c85705aaae96a4f91e0bc11044100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d1d1c6adca4a250e570e3bb91c31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c67f65d62c62c7e2d0bcafc4fe4e3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854e9c4a176d7898242af62c542eb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818009128dab01ad006ee979af8b9da5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71c853c6ea5c1b8222b3739c75862105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9bf949ef4019e07b31e62d7f6d9e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd135c4a68e9d9d9080ac8fa98248d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b818b16f2a231d4fb221d0bb93bb59d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f39ced587c8a91c06ec80af86f10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33bdbe5ff83fd3c8c914319e8a654110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae00e2f3830247120db92bb8ccdcb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3f86f650f32e665875c7f343d3955112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d992e3289a7d3ee5ccbf00f515debd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be905106a394143c648f3a6b2c8f23e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581867c0fbd63b53c6c8c5f15d8a558115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edacfd0e2da890fa18630ca9d739ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec730006d2785a9bdf3813b116213a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc3ff74c3332eab26ecc010e4cd8c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43b83500de0c593094fea6564a6e90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbfb417a73d58435a783ca48867680120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa381a8b3740ada4f78c96b63d5f4ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01b93ecd402f4ae52de5b9a36b6e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522a7f0db0a4732cdfcd46ea727c228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca30ef6f1a7cf63231f07de34675698124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b746cc153588bb7470f74e7b8acaf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795cc11b132ccc26b7220e578158e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda55975cf1b15aed5e474811d21a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b47c5699dc0f7e94bff0c25d6b817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297254fa644767b8a4cc247b9853939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411fb3807fa1d95ace485ff8e0b2659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d855d3d279653098500c4e0d97b9ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab63022337a9f01cfa7f7c484e093f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9480b5d609985c7fc8fa5232ebb63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3365eb59021508b7a8218e8db47ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307e413f8fdce089901f195d96efb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95bf0e8cbf6e2ffbc415b858441bae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab31b41aca15f93b1c47d6d64f189137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027e607d06f75a588e8005c691aaf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2090009f25aa9174c8d1ee1f19eba2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca53655372b32f3b4c76c7403e445140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71c8dffa1751afbb957c532bb23ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eefb2f42b1a72406cc2ff52f257be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ddda16960630e85e8de2cac0a979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836b673e9c3388641b23e6d6b78c607144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd2fc5c9ca2a48fe2d3dbde5fde2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f1eab9b085141649dc0b31cd9824146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc17c01fbc02ce80931607327208d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9bca9610c30f45c1ad40987c46952148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643509133b62e3090e7dbb228777ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2177a80c28e31b353bdc27a43eb8ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701cf3606c433ccbeba11195ae8daa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e63659a43e6ccd717ce94292fef55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a0e8a80f77686289919e37b4819af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdbb3b004e41586c58028cc0fde49d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf304a83906790efb7734568d0300155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583e2cca53718c5c266c2de393eedd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a358f1be52fc3150e4d278f5d624157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0f534e63d83640bd4ca8d93792e69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13cd2ae33f57dbf8d7f5dc6564d2fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e101410a35d0b5d417dbdb26e9636e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0454d37e54bb102ac322383eff67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e1f910317a6a00ea263632823852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a3ef39474b24e6c3d26205c0aa735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37935050e9109f66682df38530905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74281d0004b7a05d2fa4fc77433786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af4271e35ba2eb0383d23968c92913166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af1c0a3c2844c3aceedddcf8b54dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af38fe567af13c5149c57bc7387fc1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6662968ee6d6c96d288688356b18bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6af341de7649339a0af6b8640eee1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c294839aad12febe405138d4396d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d7d1b3456bc1e927130c27f452b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca759faeb4e0d61d1c2987a201c9d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304fa59a8e5f55ba794ea944292e5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb8d5c48538bf5e6fb230af46d982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e81ae3a0ffcf6d87d8d4c89815c638176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3bf0e9f7fc148d49042181c8b17b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d943b3fdd43026a33ac63f05ef673c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211c60b7f32add4a35eb047f346009179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c5711103c506a88bdf6627b2133d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54600316eecc0d9be75bcf71c8a6cbbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efddfca149995ab3983363f12dd7f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751d4464320e89f16898dd859bc5c3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2726a030cb88e863299c48fc1fc335184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b60b9e804b2656e8918e9c04d5a3d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c6e1f001608e929b14cd49b928113186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8501685e19720bc890ae407adf16e7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0ad5b6ad2ede0d17462ede0d94db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1153fd6cc5f2cd473c941372cc5f27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b26fba99817fd9b9f986ebe490860190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7b40a5e738b51725325dd6bc175f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ea56994133da52f3557d79aceef0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c4e0977df985f8c6fd4f0b0515a67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916548bb3dc623ca149ea086924c018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9bcb474df3bd56a7e3bc9640065a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d5cdfbe903d712c556c019d5059d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ff4b6f1491fd7646ab77dc1166114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06348d11d12e2c53ed415db9fae0df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a809e10a83249609acd478215144199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a4d9d4891f6c719f52cc6f5bea0ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d35dfed868887734c576ada5001d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc876f91c737dd5ddc8ce4c7d4429fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b141344ba249fc1dcc7ce1cf7f450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc08b5210c96b0e22db34a4840bcad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d31e25bf333ef875ee8a4e960164205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd317d61ed830aefc9657b2cac3bb8a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798a9795de055e3b0328ee8e87d9737207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e120f52f1650aa4c2323962bb99808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d200300278e3b5a7c48ec1c2ab7f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f608e13e9ec3aac1ae27c6d5a659b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb97fa16ceae982433572de4005955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaba8f77bf8991ae5bbe5ecaf93f657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feab3f3d9a319574aa6bb76158a947213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4fb6140038e5c3f683e4b57be9a15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e79538943dd3f8b8522b384124e563215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629276a2c1aff9da2068171f1c3a8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691bdf8b3e3c0a98e925a43a7675fa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c3ad866aa41377fd61e7b562649d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a131ca556610e10e2571ab8709ff72a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31ffaac2e193392b51a0d0ed14b82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0fa1f598b67ed71afa81446fb4d0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ac2ac63aac428f1ef8ee71343ae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504b5835f1edd0c0a3df6249e810be5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32207fc86c74452d6073019a032c6fa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaac7ea47852dc38171fa7cdb58ab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00683e1ae9fc97104b38d09266180826226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cbd0a40c075da9231a249bd2ef817227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980386dce0914d63a8826e7c0f9da950228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e07738235c0c2c217f64e5ac31ea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42da0f9b2fe9f518ea2a41aef29467230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56df5e850657d3be142ea8384b3baf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a72ff5e6be3162620722a8e6cc247c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95d51fa8f35bd37dbe6b7b607d48f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574434b6180133fe874579158678652f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d39f842dc4e3c36550fe978271113235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c216ecf8ea84d9180d5e35cc787b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9edaf6cea659fd0bb3e12010aef0b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b3971be2bbd575cea6c0d5add966f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81053cd71df589bdf0b4c40a12c21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff2ec397edf6cf3aabc8f3acfe9eb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757069fcf42b0f3390bacfaf2950c52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e92981faf3c847e2d8a49ef51ce3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b6d00bc76ddf290dd6578ab3f1af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ca95a9fc20863dd706531b5a079fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1d87c6cf1f9acd86c24d473155cac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a376da0eb19a4febb60f7d9ee902b9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236033d75fbf91d333e261d984443cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac37fecb2fc713c4e9102ce54bb3d68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3a1652a92a68149a6003869b5754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa25da86396c5acae0f34170752a48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a11e7fc019725d8d523d39be4d4c27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02095f27a12f114f3e6148e1ce61d92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95181aa93265bafb9067dfdafa0adb24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c26dc7a1e35a398ff78206465695b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a445a5bbc5f88dc2d42fbb83119183255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c0adc8a5ecbaa9b06cd0d0e88afe5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81fa130c83e484d2fd9b342446efe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c645186aec9155f8cb5132a29285ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30a1278f8c9d7798b70938f1817071259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd179ff89dcb2f4dc95f8ae4951574260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791be031227a2c78d4e333459fb4dbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9fe0e387b45977bccc45326ebfbde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c3d5da38618ba08297c1bffaab1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8e1c7ddee1712dae0f118dc56b767264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c026137879dfd35c0c304a683798f8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b5ae670c0c9c805775c87c2c9f02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cab956fbb9c149fb47e1a8b71841267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e04e6ad7121d19b889b86005e2d0e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae3f3c94c7abb464951d098ce6bf8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469bcd4e94057e3205126c9248f9c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4270ea474cbcadeb04caf2b5c8816f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5adaf0433ecaebcdce5c6926570c4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3cacf1d9a851c3d16bca54352908273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283c1f2b0e87f136ba1c0875b0e87fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40e67d674ed6ff70ef748862f7cb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf4652c15e13ef40ecc69f62106fd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebfaad8c673d10fa6d1339affb2142277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d687513b6a73b6399e3c8314f2aa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ab0f4f46d2a1d109e1f8a2efd11f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464a04953328f385f8711d7a98b4697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fb7a9348f3e5217f2cacba39bf924281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584ec5bf5beb69c7586e7e0c55716a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b627c28f959bc2d21be17cce8d614283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3bab4bb78a2a835167f335eb39135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0782795f9ca7517e775cf5b7500de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53051bc4a608f1f978bec7b0d99f7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aba57be0f32637b85bbc1256c8f21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec769bc08447e42839cd5ac8e14eead3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63df584f1c7ac55b44c21f1a778b88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9fe0acf75a0a2cd05805b882967c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6354cc970bbc106accbb7fde07b5de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f52b868aedf50d9a58b6dd216f033d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8c062fe016fdf67c0b98388d036b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b80d1ec45329ab2e802a90882946294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e892d5e2e7061a50a073c0202d068295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a254bc9ffd37c67aa81219de64de17f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5520f71920fa9ffd8b9c4dabf205b03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ad7df2c1aa6da4de9a90c797a863c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99ada8c85350a8f20c6fd8de9163bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3cd7ff05fc93e616e0d7c9269040f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846d30c3f4d49c78d330d6ebfb79a17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a563d6e81c486c1434a8fe59b5b798302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d79a18f35ca5c2f310211fff4d9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5817a8a54ddbf3af95b4251f15db2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05791370de1922b3a8e91fe37986a1a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce72fc22c9660282ef31ac7795d318306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f3caca21f68eb159b0f7db43cae4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02823db1250780d7680c79ea50655f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37698ccff3e4deb06eb6a61e3405d533309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73954c21a5897b2178fa34e0d4a50b97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496d0f4325da95d45608040f7fac363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490849dd0df9bae0f6a9dd3ad1b31529312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e62a0c97c4bedbb6f9184e0a19379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d393e81ebfc7c1125c3cd7a92c2c95b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff3f7af3caa133e2cea627c2d17a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef363e99ccfb364b99fdbe48ca3d21e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74a981bc38cc351a1ac6b39dad35b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9114637141fdd48905612df874b7b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a038b2803fd271eac05a02d4d65c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f49c50a5cb772bfc975cfdd3e076a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023854b186d0a03bc6b8a71893f2cbe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d1e4e475b5b3a1f4d3c16b7e37a8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912de0d1c1cdbe9332db8bbea2aca04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729a3afb59cd1883909ec7aab49185324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c686a9e3419fc797ab10cf793dd6e4f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>