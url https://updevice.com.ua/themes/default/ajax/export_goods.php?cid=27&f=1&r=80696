--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492fe6d004d2af966d92bad3a00345d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726f32e1ce3641d8667ba966b0cc4a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb36ff02e75c5275aedbb6514d78923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fbf76255c31bb378bc82eae5810e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474907a814c21f8afaa9ad2d657e867d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aea2865168e3119446ddffe649ad46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dfceb968a1588729f0aec0c45e4127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916fc161a79aa9a3edba6d9ff27964f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0c70c5b466d7e0330d8d35c200a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d600fc72ef37307755f3ccc5255ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e5dc1f0dc0055f5756fa379deab911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82ae8872ddb3f83c7c96bcc2472a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819bcf0d204a5b5ae6063b3c9807b8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e8cc7f8587a2001a2eb3c955bc42814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512cbff1503becaf77216d27d9bee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8db88bed25557a89ed9651ab6754516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3f48dd8415a8e3c9e408c02d0fd5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35116829609df43c5b014f15efd2368b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671615c0120d4b5b7e85f59bc1c27bbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e90efa47be7fb3c4e62566f99a2ee520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5cd0198e9b9d615676a316efc859a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f799c26e129bbf768b8c4c11d864922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de9b75c474d2e61e7f4876791fe7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a305ca7b8d31b7548659a61445cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338141aa07572ef3ab3fa893f0c0b6ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb79fb9c0ddb1a9d5359ce132631ad126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc102e266bcace7ccdb1231607b4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98173895f93a09ebe60b56344791eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349ec47b2fd34d3054e0f102be73db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab03c88d7e8fa6c2785145e1a96e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683f5babf6830ea5d412ae52048fea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ce5a7978d06f69ea39b1f5835982132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453ea4312126cf41c5be8b98604db1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9cf1496a493af80037e13d615159934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f356637dba5be1ef0504c2a4ceb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083bee97de490eee1beb84af2fabcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367fa8e45bf678841fed8fed498ab537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8adf2eaefc8004f2b012bcb54e1e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264fc7933f2a753535b5be84adb1d9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a1d232d475738d5d5583ec8bccad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0cd02bd1adcbed551adc7f2e074c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5e4f10a829662fb20276444fefb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf6768eb387e90ddd409d81da4d0e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d87633f08274112d28f1804ff0c9d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ca7c75cc24d99805cc2618f84b92f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096ae96744e92e3c05b81ce40cec2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9942efabf1c25c40ff8675fca1631347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b04908a3681b084c43ead99b7d5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b053c155e7a59d4dcbe7e91b9e8c16e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896df089a8ff850617320ba3fceee0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad3cbbb29eb632f6c555d591d573851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993b357fade26bc7ed3d97cd0f163c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0120d1a1619955a17bddeb3dca3d4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b882410b0332c31597c7579aa18f7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8d40df14bbb623933847339f16fe155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b0431496a343ee1e7980f839e8c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311a67c397d31aed98ead6ecd97748057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5243d57165df9ee7243e819f87c172b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8dccf0b9b166d5599366ced35965e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7efb718954175e2639410e337e54260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f0027f0e9619a44748a06010a51f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5780ff357f4e6c20d8c5a75c396f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ea8094c5ea3811928a8602cc144663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf563f750033b45cf4ec7d3ac063ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f95d91fa9e48360e0fd7529d72cde565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b547995d02ef07452e930787df107fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1cbfe66fdf1b2604716cc3f11326067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d574b2a3ab23a902a00ce86f3c0ff568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbb3a630f582f1cc00f9924b0c81a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2651ffddc63f854a29780d63e0817a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a19736f881a0f24d74caf5cbbbda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86216fa0ef1c995cf953918a4d9ba2c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d559e27b5eb93e27e005c2c7cceeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bc22082964126d240545218efcdb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf603ea7e461ad5a63bf223b3d4d2cbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f718723871b99dd36b50c40b1dea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182eba01e823ea9964a3ec0f6b48dc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d954a95a59d788c2eb4abb98fc5ead78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d031616dacf2acc874a961544e5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6332ca860e04a2e85cf54cd55ea20f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a2b68c24041c3b500def00c84036581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbd15f038b43c35e441d2f79120d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f37fc16a2f05032b3c66bcf6c86d1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6465bde2557749fd2a6e22e1b61084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd149b2728d68910c3310ce8cc947ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d48970bb84b3a255244236005cb2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cafd594d5cd56b50881c6a82f77d2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae348125dbb304dea04afb44373a6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6b96a2aa036c586f3a01a0af6bfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc463ce5c1266f6792592b16987ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17469aaf42bb8b6cd6f2be6f9c315cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea06022ed83885cdf61eecb1e2bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae04ac48bb9ce6bce46e89e596007393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89c8ccbe3bd60b53795afe74ebe6d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549804aa41fde8bee613802187d50e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaad4dcc46824ef323dc13825f03aaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0fe40e2e2cca87127187d8841822d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666f6b7bf3821168ac305ee709fabc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367e2d43ed2ef87bcb0c7a980e94ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0171ad5b1a442f6dae011d44765f62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae8948aa3033a14265434bc6953bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23b09e8353e6f69d6d9c00d202301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30bc1fa7739fd3f55be45ef372f93a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff80a47b82218a0c7d0fa0e367d00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49166ea2e5fc3e0139aeea1572214ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e80fcfdd4244fe15346773c62e7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6664a5e25dc2a61f2e420196a7f64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fc79b2df788dcbc6d5940fcad28be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30530d28199708f1adaac01d73b6fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf36c7f83b7cc1643179aefe9d28d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c75e6af59647ddc40e6c4ea722fe0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16fe0491bab7716f8b5ee84151e0f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be02f59da2b19f24afa65216194a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0719d0b950e3f65b1901ff241de170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d2ca3568a2dbe18abc08615185505115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a667237f990fbc6a0e6f07e576a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb1d034f2a16bd4d8c9e068ffee7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94a4a4223d7d1a9814668309e3a50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf961f4e7747be53e695a6676631216119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad96962a994d3932a86a22c360e85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b631bb31fb5bfc8a15fd5c16057a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a477b287bc4c6970592e9c9454e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320be05c85d1fd32662b9208f7f1fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367f934e1a638e16957f9a84ab8d79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906c64d4f91dcf33763c00b78a2a7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60cb57958f9efeaf0353451a62e44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1163a0a7e1b657371d0d2d336531377127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37c0d5335a6f8c13aeb04439e2f90a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90d399acc5b5c39aa1c77d7f2c11e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226f5b4a2ad6c1a873f36d80c979aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9df4907ea8e416fabed16740ffef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a7da875826de43ce2f10bc28f9c5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ae75576a1953c3a74a4eb97b470e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b6a476255924a6cad3392f93b7a04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87b1bbdaad4a137187d5c91b41eb14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dfc15e4d41ee9bed8ff40636e8355136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1974028d7fb5fb971adb8569a2cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587721006e8394bf0cd0744e607222138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ba0ceb849f0f12857addb94de1c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be13e028faea9d6f33d78c2dd28353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115f9f90704f173807c3e3f3cff78c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c603b3c3e0a4d5bea6ce74709da0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd5676a4aa3a59da61a6fdf2a94c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cc603046ed08180494bdf03835521144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3125c7c317789fa04834182ba020145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ecb75ff0057b6967901f09bf82a39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05241b3f224d5abd6f07c05004d265d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51bf2f319bf682826286995923da43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d396afac096b86cd392c396ad3e12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055e19b875c880c065c5cfab7acdaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ddb0ecb13196334fe3e72ac829b3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1922b443ce55e5faef152e299b20e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8596b82dc9b2d2a390f4670bf6d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99058882b861167d3441efe5a2c57cba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edb345e98a29fb31dda548c7002c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9065b6f3571875bc643681cfd2d985156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f681a002f3001a97837bca7464d512157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232433902fcd569ce715dab12498c3dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f61a715b717a1fde3f17b0bd5a8f12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0292c8c5d8fc4fdd4c5d7ad2a8f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d76dc7764f1c3d1c573f830154227161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1387105860fd9f5bd93658b87f960162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4ecfe397b49add5343fcc18a23977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60aa548129ec3122c40ff54392994164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121bcc2c6d0246545c86ce812709000165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42534310715dd3228d4374e4f9d0e37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cdcb6b43dfeb533839e27ca90fe40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136994702aad22d0f7c04e1f90712e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94021f803d758fa6154bbf18f324c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c113233ccafde48626386728f673170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5eb0436bcb8831d4f21b891eee1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2c6e7c74f3ea6f1e416e7850313f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e04b8ca4cabfb03128fa990a6429173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4314c08c672eafa96698c171b08f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e00197e787aa8ed821353e741b1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64929c6c8e5e859c91ae7ab40a3c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec229fc0a235277bfe5bb539596c8a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc540d0d23a8f9d4ee929d230ebb179f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d58be2202ad204fa045b8c570919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9bedaf5c1470183c35f4c7fdad38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b3202f997320083b5b6213d58b50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaf45a15fa4803471d268bccba3c95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d56f93d58d56be46c68ebfce8ad3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc682a22fdc0073ff82206ad4dd64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316358ff60ce4797db62cba00ab5990185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595232eef1ad2e0f4f21003cef8408186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed657e401b46495fd7fb8fd011859e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da6a19cc7ef9e930c28a2d861b48c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563918f36bd9298cf52eab97e2199e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb48f49823b0a492a80fc4c523099190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849f72795603ce9a92b3e251d3c91d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e7f84804076a5a6640e60c72bde5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af08c2c592d892e904ef510eee530b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d06f1bbcadac61467c5094727839194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c6f6605326479b6119716b3a8e23d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b726ccb61070c1bc6d461115f1853196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa67eb8c21710948a414dac1b51417197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fac6cbd590cf5facb5e50267575b02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be5dfc39149a46bd4a62699c9b000199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a3d436c3dea226c720ba2cb54301200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5723a847793b472b286cd7d85e1920201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455398d769ef896c27b7bd2b884b2197202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4046f2a2ac7314ebe6e7a9a1d828c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b0030a6a179320a948c4645f9789204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7905a1ca12895e57307fc93fd13af5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd412003992a1353eff88a531d6534e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d4009bf9ed22b985654c62fd283b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017687bc9cf0439fa56fd53cab6dcfa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752389dbc59672b4fbfcf374c853178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa608a42b27253104970d4f254f4297f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844750d689946b9812208c86167bdb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff7654b2a08d2ffaa834591195e84c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6294fe4e26151d980615dffc78a410f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95cb1d5ab50c80e4a44f69ca8704c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd3a903a6f6ecc1f1e1779b77d3f4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7dddb59b020e5a288d995d076a159216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66adffdf79e56480dd945e6523124e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c019bfcc43ea573de49c94fc3ed1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae276aebcaf0b736f0f04ad55920ca7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7506395d9e4f1dfcebe56748b8133ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20fe201d491a0287ca42410d80adbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5460208db6fcff553b07ff7408aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1c308e821f1b7aae00a0d6cad1ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d5df5a58a077cb0ae69d3ae07ba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9555e9974973d2319a7df6b9209f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6087811cf8d34d3d2a4ad5cef271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e43e4d96a6c9815e1ed04dbfb6fa4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59204591a65c1e22ec2646f92bcb051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c75552ce2985efb2b907b5e0c5f77f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e149dee7298ef0a28766ccf4478f3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97dd82ebe804bdc0c2a1dadf036079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b0823995a23a224ed89a93b8da3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30785a7a6635449b8b5b73def1eaf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ecbd099a4edb0d2f797a314149445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ce55efa958e17db482dd0190a3ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18fb69cd9a56b5eb7cd0ea9e27e245236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7851d929a81fdc455b711f652054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f39d1fed36ea2750dd38c2b7b2cc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafaddf5e4e8905f3a6155ca189c59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93378d48a2f8f294b7ad2dea75b263bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f2ae869c57f0109e8c459e97d6f51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59b9ac4a45b03b04bcbe4c8076d17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c896d88db3bb3793e2a794889a9f62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6f25f2f9a9d356a59935a4e83ce8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb1f8265aa8b7b33bec8d8e2e286a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776dcd9531d7a7cd3bcdec8deff103246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e990ddf83ef31a881fd957af6e488247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be669794337ae4417412af2c84da69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e356dba365607f757a0f8780918168249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6ca32d2c175993c2551beb970592250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb95b34ce71985027db16b24a5478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d229c1bfd15c81d82dd9f0e48881252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd0f593b447c81cf3ea75b53736957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078065e61a547c5392dad68eb438939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773305a8d8b4c234e1382c96f18e42a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b533fea53fb7fd3933e3e85697e6fc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d73ba7078c7d885266c26d1e08fee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56593f8a6a79d731887c55d9c72f9482258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef60babcc862576a9a6ba8378f6b32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3187f550e0fd0eb5fce98f9cd177f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32ec87a676c1540d7b7ab4deff8f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646a150b1cc0f71995002897ceb208262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b5ce97cff70b5944cd01e1d970ac3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08591744bd67201b19b0eaf98d262f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada33de8720ec7ab819f41ce0f3afe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f5a47b6d0796ba108f0fccb2318f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c6bd7f71d9fbebeb93a9c6a48d2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543172d3703e8dce3eeadf1209f4e5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa30cf8fc9d42af73bb4c4a989d252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfe97b25dd02cde2f90393f8a534c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92291d7641d83c6752651a9d93268fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcb03773bfe8db9f9e8ce85fd7360d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b6763bbd8ddfbe4e60e271e0e6cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d5d95766c7ab545594ba3c321497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841def9f508e7401e20bfb6b945297d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115eb637b1b3098ceca46f746457d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301754485e2b31524dd151c85444bf83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c9faf03d7a12207833ce3dda7518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c4ae0878f8e1ad56c11fcd112e278279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46afac360de7acc6e08ca8a0113528280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c0b994523f5408500ef50d5f1a72b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5c35ea5b7cd26bcd3eb713566cff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892e5ea9e8da57dcb263191006b8b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f358d5622f678796d3a943fc5e2850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d910c99821392d991c6f0adef84424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380dc13b40f06e346a98bed6f1ee4f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d96aee485ed42c92482e7b949360287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3713f93150e5eeb334b4cd80bdd88ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1533e5326aeedf32446ac4e22846a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ed821381590ffe5d9b3b0b2c7644290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f867803c11e8bdc55381ae7fef03c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482df6a14d41dbca909f6ade8a826ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed182eb85b1094ccb560239f44ce091293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233813dcaca836cf51877cf01af7034294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e89d62bf2d4461cd27ba1e60a2be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2155d6d234d65d690ae3492d401a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80754f9ecab042eb23426e890a96093297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea03e96dc68d2cab90510d1a0d6082298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018c3744582019dce99cfc49e7f1ac7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff9466aee1c6d89550b41b7400aac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469c261fc6397c8d5db93f2c4f2341301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b913e1c82a0c2e7b2daf51b52a4a2db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c308feed131f13ae6392de2af30eb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e1865e326c255bcf7b6536029915304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8b65d651e45635583650f75584b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10ddfd21f9c5bd4ffd253d793978a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aae29fe8dc2dfa51ee61957c2e895307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bca810e7191e44ffb000a40a7057b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03f1ea8354926fa2c5ec6c0041496a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef9418345ff59135c6e8823d989dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd25a7013b768eaf3b9175a6eb81f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b7e98cec688c6a2cc25511c6a6682312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316c86966128e695b31f20bf02b6e4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077b82f9dfb57acecb550f1abf309ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04d24355d0fe22253ae83603fcd25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b683dde6a34613132e9f750284708316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e138aeb1e9744de28373d727bb6d9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433a9fa10d8f8faaa57581c6059e10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acb1d4a50f75b3c3d7a52568259fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64da05535b00a4a67c8b2512b571cb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c50e8844427241e53f9b69a5cbd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04745eccb8662e77bbd76c14071ce39a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa03b741f2387b49731a85f479a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c8e723ab85107e45795e949742ff2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c004244af6411963327afbabd39710325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee11a304ee98e7bb4477d0d05177d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74375395598b82a1cbd11c3883974672327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92a62175810ec0a4aac80f7008ae84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ff1b3c1d319cf0db78c668e3383a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcf13cb327379075701291d958b7ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff760fc9986a84d28080935a0483fc82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cb7ef106b340f7ea263b91847500a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e8f8d919e48e8a3eb16fc6d9d3a3c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336bfa308bcf8a5842ef68a5daa99301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c32ecfcb8606fdc56776b657add0342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a4b1f963b110629722877db1419613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d782be2bf793393bbec8f2cf79564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140698f34f2880ddeac768d70fe7485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba810b5fcdc34f17105babdbc1ed9a2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425791ce0d00f575f500564a305959f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02773c4005515d1156cb695c2a5eda728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f872219e89b123cdeee5573ebf3a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ffa3a5c41ac18cd63704897b3c35210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b187ccbd8388aa6070ad40e7419ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a565d4acc34da3f7ea994f23a54be7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9f7ebdb5c070e169e6b69f4ac75e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9356b5614053c9b6141c60fe03fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113102fde06248c4e23a03b23c558c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da400f002ad915e1651200ff1cb3fa9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9321c2beef74596e4c201d06c6bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2333ce9fc34f1a3003d88a4b3c1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc967f6adcba65bb0f61166d91ba354f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4b0fad5ec8653b3372a9401930c7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394db81bf9c3953ff45d5529345027321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54b43ce375ee2afad7bf5a152d9e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43793103ad3536fae16d75ec2beef2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4551e42b4319ab5da5f53e6a928c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02443d306bc5ca043d19e7a8c061148325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130590e3ff62c5fa368878dbb3b214726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc713e8e0234aad9331fc577809f14d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bb216cda915d4d64b38c8ac6c281628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da02d7b7490726abefd956df5a76129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea730d2b64157e32f53ea433163b3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ca85370a7184d063e896ecc87f9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649fbbecc3fb9bf451fb5f3339a05e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103d4d761cf4a30670c2e5618e989dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0152f8421dc2cf3947e1bdd6a67d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1662ef73c0a32b93cc94c9700a277135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c40d27656c2599a04d25db0ae3a9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b73c6631c6cd68ce36fbdb72433a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f3eb9525b348e550a0918050e4b5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20243d7c9b5c02013cdcd26866a2ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb85430845ad62862a58511fe5b3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd964b20dbadbe76c081352d8dbc0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5e5a12638b183b259f19c599baa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e190c9fa59ffed93cd5ca5924f308843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f4594584ef25a416670c8ac93c18c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df0695b7d43d65ccff0af8c527e0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a0306c6d9f4ec3899be22fec286046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169404cafd925c5bad0568a7b763fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e724a23d799dcf9103c476c40191848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab94fc500832513f2de0e3abceaa1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5659e221bce0065945415f25b09c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67134e1f57542825151146cda7636ccb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e435a09d510e17ad3f2fd0d5a57f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99fbc6b71bd2ef7e7c16e0aef34e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94110154297ac2cf78d2f8a453193754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6b776d9963412be6828eb7e9b72a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20feef3d5a3ccf5a78137f079bfc79056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa93dad5a38176f4d16628e6d250f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5279567218983f2b9804fb587d651358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a26b885026ed210f69ba2564b9d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbc58af8cbd492ecd0ff346c9e263a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f30e5fce7bd20006603351a4672d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1637476fc14181a375e382bc0c91f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa813c0e4c825761983044e09672ead063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed866846138a9a058459f86181d24464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a181216eae8b44e2ac31f6598574d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba851f0f9cc67408a9d788784d71df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba8ff9c1036ed2370098fc799f68d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37ebca4c8ffefafc924f44065e1e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a56af6d0155fa1f2ea0cd2f784c9b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aaf4c540fad2ad2349c1f82fb173c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545bd0d7be4483b6873337705d1ac671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cc0ff8f00f4f74564f35f71df89672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d1bf3ef6d97379bfabfd330c7ead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c746d05362241115962821927351a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5268913d09f56c4f02a94481c0aad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4c60d39d722400e815a5047fb37e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39305562d1f23655c4f4d8f042e9d9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d2aadb0b79c1dd51fc2e578c3a16e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303191c971d5c3605a928883e87ad4bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c233db20f9bf3cf25ebfd0f2653d6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464928c8528538840674591e64edcfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aa9031353504ef9bbfcf8870dea4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01325c1871d788ac57f677fb207dfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f55f22e157d21bdd49cc3ba42d3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276166ed4d2d23acd5c436eb405ba46085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f12881932cfacc80b1da349cd81ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac558de93a8205817bcdc19ea437de187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48a02becbffac52f5cbdb5830813d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f844d4900698b4759cdc0b934a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7ff10c30ddc1597d1c364a796ff5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9136ecb5ace776236e63ba4f87b7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253017220ee556e05c5e2cd5882925ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff73d79921d5cb6a43d8fa7aac4ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc68cff319555b58821dc953f27bce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93ffa78db01c404f7ac8067ae21fc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d8b11d94831834158a872ac3bba596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ba0a281dec4863c9de10267a6852497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000871e626e9330adbf27bf196632e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211bd6d5936a5cb164b86ad302f7d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23aab123774cbddbb4fc2fd0f56d67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0851ba6a19d69dfe39e33df635086101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f01a3514da3413db87bb79bd61b23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523619fc4f86616628dc0fdb792e5e5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9dfd1355a85f9db923abbda679691104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee26a36f5576a72ef7684266f1ba00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf11ddb1e6cbc8c47770be6472a70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d237f5b8e64feba29601b2dec462107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a20d2f6b98a66885ed5e73b2e8eda6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ca2c5c47db31c896d85313405b3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c297d738b196560d324db6003bb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bfbd2e4395d3b9996e66dd2f0f58c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43a2bd1a2bffb507fce888cb1dc39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c83c3dfbffe7192eb9f6c2897e2ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271960240faaaf45fbaf480673249a49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df067100dbb874d7560a9da8e983b51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea07c6c64764f2089e6f877fe050ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1b783f2a8d3e21b4e534d1aefafd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76669c18922041ad936c516edde937d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1113bfd3267c262e3414c4a7dc89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb2ee4462b0168bb40115e6633048120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a022cdaa56cc62588386e0e98a928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62b00448a62af786584e35b1bab86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425d1652b182ead866ff6562b29ff8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd538a8ad85df0d17520bb17d3719ac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff1df934f0c0069a278b16463067d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a0604bcfa44d99c89ab2bbd3159b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e71c167272e6b328323425e6c939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987351dcd1dd876666e8fb855fad153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d89c71167fc6899129d8a8cdf28d71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d952deed5e4697295ece3c14708c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41729e97ac2f65deceba28dccaa21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da433d3b291b68ac0ad022917ab2bc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd29a1fe34d7fc12abbd3b0cb1a85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57f4d8732ab4071a5ac3f70a37141134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd09faf4c7f208f5024cbce3604a6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b2ba9e008edde9fe40a9be1e66f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e598e86b523afd769a316aa5b4647f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd880aa4ae30de17eec43ba60ae14557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e8184b687a68da421d546c359794139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec87666f30b286327e18645e97dace140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267797c9396ea88946013418c64ebe92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeaa1f75020bb5df51bd3b9216cc06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7630922b21e47da2a5d063ffd633143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652e40619a27ef596ff4181e306191144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15865f9c8d21461a7d3498e46e16b3d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46af61036e4c163acadb5b08072ac6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b1e614d391fd137250d6d89df166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08139d19ce1c4719d445a0a613ae87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00e1d8a20492fb88aa95a4fdfeb5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc0a9fe70e39585e73234854f8c1fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202e7fa71f1ceeb62ce90fc4938751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b222a325676e338748c22ff027bb3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eabe2ad45732ace7e9250b8389807e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ea0a83996f320e46e7bb416d27d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc6408626ad443381b3cc4a17d0ae6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bbd739eabfcf9cfe3308811dbff81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506210988feb86b55a1ecdb6d3e5fe5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4451e3aef73ecbb3b12dd244e59646158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997ad5d9458bd1b34af7125e03da56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c9d2f341a85bd799e879b5b3545e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8239e56b8f3abf24d20904709561161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb295aa99237c0138b66b1395e009162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814aaad5ddba75994ee8099f0e15727163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb079761d51739bb46daa5de1a9c94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120fa45d61d0f7b822932d311026e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2c163e844e94334b61537466e86a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d8345e0c2ab3c3e832925ad78a4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f8c4cae8df17958e9ec40979ad76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d99df3bf4f786e0f4d2f98d1218c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1284c6427688d40015040cbe36929170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0783bdfc47546292b3963bf78ec0b33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd05b562712673b3d8b46cc89e491c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b3498a7b8a7ec037e7923accd7543173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b68b791f7c9901cbf9640c9dda58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b245913901fa6898b16fd420e2e9570175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad96a3da880e934631b5a24b602130176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a680efc06ff66f7ca4667a88a32b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d9e32e542ad4c91d351b622fe19d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27107fb12539ab6deb7d88fce8434418179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54fc2bee7c16d7aff31b3aa9e14576180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1802750ca2a264b4bdea61a7940bba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d03a39ee4ad9b4239fe5d5808d86e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2576079aa48f7185ff6dcde2571462183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d71a4e138365cd5014620d07b7e90b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b2a86cdda087c3f4541f5f3d2f32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513fe08cd0742d481d9f43a6f6a8de6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bc5c2c7ac71873660327e6a01aad3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc41a531b939a0696f8d449598f2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642642ff3a7ebf1d0fdf9a09aac763a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4278628e3fc0d952de35a7aa9618025190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8987347f227aa9e1e312570a8d06e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26becf66948cd02e1f155cd43d6cd3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49504d137fe5d235ff3052e01b9305a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918243003b1ffa40ab9cd5a2523ca343194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8783bc9adbad2740f681a883cda5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3a131295c760000b7baa7926532a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc15bbc980ec55ce8cd41cc3641fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c89e81450da04ffc0305647ede518e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a65d604f8e3bddab70b19fef62283199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da65915774a5f7bbf6b7e66ca59e3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0825bb53601804050c134f0ffe0180201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03545e408e7410ff24a70d03ece40c45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb4ad4fc9efec7244f3323c11a1923203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944108fb83537af9b77612898e54bc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e9bfa7ec9790a1e3ceb6898824f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2578350819b3161147baa8dfbcec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2a5c584d8e23f7f83cfefc476534207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81e16be2bc1a72fd3a7537a4a6f16d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929c4291165600c5dcff59ebc3fa26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa05d17c0ff1b648c1de65e70de65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6badc8c6a67af5c5faf97332ca345211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49acbcf8fcc0293fbcfb2079d2115dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024d42119f0df6c9e77fe9ebf1fb66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0502f5452b8792b28b32fe1cb0a2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8dd2852ca7edca3c9de24bf4e8710215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e88fbbca7fb3f41da31d23f992d2bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0c24b596a7c072521a6ae06f3f23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854041e7f512fd35b44efc0dbdb3d94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9680f118f2aba843b54804731bf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea379844bc96b6914be38784c48223220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3720459217253f58f7bc25b59c31c7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f693374c4e3e49efa6aa14d15ade7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b525c85707126461476b5f88f191e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b2f926c86752e7b0dd31388622ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac935fb17e3ab392c7ba032a386e52a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149e5057d3a7fab923d994eea7c3fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615913dfa226193217cf0caefe433c27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e17e4604dc5c92d169972ea6db11a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ab8a4fc3fffecc062d9291975c21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7636e90586966cc869b44528c2a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd00ad2bd1db83370cc549845ac78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad361e264541663e10c420a5965e484232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d1c8a92b28475b9d64dd6d6ddae5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f120b48ff6517c57475057c89d4bb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862a1f6db01004a1768559a7b212bd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452dcba04618a3fcf5e61b83c8228d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94928da1030ed3cea382f98aa0cdff62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a53c65511dc8d0ffbc9c76eb5dd52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02099342ed6b0018977a59ed8a991239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcbd79e8ce7df9ecb0b0fcdc4be066240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779243629bb48543e4da3c03deb79dcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4992fbe1bb7a1578807a2f57633b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0b34d1f0d9b8d379707acb2ed58c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922d85e39f5313450b8d436ec7159b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8803d1519bfec96f12a87634b3dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600866d47c131dd832030fb8523a62db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3111c98672bdf6c1be1a39c04bf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76635471bb0aca86fd59838faa02eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063adaf58070b6c135081e641cb012249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01f3f44ba02bd3fcb1ed828cc40001250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42429c1baadc87539e26a6ce6df9f2eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255674c7eb69c3072970cfb05d3e8b6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993cbe8617fc76b3afb633e1c236227253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526686d07f533c640b2628753be4ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8fef72a437a017fdb836a7200fdd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873e7c55d87110ba2c5714697c7b81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c88c68701f64ad09ae77d96baa76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6d5e8b57ded9feb3dd3b4b924776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab10f18e0dff67704364106e4e3045259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58116ea4dc6f74d6efe718f2da63429260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01271b336790e65778d91bf63f3ba3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d77e9afc4c5d49a2a1ab469204309262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeee0b6eb4a010debbfa338b150c1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0b6f57bf7bda82cb3b398f74645c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4f3558fecf57971fb06f2dbd64a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753305bcb565a1caa0870c5a3ad1a12a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e125d6be5828b282e4dd13a5beec7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7fd0e7fb3e9832b027ada951c79e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74827bf7ba9fe529720090d1e3b741ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851795cca518ad37e96b1428b9e1b72d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed736db0d2587fe85b195d5db58a8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d075c3ffb1f11132e48a954f518f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8466023a86e98b4ea26224b20e82a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac5a84d9818d5cf0d4a65b8da3386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbd6585d18236e13b45c64951e2651275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853573b840b911924b0c76f0075557276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe26712f7a358cb260db986e5b7ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753743f943a32319713f7fd3e5a18d47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db01a1bd661914cb2cd9dc090e0dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963261f87d26ba8dd043c86f0e4b07f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133e4974e1bedb548b690a0c806981281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f56a1e2043d9cb6f4f9b9f5d6e2dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c028aed88e42dc4920e9ad7c3b5fa48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0397874b8b243c6971b3c757e199284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefab786de9f2bb1daf730348a4d35a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488eecd7e56ebab8baaa7886d2de25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e7cc695e51fe9eb1381d38032482287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0fc9f580f356f97f50283e42bab18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019d468d060d484fc0b01eb735c53ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d019e1bed9e6cdb6485988a0e5c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bfb53ab0c65dba77ad73f40727107291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187d52874b787387bbb0d1b36e2c8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf825a6acccd5e295acc26f3cdf35a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e4cebd979ff4ce447e5f3647ec06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62100580b5ba0dca3f3bfeb7535497d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb000ea2403bb1a18a2ae6d2865795296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c3d02d826ff1a21eb4bb9e1a493be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e2355b97bfa857dbb0292131ca57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143481ad269838478814c925891018e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa89475ff77c86c3e0da9ef5b77e7a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f194c7d8819fd1dee3b817ea6f1d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb91423e29b5fe04f41bb358bc2ab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbca7a6f0f9d22ae3dbc62ff375e27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6057b2e923c2951cc9eb6a263dd05c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fba8b7897bedd1f2e38a8fa615b48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b34e7dc5b75204fc5354b951dd064306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d248994fdcdc5fa9d070a517830c93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79c727c63bc6710715e74f96f9b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a742a9d5dfedcb184074fcaa8fdb48f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089386fe53981e36b0ce3b232c3583310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75583c399f705fad0c9e4be725486f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969cb4c5ad85549dc83054c22f5608312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cec998cc759261aa65bd57a8e3f1a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7eb460db0459068b19b77dc0443c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63307f6374390ae900752b9d655007b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c57e823f0c4794fc10821847f80c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcce1c2a2562f24ccb8330687f693f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11318eaf8e774be982846e6dd41ba55d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847600656f4a35427ce90bb7f37fa9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bf250e3c784808650a655e45142da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd9737c8d5591cd0f3a323f0c357b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6de926b375ed58c0362f90d8d1087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6a7b9853c6f4f0b18ce4ea9068ea3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f715ff7ec22d93bdadff1ae4769098324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e89363042f1d91bd2ead18e94bcf7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>