--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e08d4d1e815da8a3df8c6b78434e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907e11086e3c2ab39b846188aaf17612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f1b05429f53bfed95d506d86a2f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00416b5547ce40f3812779ff05a014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d13b35614c25ad10fc6f9f7f48e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f857b3bd9d2fdd53812dbabf5ef8e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17080fdcb6afba773ab5472af158ddf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761dcc64b60fc4d4d9ca383f8d3d288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b106f0c4a14879620a87673c89b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223277060eaf75fafbcd8bec654dcb5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f8b5d5d6b3a57d34cddd5b1a89ad211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b217b292536575d5a361768f264c2ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f788e5cff0c7055e510610c07e9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328005e1a6c53693afb726b431e370a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a5f4fba4948ebde2d18a9665746b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f29c015c87ccaabc6016a6b6a9e91c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f8a6b7dedd571dc4b53823b1669b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52f5de41eff4d75345f49caa91342118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b9a08db770e906c7abf7cf3c13f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2724ca9b228e4e515531a08e603020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b1855c9a7d326bb9fe76b82749c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e1a0e9ed5028fe745728efbd8a4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799cb94b953dd61dc167f1660b70af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597622a7d6c398410b27f5d42576fac424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d9a3a852cd44ebce559b2ae5a73c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe8a40f065a128e1ce19b66776c7c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a15d361c0c19c7cc3a02ad4a366a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230976b7914a6f94ffcaa0b7f4d86cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45bdbbb5e6b2cf2b72c91d1dce1c9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebd2dd8884c81c49b414e0a0cf8b4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2001b1d775fddead47623b7bef6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172efff5124f834c6f0e1725128a16632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90911825c983da46680a807640b8b7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bdb2a3da66183e21c47b5fca015fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0891c5ef0e681d5ba7eea2470a6b0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722be9349ffff774fc83a00fff132c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f85e8e1e92d97ba4022aa4b9d732f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acfc0f4105921c7bab10f83c29410a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c50cd59cb97767b30f03f4ac7564c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbbc8e967e73ee2a012ed3b8fbc35140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9ec62421c139f5c2522d1e2b52e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ecaa1261b5acec98dde50b6d2da2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b72db429b545c8f481594c771eff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7ba6a2561b499791f0ceb45fb32d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfde38c4cfb557b94906639693332945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d11f168359cd228bdbc9757911ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225b0e88462336df7661d4a8b41cc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee4abdc00324c02ce4536dd8c4ed3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a76f55b222f504c4c13920c5b7e2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503081af999846033ed7e3afd3c5e4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9e8a743dc00e14b0a006b36bf77551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e71ac83ecb9568f5a6264e77037252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb17d58827063896752e416507a9c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c48768c1cb0a6f7b46cfdd7d1aa4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419038cc3c2b0983177522bbff923655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04be1b47723c34815c56bf41004d7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b280f594d8b74bf12f008b751b07e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9fc83c8d4df0b0d7b21e6b64ff6b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fdeb43f50d91d80c6fcd7914c68de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bfc727890ba47fa778c78e5f47b2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed590887d847f66b8053eb623b81a8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c41a7815aa88c4d09033c4a47726362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3974854f714253423aa0bafeeb8d8d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3ba4482c442a6464c50a76446baa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12137756f2583291385b22d691ca5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457dd43fab860876e3d470c8e00a6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370131e0a786155b6b7266afefeb9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4e38631cb876d47764471bc669dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05d1042030c43c4deb547651ab74ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4373152d65688cd0de3cf0620b1c6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209925b759832347f0fb4ee0e1f3e4d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32e0792fbfacd7ac0fa4f443c4a9f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833c5c18d670c9153136e0eccca4d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5dce81f2a989d294c84361093a2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc229ab57332302a098ffb76bde6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fba88eae8d193206dc0c6ae4d40976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbfad1e34089bd24a6b17082c7047277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329edb19af68e3e43af06167cd5bc0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736023cd7b527ef6fd8cf114b36937f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86130f26a20ed10c043945a57342ea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3f3982b856c168954a2ba7dcbbf7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941548fc79950dbfe1b1657555cd6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff236ccf49f269501917d63e5eac8f0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532592d405953d188d0df7dd0d3f9ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5de3d4c74788716e491d762d8452b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3854a18a68bab080002fd0e873e0fa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909aefc12fa4ba60ddc7b7f5fd037c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad59cef6606e11071e7675af3dc09d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25d2e9f291463aa71d4927c89120fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48168db627009d260ce12e0b9d75d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ed71330d4f7cc8bc78392976d46f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c07101603bc4a973b8fd6acbc430e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efb34c8f0d507f5e65bc06dcf63bc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f0e5d3c1f0363769324d8588fa6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb790ece29503eae57dcc1b8a22ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c43c9f2c976aa539b691909ad14296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacfd49d8ba574586ebb8f2c88c5b7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a9a8559956b95b262da0e4b5c87498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a14cfe56cd13a94985f8cea1215999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5d3b4a0cc5a6547244ab33934ca5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f6762808cd14dfc3d59c16bc0cd51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625601f38075c98422f5a369c8fe5687102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c6e32c969643402db0567e9faf5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff311e57906b3b7bc52e17f70c10e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e760c7a97bf8e03f3c91ba2fd57a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86b9174457ef115822018f963c4be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa2f73adb12b27a1c9bfef1631c69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bc0dd8af2b764a5ee3fd0b6f78a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30636a9faccac579738524da0de4722109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d670754cd04b94c4e78daad7e42b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331928bfb27c56b63f5b162c91f00f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7cec554ed6678cf3795219ba53e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab806346a556425fee6b712d2365fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1db22887f5ed35cae0165c95b23d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae837256acd237e01d2bcc27aef5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d646fe83bc09dc89057a6675136b2c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ded61dc5afe1e93817ce7cf4dcea80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b5b1062f93a62ba9c300e8fbf4a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b50db9e18115e50256aebaf74ff89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe5a41f798b9bb9e95184bd2c7265120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b67e0380bc8bfdb6edb9fb068fb8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5ff7fb4a2c796782763339c91a48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f3b6cdb9355366ac5e41b5551ab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c7fbcf78c7a0091f25e14835f291124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bfa76e51d6be1d31b36a2b0f43c28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712b94cfa8f2282339a0f966439654e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8cbc779ba233fe0b7e3e93f9b219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448b6f850d8d6b3c4c055070d3d1a23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8592f13aa8bb7b62d042d1d287dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b5816d13577a86886721c6027329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ce8c0fda421e9ae600002fb476fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317aba0280d648d28adf6214f5198ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb07b06ee1c5eadf4108a40268d8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409153b9ff1e71a2900ecb70be931f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d10dbc96f70ab65284afacfde23b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce346f72dc1a7117f9349e3a29ec3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc058e6cd7454f5f27a04f41ce285f18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344d6cf53768707ea888aa8b0b903a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a234c23a65cc75fdf0700a407214139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a63d4f4bf7ccf54057fdbef3310ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521b66f6ec84dc73c4439095523ccb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8174c90953579ea7b2fb3ed7eb16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249064b0adef589b8b6449a0d6aedc1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e498ce869dd35fc97f6f9901891e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638459442f479987ce41413152501fa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb383e4804d6e87b2876f078ef3c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4e944fc490867dbd042c18b33d0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987629b6f95ea4311b863ce5d076da81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9f38970cfcb86a5a2bd56536b286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20938af023dd47e9a0d01e68df24acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a79626b4580afe525b1124c4cd20f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e870ddd4ae7ce100144bba76b66e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e30d4f6dd0649e85d9f25549d2efc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8fd9fa403bcaf4e98c2af67359c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d14a6ac1c624c9cad79d439e5e8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8193f82faca6e2fbac3aefa4da774156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a6aee66bf09affed8451e21ec9a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c795dd607061c9291c123defd55f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145a9294dd2ea315571ef673b69967159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c9da035e53f66951e614a8fcb36a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8286874adb4da8bd70c035235ecfb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1846225e2d7bf64c042c3eb64ec884162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2066f93c6f4888549418f7105249163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4d07ea38f7cdb815f884095d808c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f2dc81a1afad3535a44fbc55dd99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded73f77d31886467c27c66f2f754e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7341a27244d16b352e77737e5d953167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc55601419419992fe057fa72f5a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145a264fde2f1e5620858db83c2d252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c8a80d61f130b4f4e07848de5cb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e8ea12415d0148350510de7ffb31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd851f4f606d36432261aea0a8d432e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b015e14902af94a3cb54b85c2693e2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98020eae95abeac50d4df83a78dcab41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f6a02127aa185f0b3778d6e738d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fba4932f430b4bba0fabf6d968823176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aa41a87f30230dd6f8772cc23cc75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b31f37ebb7cb2a568d425ca65b1a70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331bedcd9f954467f40c2775eda2f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed6c4411a70590db0ccf448c74d36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111282f99f20d796410d56e03189e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4131633474e86aa9eeaf48bb5c21a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01425590b1e910e83509e9dcb91d2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac66ebc841a1d29a15635f93a2de38a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b567f812bf39710f506cf34a735b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a24a47380000a83ac0be4a309197d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c72f388b140108d41f589f614e517187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e685af662e19d2932bcf727ec7600188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4126843ddbf3610b165c04f28cf2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b1cc2862878f1bfb56ec671ad346f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa5cf460f3088c69d11cd808cb7532191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2e8744c10048e06ded9aa102f4a72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac904239575caa9940eec205428958193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2e01a69dbcf4911e5259c8c368132194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa7b2b893fff0183fc9bebb2cbf31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f30241f1232fa0215f44981bc1f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da26d957d1508c9f436bcf8335f07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662785becde2bb767190085b584f198a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71dfedbd69970d7ce3a90069242286199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987542070306f5fdd6a7c179a4e03920200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4b8cff6373119bc2e5f9bfb360c2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df605beaf90636fd9bc886019848f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f82b564495884d3621fa1ca6670ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66b5cc2197bb139c607e6d1f1c466c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea6cb2ca2d15287367b9f98bb9e5c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db73c390824bbf44d55bc594b8cd0db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629345174db004ff9e11f5db0f28d45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e62a694dc6d52b1ddd874212cadfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf8d5ce751c842799f8e411395e4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bdfacf810c2043c937613e1dc9173210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbdc642624d1389ad27d0ad9e43695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134079146eb7b5e3cb00e9cb41f5a4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295db785c0736667b039ab7e0564ef3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bcf7dc1122f3f8c97e633755c8b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef6b9c5bebb79258fed5ebc45f388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35240f0512c9d6fbe9c9c734fc586a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d78ecd9ad6a679c5bac8bfe7978ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c6e8c86f39bd7d222d96bbc3de10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f889ac72e573780b957a7655f30d52c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ce4423f36f0db06ab4cd5100770a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ef3703ef37838322f4146f0b08f15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4d0ad09286b6908f5b9b306e5f7ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d900194bee9241c118f5c0f059759223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be130444baf7f8b5cb025db2a594064224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813f22da76179908db59a10ca8d69e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6299bcb115fab4a9fd94cf9e0e05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b8a5bece8b42c1fe41ec8938438ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa42c0c99ba3d97a0f074d16e4515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fd236d75125ae6c1a33fc83f3028229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd0a0f3d84dc10687e23f993cf6c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85c18a873a7b31ce9a61bd5f2588b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee9fdd8871b678cacfe37121ba83a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffd25016592d02c4ce1cf162ee4431233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8a2ca7193e4548d6bb6b878c86d78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c93a2aa9cf15d4e57b15b52ae729b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77989d88312112123bacd99c0161a3ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf93519c12f7bbe9e30ef1f8d570d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4448bde661ff3dcde50a89027ddba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eefa512cca9d4e1b56701551d4dc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e18d9985b742986b566c01366a36b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124afee3d4fc474dba3eaaa67a6f6ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f580973b4724a445d7822954ba2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5040e32ed16d602505bba0111e7fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0b714f27ad81d474cce18dd74018244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2394f1f4691caaa777e57dba7ad436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4615f2cc06599802e849420a8137a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0282ddc83144b93e8d283035838b64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852babadf5e6e2d0c035a8c630f52a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a72a1b029ffa684966168e93d8fc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ce4fabfce0481cc724dd35c62385250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2492baf4f4b99cadcb0607dd2029e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466c057bec3c1398247c33b491c95de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5f5131d305b21c0d243ba1b38ef11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57e47d40e89204e701beb481d837f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f411cbaf864aa6bb321776bcbfcec9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56a36cd64d469b5b991b3a1aac27da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580e3dab568b4f63b82546d03c1975257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6cc4aebab747b272d3f419fa8fb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda9768f40ff69c6a07b7fca44d70d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f92ba729db70e5c2fd86b4ee6eaf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9ab9c25f8de5ea65427de8f1ba93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088133c38f85f529394fd125defd0e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4aecfe11a0ebcc754e5108474546d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc904d2bb3384116c79f81218f69d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ccb4c96b1991e52b69a7e9100b9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9801d5932485409f5e9f713e03bff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae875b5493c856410973581ab561090267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2d51c7c0e185f0f5950b8a07347d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e38dacc358cbc45bf41fe5f78ca588269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795c1837b91dd6d23e161ce09b5829270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b98666c61804fd46f9d787f1851324271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1f7a83aa484329a9d53c7d9fd533272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce967c0f4498d88ea8ebb6e144a12cb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe76dadc2cce20bac50e7e827cfd9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519ecfd52431be12cbd9770b18038e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e5226d476ec34aff82e434c162d22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188846eb66c1942737054f56bbf62e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816cefd439f44c8a0af82e1363a097278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a953283f94672efd82ec951e1c83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f850487f4ae68d53acc99d6fb13b576280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc19572fbfeb8292c76b6cb76de53b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a13f2ef909c11104a2e11f265c8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e21714807500dbc494ef8c986076c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede273ef8716fddb5fd03afc09f17d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647a47ed72ca1d7cfb9f92adb2c854285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f39e05b43cb22a2735867380c8927286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a2678733950fd7730655a894e2bc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474980fca08c7f85b8e06d8f9a01936e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7e3f390986b7aa29090c92d624a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ef50a12b26593fb6552b2ca4a64c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d081acfbbe17a2377982dfeae6e06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae742d422ab11fc1ad67f8f55f34bc1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a66096098f8c9d15cb5f74315247293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ab68183a2f72f6402867c02991f3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bdff764661b5f8c261c9f8bbbf81b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62be249b7245fd8ff2365bd51e0ffa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c17ed18166fb852b97e3e413d499ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5459717e5a306344dbc237446ca3ac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed821583d1f4c5c8dafdccd67716774c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948473bb0d140910b2f525f908280e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f23abbf1d87c813cda98d1bde97ae7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be6ad0a17146d0f222b2cbd8b9452302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375b3a59232631f266330b0d6201b69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd6b9e11f31297d9f8f3082643d5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759dd862ca045b0a4b1d29cabd52077305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106f4989ed16a86badb18abc8f68f19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148616b5711db6df3002929a48cd77ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4c0ff3341c15afec50d8b1015d6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba3a81755bd6acc976b38a8ab2acc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efecf00261368947239dd9a046951f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f84acad945ba8f543df13c3c6b09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827b8da05d8c374db3843a61f7e04e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b92f5e84967bb195d072e000865fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d393adf7c5d8f87d06740405f181314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9db3fe13656494c42b4c2478c974315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1294b6364cb34feaf2e172b4eaafdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e305ba424c64c45542c4762bddedf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d4b23b9ca829596cd7d2530da118318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5019e59c6a32ceb61f7783a02cff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51945862035613ae1a42d70f410e82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c7e1fba262ebde8e156bfc5a7ee9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ed467fb0e79cc3df56dd493eed74f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6eb4b98c5ce2a248f9332c23aed07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68b316d3154c34e85ed15469f4e9b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7deffadbabb57068fe22fde044ff94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd64338b4e9216a2c196c3a72dd940326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67ba319bf1777d7b4d12de1f3aefb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45594299ac0db7b63c6997f0b5283f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e54bef967c981e9f3bc7f9c461744329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82318103290cfd448e8a986eebdfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a1d16918d5f45a5d57f231ce56289331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683f509746dc26e236913bc7c379e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9594d24656ccc8b0d00809783535333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e179b95855cb153829ad2c6e05fbc39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeeb1198e999ac51d38dbe4a33c203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5c82b212463fa9411eb6bb39695b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a98bec3b2969211fe4f96f5eea214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06f4fa4470fbf87345a5aa0d02d720338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff92c9984c9f71ede9a438c834b909339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab028663f55e29c48ed4f908c7b85b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef53ff1a71fc4b219357ce072511eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b98d7af5bb4816e8ba51ebcc7ce4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96083b552265d3c5a07efd266940db2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cde79a79182c81ff9e4d7d8cfd776344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ba81cacc66bd7887f46ecfc4fb21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc7c22071fd7ff839893c2be751b49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2328c4bb7db84c506f288bd47f5c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5681314666c45fae5400c7de19045e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d45f27e78c635b31edc07eefdefba52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513cba81356518e884903d0fe51eab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d4feca970ad82a8bee9f14514fa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8784e95603dbfbe9f7747957b64c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d568a84169fde162eeb45fc1abfbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8b3c05f0a97d37e8525ba9520c867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb39d74746ed9469fc85b433894d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291826a7716181156101c59a8c76369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae10b7b0240083b2ca58b1e292e53710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd4f97ba9655b36c3b5bdb90909b7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4fbadcb27335efcd38aedccdbd7c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9581c9949ad6154307a11fdee3208813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad25543228e523e3c739956cecb4d7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9e1ad8fa5c0bd95215571fbb9833315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abe0c538bee8a8045814cf0fd0eaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4919d598eb73c05b10244b880b050d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526e0239bfc18085efca2dce424a5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2a79482540232c274046d85e24acd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f867fbadcf4be7f89078ec3fd31d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d855104042d3f6dd5bff4c5b407cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcdf332435838844b53ad400e20a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f488d5ff3982d55910bf04469cdd8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00474445861ea644e6b68a5001082024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c5b2c765cea13f41477f274998f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a21eb524cfb656ddb436bf6dbe7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43191744a08818521080d5fddc6b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bfb21e6801909d87d4f336744a78e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ca45faf23fedc0a9ccbb3caa1ac829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239658bb8a8a108c6ca36e46d29bf83130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634c9b09c7bd2e59ea26186ea06dd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdfc906a8c4c9f74153b5ef92fa88532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76938748bb1119f4118fb9c6c6db5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d4f838e93bf4853fbece441cb11934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fbccbe75b01996cc437099fe8a7e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c7e67c0e0ad3f2ffa0412cc5d43e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c8fd18d4558a3582099f30221e38c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5ac25eee99c5663f069071474ed638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff09159eac93fbcc661ca34df32aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b806a304f362e8c192c3b18653cff640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c257cb93212ed493adc32982acf3db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b19fadb9db179f564df963f78e27042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe9b167d280c25e3a9334fa88c91d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f662a94b1ec851f35e1812b7ebda344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852df7dc2492647879a26732e49ac92b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9a08002d57714e8f5130d8e6a0cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26135b692212608863ebb734f0cf9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800430833b889fc26158d0289a89022a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f883f35abca49904a8c33eddc8a2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b28612f3fe251820fd121fb2c462c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad3af98857a13122313ff70c8f11e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf4ea9a56523b9cbd3ca70fdbdd7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a0f53f1bba79a5a4498930c20866d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34133ad1e0f534db936b2f1519fd8ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251d4ddc5a857a9b0369736d214153a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caef03334cb11c752f11df6e2f62b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d447e990d4414e9cc951daff368ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a9b731f5cef5879e788fb77a9139958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9cab2ca0dd394129fb522633aa2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec07ebf50679454b8b8f5699dc8f1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db755daa8efed535826da1f889d4f0f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493ae38000d3fd4b28fc76c18d4912662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e9fde12880012f4342171d5a56f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17dd32dd4ac351de29a0b8cc6184a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f863e2a8550b81e2f3526de9fcf6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219bce7605be966e294fbcf6038c7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5e684b12609f23299a5d65c5d0eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba46f003618e55d708284d53767f0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5690adbfd2568adfc91949d92f12969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd6cd36893118e24e769d01bf1c0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1ae9143738f968618b4149e4cd5bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105dbe95cfa36871e69183b4b6b80172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b3784d55b4449d96ac345127702273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e17c2d0a1f92e5557555dc341b5e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508629e4753afc1824d3a4124138c8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcfe0ab518117bb465c7d010b3e92376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3faa4ffc09981b470dcbcb52bf53fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749cd35ebe01d42fb248245f149bff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a997a05b18816a436dce48159d52a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f774bc4e6916a71adbf2136fbac5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1d61aa71fdf001b2db22dc7768f8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebdde67cca70583da7bde5dbbbdc1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e441baa1a4443a11161920f4d61f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0e92e38cefa82e931b3bca4598d1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe07f27be3e0281aa8540b19a308d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f525b2c01f6749f8086be8e4d2e40386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea1cd06b6cfa490f1e83a55fcd1c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998778f614b6e329da612b36362592c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925a3385ede340e57bbfb496a6d1fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64010193a32d81241e0331795016dc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e25757e4d5b386c209fb98110950991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d86f2725e3104612c63e1e0f110992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8a51efd058858e1df9591426add593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781240c02674c3b302e803c9f9917ba594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9aa3b7b043a36ba427a3e64bdec395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe9388cf9ab9c921c12156977664296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa342b50dc312ef202c46a08f4b48cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08723b4934b4d9fb54f1ff79bc5f2b3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa03bb60fec04da5a8a391f35a0aad099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d4269bd5a9faeee85f6a75f9e3fd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87974f71bdac88d3adfa9f8062f774be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48babffc267b1a799d32acdeca0ae620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d032a7274e8a848d778aa2a958eee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc34d7c4b43d5750060afd2f0980c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bb502edf9f0ef5ab7bcd038119b4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17d94a9815aa74019442cb3d7a512106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd53b9559fcd28c47115d6578279d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717675ea9207606ca20df3c36635fff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d172ba2e725b1e57e56b456b1c31d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f200e59b61f32bf4a756a8054e0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17297df1513713af64e24c70c23cf84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf460d5979c557280f316f98718c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1745b46b56ce26dd281b3ba1194180113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bde90e04c31cc6eea75ed9c49c659114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b61bf489a787c7a02f3319c51fd917115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7f6f3ea7f7fbfeeb70f11f1179681116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b2b026f0c18e359a7980c285922bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b7c19c7bb9bbfde60e8aba08cf768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970959d28b344bb937e8994e11af43e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb00cbd914c9fba4f29d5516b392c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b93fc2e8a9e5e3c16111d3232522121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3838990fae00a4f8bfbae0d64f35f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3553bf8259fa88c083404a87e0568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c70b5ca515e3523917c97cdbf3c04d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402237e7bb8388a0a2492480a3eff9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f1ab1ef3af3de1434d9d82a6c1036126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad065b263e9c259c764ac8afd4ecdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f537fad53f63a187446371e1c2f3c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559633268d04984919b8a5f31297c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3afcfcdf0b6c6f018c8e71643bac4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d572aa3d3a814d687011368b3bc78a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9572e167de79169cae2a96abab8ce5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93122c9f45235ace3a3f15c0eb9f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec52a2137fef51fb63e73d1ca70b867134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84dc9ecc3f892952d065824bf758a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebcafb0ef36330cb10a54f261f368f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b233e679efe334715199d9ce0897f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6082d8c6fc88924d6076e39d25f1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f8d90f3c001568976e659720bc8f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee426d112f92722addb2f4d7567942140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b17a9190a2f13b339d6f2dafe070141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448f299f60c9fcf14ccf7d5eddd4dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee8377e016d8ab3c753a54e2aff461143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351d974bce3b445129fa1a36471a3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac6e0f83ba6ccba5d2f90c38c0569c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46a83abf9dc608c557bda59859880146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a624c41ca30d786b4ece05d93b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028e6590b010cb39e7b941189d26a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874db33adcf9f5c80dedacd0d527627149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a045860addb83b7f1ea618418dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73682f2d1b6b8d0bf6507fe601002ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975906f89217e94534e9253e17ef44b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dea3746e63fd5658b10031f48e130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bfb4427b6b4541011ebe33edef4d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e9bb60103277a31b578754b98e6ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed575fd933e7808994cb4643918ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dad3a572661cffd6e0267ff79b895157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f62a9e9c933364f7bcc9d99da29848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb0a92a2cc79bd7c091d1001e7e04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bad802f559490e1cfc8d4e31050cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6883dddeb6ded2e4e0f8a95584b853161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086efcb6cbb4a18f8c6f5e000d938a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf98bb4201f51ab56c156e5e43c8ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555954bbc3ecfb4713bc4ab6d779c5fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51119d71781732c6157c3224b2ac3a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9e718f21b1b0d9032bc8012ea7d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c165cd9276604f5d866cfd4c660a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514dd8bff269b1629e05b38a00a48cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1bc13b2cfb32f97cd9425478a3c65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df83845169cc0f292199d0a79f3ae46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e3377eba3e091eb5cc43bffe48779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ea0c4bff5215d0b81640dcdd9b3d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955366b0a081071d7461c306e5c6791173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29eac06540229c61ef810210cb691e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d38078a703e0791d6b95ede62000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908a45501ae5bedadd7dc3729ad0205176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2c4bdd435974caf44a068030f581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16af57c9da8e3c41c4ef2a5ec02bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0be7e98f1c3482f06e81a1f53739179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c01ed76974e65d52b742c558e02aa1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3332f30778b81ff085f865706d286181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41c4a4910b4d7218e3f97bdd8fd04c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58762f86ffa690c4cb535d7e77d41931183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d360e82e5ce4c40a5443e8b7453dac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f0d9160ac74a09c787318741439f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c29f77e27ca387035cae94f729b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57111d05a6bccd01c63f615abd231acf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf18ec24a0875df8b5ee1d65f25ebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf20ee63a6da1b62e28fcd3cbffc94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ce6b161e6c3449a4d042f28b065c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f64e85c106b1269801a67c9c2a9547191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17214dab49f8508780749771f73aae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9aeec4f85363d8f36f4a81d637833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581cd6018555d591cba98761608c93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180daf25d1b611481a7a7decce1e92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616b6fd122945453666163b4bc8504196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86252c6b32f9ebca332325616cd90b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa9cfdba3eb3c80d680949f66064e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea36ace5c119532455d56a05b51dd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9272b7b13281c58d4a6b4961c51844200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4972c6097746a9477a61461112eb46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7eb30cf105d932743d3fcd21e0a1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7a404d9743f0e4da2c67f263b3cd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa9515734b5b6518cc86a9138f062d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a0b7298c586efe4fcb540dcfefbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beab42d9e85d6866c31005a6e95733206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9f79bc9482bbd8584406d542ea88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb809a757b331b52dd1a9fd14a90be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e8e5932bc2765d5f7ad7b192d10e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6096ccaa13c29903c73a62a237d9808210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f005494c3924ac074f66d8cbc82cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242de2ef138c6b1e84004e60a45313e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2fe2f3c1665d245e806ddfd9507e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81497fc3caeb2253f8177307f9d802214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b5e1a0895dfe124d45c0c02b41d7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981335f6118172eae250071fb184d5cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb22fc93e74e07ca76dea0d07d6bcd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785b88683a113ed549c68a68e9b40e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37569161750dc99bb3f75bc12a63196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0cac150a3c446ccbc54aa28cfb84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff6ed3c4be3e7dcbca46f20935e476221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ddfe5f011e6827f0095ea324dd426222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fde34ce50774c21d99efb55b27ace8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11dd4bdc225a879cd0debd75b6495224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cabdb5790c53a7dc55661b6e0c4156225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f1216c31d962eee8f00dfea8a6eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6e20ca5ab4b18dad17ce64c2e1f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3cdea206b7c13d7c95a43bbc4ca3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba3b4d627d91dbfbe73c881535cd1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6d0697b8136f716d576ad8f06f24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f4e3d414e8e0037979b02b938b2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71de303ae9d46a6778d55dcf0cc814f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd53ce5c8d39902a8f63c91ae173c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82d5b7136eb6637d563cbb9768ce80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15ab0b3895162bba559ee3ed12dc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a66b9a4a1c63026744567afa8a7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d91b0691ea2e20c155c935f7c361f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c701baf2ea671d5b497e181f77588d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccac9884990dd5458535b4d3cf50e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb4fd2724b6c00211f76ade7dc07a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7c29e6d855a8f989bfffb4ddb88b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36345cf93dc498b27c898f4339f5ef06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5baa821ab487a9f46e2765288523e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57de44f68f15a632394dd8245c3226244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11671ae8e884d1b6444427548751be8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb756af1e3d46e377dc650ecbc58a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0ce0e81ad6ac910574538f295871247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e82201a06e9add40811d7bae8d3fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d2f01cb47436f25dac5400acade3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae00f71f3138ce3314a9066a50c06a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60326dddb3c3f5e0a0700484e78e4e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064d555c42b78c10e021e7c818a4aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca426210e1c35e9ab0a8cb2eb6e4cf31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe83427f1940770839a06d5fa8e716c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41ed464989d5d7c4441d5644516c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa47f7f2775effb2ae36be26e5dd15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d41f1146d14af3a1598ca249ee36db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd280878d8ccc6333419e6b6fceb2fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67306414e5994e85d4373bed0970a4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac74f8675a673f3b6285c28ba1800260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dcea2b9cd9b64542cd3732003fb23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a9b12434f061e0864591b86487b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c61b60b159f1fc2c92dce32258609263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56606799b062259f28e0cecb4a33480264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc667043d5ee890adbf806c3bf0486e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1f3a1a6e8c943ea945d1d4447ade266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143973af776736ad656b6dbacedd7d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b09d0c15ad6b96079f1bc5ab8bf19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac25a5dc8a63b1a9ba32de56cd0b41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e48b42b0d2eea5c42663756f4d0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e82aee529eb137d98c64411d73f37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dde9a69c4f9a6e5f20c65db4f9b70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e275592fe392aecdc1249f53713572273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422550788d8e4bdb44491702bae0f2b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599968b904ccabc22b9cd9eaad3288d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a392789e99d5caf34872215eb3fad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef117af4d4df1d2d5fac9b804fc2da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6db21491d04f6cef5082bb8eb22ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bddf4cb06414e1e715dd6d59f79572279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9be5ddcab5c63bb572fa9f42076dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e823c5b8902c44c2e6ffedc2e821281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bdf99e1b22450e8abe1042a74e6b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef772ab12f54c100c1ab8c00cc78ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcde75fc493f4036f8e9a5a168d22b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d653ed9d10243753c1cb9e088aa64a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a80dceaedcde43514a3f486de225dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff587a081368bd0ff5d8cc6102805b9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10a935017b9b9f1cf9336ecdf7b960288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472dcf60e6ed0e7a655ebc086275f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6eecad3fa08553d198ac280df0ab3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf78ef87caa87072b412b163da717d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a110f960af4c181c0e97975ecd24b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2613bad04c0bfb464383245f08ae7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc34c3f3ae87fee6c7c5e650ad96ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c3821ae134adbebac5d555f191537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349681360e07e60ef2481e07bc5035a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e06c04fb71c8d4e90679f5e461152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d8e6d8b73eccb1d9624b9895c2b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfb80d8828b446d147fc0a6dd00e64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25705c78ca6c44ac31108d26a331a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3241849fcea48bddd19337238e91d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c1921da9d967d37af22fa3664f5c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792833687f5bf9c351a3b679fc3464e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f01c9615291c43d26a85fcaeae744304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cfc712ee94b6381ee88207066ca9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a176a43089dc33e6883f8b619d8b80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc616c0c5af004c9406abb545ff0b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b12dc0e10a0c819f08bf52d8a20f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617567e146618a2b573030470986b9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e61fba59de34a34b6793899b4c62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c41af4aecf6e0b3616335a4aa44e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11882f3715ce9cd59679e9a26832d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678e386b8dc86253e54f88b7f328bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5862915e543b2d24a3913689d9bbd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794210949aa14bcc0b6fc045703886b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4be09e84ef3dc0c3ada1748d02af6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f6de7be6677a4a485c89777212b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb369026c5aeef5d0f9c902d844a829318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c740408914267b4e8852f131bbd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431f36c429c22af182bf8a9b1abc5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9effb96d05a92c97b2a2adf6284a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108c190994f502e3cc1211d9cf764c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f98980ead3c88f86fcc0d6a697c69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b1d71df270f81a1eba722388a2947324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df720220375e7eae5ed0f1061431da3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb8a2fe455cad04844f691b11edea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff899db63607a3b7c1ec29765aa216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fca750bd5a4fda19f15383b83c171328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8d6c0bad9b556a0a648be130da93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb159f23fc481c2d84325830c9a77a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f39c6865ad76b17f2a2ecca6d670331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedaee9a070e902bd7f6a80bbd4eb18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e953ff32504d83a3c35b69cd578eeec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4b01e44301ed1629bb523aef8f518334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60dbe8697106fa86ffcecdfb4b6ac3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53a8a5311be83935765ff53da9bc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b1118fca7ce688cc613ab7b6b4a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4344d7fb8fb37c65d3bda57ec1d6c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d629f59ffc0b2e3ae62c1d26e875339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbeba15da73f4bc66f778f1c4f35b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeca3b395afe2c065482422902ea40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d55cc2233172a831f34ea1cf9f72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8878a659960b290e002c1c4399dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2711968fe936e84e663322de1d2f30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acc25e5221683449418ddb0e3ff0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fb38493b513f29c473fcc88a67b57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40fb9a0dcdcb46206fcc062e25485347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>