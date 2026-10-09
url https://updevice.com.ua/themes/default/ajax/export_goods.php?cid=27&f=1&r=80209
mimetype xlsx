--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe68cb2b71b2d3b576c03c0e3ebc141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b844df8e7c3ad9f11c3c497f775242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf771f0123505a5872b51e0f15dd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf70ca06d832ce3fe3663c0a615ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263cc47c91ab5090bb4c02e6017f0205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5ecd5bdb5d5411509a0d6e5169cb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8d65bd7f989426f0006aaf8cf31b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae955563908e73e5f779c4ba130a89c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4429a87bd2fab69b6554707ecba5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee91027e313b087ed2e0d5b0039dcbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a762ebec9e287c4bec084238eac54b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb32f36cfbcb0c48610271af9942c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963af4cd3e9c393ab1982cd127a154c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154d5dd13877ebcebc321b3275afdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43dfcb29d78121bf51ff92734323b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5009f22d1f289c18ac8300951c87516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f38a6fcd400f83784c71182256b4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74236d57899115b208ce7cd6205b9d7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8db08d7ec218c699c14ee3dfc80f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69be70be84e1279b2d9388250311920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a83349274f4d211ea58ebc9950d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13924591d5c560c4ee4e1d837921954222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2dc24b094963b695f0e3fe3ab1d2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20267f915f3b098daf6ef638b5325e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ec50d8608e099572e168b13906d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493e895990c9335b1c5e0281e742c2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6d90ef475b74967692bff0b49a1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872421257fed9da83e3fc65cccb6a2c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d233032b8ac7efdb8d6f5ece49a1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a9eac0e1a4d6f5eac881959782b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75bb8f82bf4e857ad3674b1a3060431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e69ea1e5e89108e1ca0aa461ed5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d6849a627042a0ff99a50c35fa8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210503a423be0d6ede57787613113934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35350d242ff67512ecb3e2d520144a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875d90800c0fb3142c68265102e467636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c236ad9805001723bfcb7fd3ff03437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c45c6928890da91cb65ad565b563f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8e48ca293eabd1853696071671d1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c44cbd116f789380faa035dc5304a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7902b1cc6e32b7649a1e75e64d96341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab0ac3bdafd8e5d3ce7ef59f7ec5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2462d7011bae52b3f4588abb6e6e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc89c7ddd0745c7fbd80ca1e0781644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a4651932a69acffdf61e4ad15ac345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a361c23ae8d04ac9ee301462eb68f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06febc54cb4b654e8ec067328c9fd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd326d06b83b06c55f890ff57ec023248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa82faf12f12e6ea213bf16b0881e5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5cc9fd5c72edbb590ea1961548da550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8164eb5fa8d45bcbd82a1d01c94f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4799595c979e70839dc0fea58f1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ea3efd990c3cff73a28a4e3a282253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df939f49f630de2f540ef4952ced354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8d9e317489e1e2b28cd70e23249055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff30b9ccdae53db5fbadb11764748d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1c68de3fd733028cae67b56e7b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f1ef5d58fac42091707dd3f87c74c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd793d74b30d63af26a8ef9c4b74e8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634660e6aed1e6e770f513b9f926a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760580c4dd046befdffe9d9a7cd483c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7dcd83e4babb47edc942a1d2d35762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ffd9b894b376753fa056ff47cc4ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900edb27efd8926625be39e7e03cb4e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24475458616314e6e2cdda30e289ee0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e0fa8ad4022c593db6f99ed8961f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bad088204cfc622fef447341df3ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c3e131fb232771e9c5ca3431913a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3a58f488cf20b8886c8a7dbad8af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead491013ca0810c42c14be0c15d1fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25071af480a3807119f44ab24756671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5cd92686f65fc0ed288a42ac8094472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159e53f5bd3939a6e64253f577ca3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7940a0aafaf48667e4b1ceef8f08174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155eeef5cfd5e5f16f76520b8d46a7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c04bf5f368702d378e490d400b19576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b19bed4feae59830e641a29bca2d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60439c9279c5388cefb7b388bee0e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eff820191907395e3d5dd4e19a20a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ed2f7e0d00afabe38f169acfa164380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af056cd22bcc0b52e85ffa63dc92c76081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a326501cdc2e85a3d9ec2a901c43c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89bc5623f530271447a5a2ce1cbd3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cdaffdeed21a1fa8336e153bba26f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a3de0ba51c375ec5d9a2a32cfaf0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcabbbae5891068d51e5d3f71c275c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd714d22cfeec3a89de905265172921587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ba1cffa11b7f4f3603e59deefd4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ed1bacf707637600f283ed273233389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f360a56c480d6a369a8894af010090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f360cc968adf57e6d557ced69d321791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec2d461a6a0bcddc022bb8271d80c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694d39897d99dc6838769f86275481193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a09d9e1ddf43569bfe46d2f50456794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c8537dcb4a6bea364fdbf723de0fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21fc6d3b93c6f8850122539bc7389a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2e7ad823231b21399ac4d2ae218f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06ea325b6a94f68df1cfab919c7ed098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2afdc0579b24e6e2a852049af87699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b863c5bc3c198adbe782d8ec527a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c035bb52dee20ba886ce857d311f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3116d8888ace09096cfdde0310e068b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6435b1e64c042d47f56b3d241f5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9a68938c7b32363ab8675284f250e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe49e01023f2004fef201c7a67dd263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fd58846e604903d1b9c5eaf18e04d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7182c92070f4a67afd4777a3ce9b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be2e8d57d5b2cc53c46ff917e59d11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785a1d24d1c8952cb60fdbddab6928109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb554289402f1b1123def75aa8c70d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec64d30ad0ce971be44e9306ccb33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f32298e095a5b33d7dcbf06ea8ccd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3de659e3b0ec925f200e75909b84cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5083d77d451c86755c6ed3aa0f30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7df59c0b9fc4f203adda83b6f3821115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e3f284ebc26f3695d4286a2b228e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d9a25e61edea0dcf8d8e72565465117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f57dcc302ecd8d7b649bd010cb7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92c831998aef63fd10c471a5f0e4ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b6508e6a3c333de729ba796540e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47218f3954843d947af7a2d4b6653e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824886e0e1f35b4516297f859eed3b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01ad7a1e47107e5c7ebd076a68241123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfec91653857a5dff3d6f2c6392755f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70159ac5eccaf8da841d4cfdc2564373125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19bdef5a65f5915f52528df9a9694126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700c3cc88b21c1f482ea89485918ec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00d90385fb9935aed6380465ec8fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea45e60a0c0f4373b8fc7604be4116129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62164d8df1fb8a1c391128caf5dce6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec824291565513d118b6916793f65a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d2218e62d09beb89e254f3eb7395132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ce9f4dfc942e4b963ed8c00bd3717133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd4eb02343288f0e9e3279a9a67088134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c637d5ab564b2f7dd8b2041623a593135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7784850cb09b8e0dc8318d4eb94e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f82989ecceb8109c79682232757e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddfcf435cd9747a9fcc92b241ab6ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df43cc038e15ecb0cac4b3578934e62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83072f11827d786099f2b4128f131f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e20134b1816dcec6c919b3b4fd1f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1daecf4d770f33d45d426ead30cb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d24318f16729b5dae21f7c755b040143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c893fa5d6dabdf34b3df8f5003e78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd033b26b7a70683cfdcd79ea627c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36d21a641c65c59b939d2cc34f9024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f2a5eb992d823eb71cc57facb06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa291e8120ce819c21ab480da3305148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465570ec5af54e5a75f13a6bc4bbb13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b902dbfe56abecd80dd49cb37d24c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73bb5d4c68e2f1ce03890e50228708151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991be6fb03e4c020df7b30be15cb5bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b390a83310ef10058948e4786e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f451da8f7e5995c54949c3a7667c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dfc3df8753eaa65fc3eddb9693da5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf9219dd164ec5b461ffb96207bcd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585cad119ea2fada710de3cc012f56d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadf7410d5c6250cfacacc3451f7222158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecc420f5cfe06632d77f11bb97389159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a8b6cd17827e9215a5be35566ee68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6789845b28db44b6ef73802c965f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd752561757eb9b97f0e2e3736cd0b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e80dcdb6ec8c2a54336a71e30d112163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12988f3465ed4989d660ea83f80e29b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c7ae8f79bf88cbcef4a09f46872ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b155f38d34b62a54cd9f15e6e3814166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3bdc227cec73e0f10355d9d1afde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451fc8350efeb8452b46a0be0cd73a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69f0367938ff2358e9b1f2c2fdb964169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac9df5e0efdbcdf0167c0a8f71af8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dd48f75e9b5735f7d6ec73f6ec1e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f1eea4ea413689b0fd3aeb73544c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7211b3ccf8cd6168f67781e2cb5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d2750c20ede247dbd343c0840b206174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c986bb7b62bb76b9e636f9fe240fbc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d3fc82b7ee237585fdae7fceaea5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5541ed2830be9c0d60a099b6b76510177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5bc82889e519889e6939c1391562178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda74c1c170a25b1030e1609a40640179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f170cec3dd81ddf9142c507ca52ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff51aa488b92b60780b7fdbce3bc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967479032f4d969a1052fd62c42a5389182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a0a48aa236adf8076351b0842454183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345de30bb342d94a09717757b90208184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c71ba3358ba60ce6d90b2d6fbbb92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b78e0231c1f462cb6a21b171ef7ca6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121ca04c9953476f943c72f66b0c86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94877a665e90a018b360777443f7cab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0aa235182de7c51ae16a0fa7e591189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6c84da433f758a77136df8b969b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02053f9e9db856cff590fd0b1fc44d9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccbbccbe02f96d15d4ce46ac435d55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd6fb548e943a41838a0bdd42b53d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50e2b025b951d6e1e2ad93a99c1ed3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a69b187cc4df6ca28c5614147ed1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ba64c3dce7ea6dcc1cfa2be6d92c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853a27af10efad26ffa351f2d2110e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f0b04cc9db30ae64a4ce913370b4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711457410d502f6d57b2469492fe03e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65841ee7458e5d3835644231c7c02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b5360546c22b0383ee337f92e415201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2bf39479aadb77c39fc636640ee0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c71af377e5369c5a2f0ec0d42f868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7fc9d3e281fcc212ee185e8322414204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabda5c67ffa76e4471116fd25dcf8ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c8d86624c82be64877aa13b5e1e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c035299f047a73ee6e489887bae82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636157393d28cb2d36fc1a631fa0b20f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1eca2f457dd8f8233ff8ae1ab88d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26003fcadaa7b6ffbaf37136d819bdd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61a1234447880af5835eddee4c85f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd8a1bd35477f771b6c6d4f454781212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079737300132f4a63e68fadab817676213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0710280886d76e3df14aa12f4e58e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7569370fefb484a7b48db250a2565215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6300bb22ea666ea43c368d96b3a53e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486607d54d79ec35d77b2e8d049e7fb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4574de67dd8a6d5117b88a2fda5d55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed781e855225b29646cce5a29fb27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cfc2ad48a1554b1c1b6687b819e0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7b7c616475df5e9f8f6d5ced8f10a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f7cd920b71470428d7beea42023c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305af04495decccfddb2777a17183c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073457c08149be3f55a24ac3e70bdca6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f968cb15f3e908d16995c68e99b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b20d67d90e918069d9951c3ddf2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcfa21b71336d195831237fe54d9c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a168093d64f493b9e97197bd29919d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcff7afae17e00123bdeeb33781442229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b8153ffebc050bac3d3af01931c3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cdded01e4068b8530bdc5f873aea2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249907e238d5e53bd4c42f24041fdc2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993fdb18ee57ce221157d60dc64f89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0f292b2014661fa1b33dfc4eedc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e676fb634a9855c51a3784df7f044a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8adde8b61751d7c8091ce9f727be57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468cf82844b586f1ba014f023b6009237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f68bc2ab6a4f0c81633ce592873ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38f98f759b99e41fe94b504ce68e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09970e957106168e562705cceccfd446240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a58d0d3f9c5a9c2a8851aede055b1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e62722fc6505aabd0bbd920245762242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27899331b8b4a5d756f6e3d3d95c279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1266c39a1d4f533b7be29a5bf47434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190617a758f0037900fad11e88761c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac514cdfc46965d6e9018ac7cc9b37c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c9cd1b8efd42915a6b601ae22934d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b87abda3411ff9e68bc12e888a444248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a21ab0fbdd9c234dde7cf632e718d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a03864e2a37cc4799d841694cc3d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eadaefc684fe2b1832c805bc5775c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fabdfbf3fea3665084e106e268a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b0f7f545dbd059d86489766e7c9b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb0139c495ed769fba8cfad62ba8d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938934658f7bf7d80845e3f84ca7e42b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c94f587b539582fb85300b2afde1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0a389c7a7cb8d242d15987ecd8aaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd657e58a5c264ca2a3315b58d9bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7951d6db97215fa0c2156c1cce64d74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed1328a0704f826d14d1409683143260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cc1350b8b454b51ae67edeb3e5d95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5f648c2c55997a53fad629ea095a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150189381bd43848f61dd59061e4af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2329683327ef0d814a62de4e1d9411264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdade800adf85eddb95e5612c53408a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081e1f3525b76e912bcef2806bcc64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149c7627a6b9fa782e0ed7516fbeacf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc7a187231b2126ccf2acdbbe5d043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04894ec2d8746b69c4a06110ddc128269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6708d73ed14176a06b994a8e48b887a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7a158311ca18512afc9039e8015c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1585916290864b74e0bf3601b5bf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e4ac463742a9b9407e66fa90f375273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5796b360c14bb54b489a091ecf1811274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f6bc5a6ad12a1fc8cec70ddec829275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4168cfbea0103d2b44e486b982037276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bd22bc9a528b7041b713c05d974ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1fd6e3c138bf4d745a0a6eb8a1fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd291548ae1e7c87ed8ea1fcc18f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25c1f44407954899e66c24931293a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac7bec381a3d5c3d65f39ea80276f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f623f3b8187756dad10142c210b81f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75953978e533e92f28abf992c61c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fbf024c254921931e3d1b0ca390c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5600128d03307c309e6b35067b213f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64368caa2d01c2db6f780afd3425af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcda9783702f0f4095107bf15ada9a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63efec6ba1a4bb99cdee6184528a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e5f43bd2a0293a904ea77adb66ebc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49aba4d5488e36493ad70a53a4183b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1f808f43418a280f5eff13bf4607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50503098c75c9fb719cea3c979265536292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60387184d3684dbb0f2aaf904fad08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e651f256d2795deb79182c5b3bc9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681df4c55f9a5284311c0c6f26d36de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3568be4f629296f3cc3c44f6b9d229296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80138ca8eb05b37a62f02f43d1cf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e1ce7f252a639b1e8163281caa6b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67950ede1d3f97ab4dfb5618ece71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b265fb76b5c249f5f23fc657cd1bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1390b178a3c246735b07528552a153301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34496694f4e9e4400c12cf85877228302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee80e3aff195f4544d34d94c408d76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f0df6fb4374460c498f43180cd2a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace97630e465b65e014aceb6ed36ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1970e8d23aab60d28a01b3388b9e2de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9dc0e9686245fa98d7512009f09a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bbe59a32353692e2543f00f7bcee3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7759a06bfbafb5e7e4b219b33d60f1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9b2b1918c87f56df929bd80f66eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db593b4fda6b0cad6b9e6eaf2c8670b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c78a7ae135f6413dd34834d58728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6007fda494628699f89ea5150989c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0852661a7ebd33a66604825f7043a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f889ed8b31f7d6ebf484a71f647e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d405bf045506a9789a35f90b7e27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc74ee1f828ba850b1242a7d98a04d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bddd7e3d8c1dfadc4fec87d2df2a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6644127e1a6392a36ca92fa1e930b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0528b93480c6146ecfdceba63d98a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8bc2a40d0d4085d92d21d08f3b079321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5985d454a999a4333a5bd10bb58ef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85b07b81e86a17c65fd9385001b24a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e1c5025f07dde2bef0c63a6d4f0fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1463b05c7faea1e99cac9dc679e0c93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da43dd2e35427aabc24fc2234e7b9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a69ae142396e8f6d84f7420bddc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07c9367937f535ca6c5322d3afda14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e16e9d7c40d436f4af2efbd70c7a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471064634c94befab96b4838bbca65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccacb813978871bbb45a51b6da978dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5278c8b24aed4ff07e456667bedc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a764778b07f925fae9b0d133d05a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eb54ef81aebada5a0040beeeee365334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727cee085e87813230c94092bd66d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd28c846a65e426458fb32167f186d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e11d91963ee0373ea552c960d4bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac111a7a3f52420e4067a394f9e3d9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2f0d869cf05a46d38205e456508e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed89b4a38c13799800f45261d4e2d92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb511cf95a9716bb3cfa68bc922297d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1cd00e309aa72761652f5a4018036342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c268b5a38c1f06fc69730dc274c50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f2e1d6c645cb70ab6c20e7c251fbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f72812e5c53817f353b072b29c1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f747d83cf0c406fddb6274ce8c592ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c40bfc67913748a776d64416d9d728347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff0a0406e577e65a7af2f0129d1471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b460707577f9089f70d69ec7cc132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9710bb737bbb9d7c0fa34bbd149df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc306afbe916777f2d208cda552930d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b47384da927ed4d9211108ea5fb805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894ed97d4f63d239bf4800e919c2ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e97ce71beb0c6f5454ad8c53a67ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde61de5171d43b69d0423d2cdf3a7bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be264f1d056aac69bd5730daa3b83d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b6f9f85bf08f16884e1c11b10f8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79380dedd52870a8eecfd4cbf7db18e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda26b88742d3b6f25f95c30b2545b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e01b83f84cda56c0d029ab33e675e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254e074b301959cb255f3278afae56214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152caac8665b0c098f03b91648be4df315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d1811286f8b3398340b7c41994a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf1d6b5c4645602c60eaa0946bdacf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858a5671acc3576db0a8b44e8cf6eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4380479695f5f1ea8f076840ab4d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a09bc6d34498ea06f5695d3f86755f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a902377b285784555a2f9cf28269921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed1a0036967675eadec2b3ad80c3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f2385dff6f7648175750f5a1a653b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522764024a0cf4f72a40a9ed218b832924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee97779bc2bf32e75f92a6cdf142a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50177c531768ef659f50c9ff5c06b8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9fe79f0792142ea0693f0118ad24727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c1b1cca33e59e30bfcc7e5074f92d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d317b0e481378c2e4f4c76194c4aed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15893ada64145400dde4ca19bcc0d2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede067cea54e0beb5582194939f2158831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b201262f356f072aaef3b58e62507832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93621ae9589032ff60218fd281a8b4f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f531e75ccc621b581c07443182af6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274dc48810fd3f9b6f23eea06be041e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903eb9fc34bd6d55aef89a766a82ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628d4996bcbcc4adbd91306618ddcc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa924e4e6ab1de809f8ef145d3ca938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73730f9ccb52496e17af5c811558e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d0def6f341cdb6860446a9b2cee340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada87007299952bf553d2c3418e89db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c39003da308138cfbd15afaaacaa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d549d075bb575f4d3b27380a5696043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6271519e44a832319a1056d61240e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282620396dae9be08b03ded436227d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59510e0f2cdc2b3aa67bf7a587c7a7ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110b43db0ef988610d0629e40392f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91956edd49b541a1ba7dfbd113c5fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae95f4b75a36cd59c72a880b6a9bd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106008352cc68dcd455b843540d14f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be8af5989ed40d14302451037a18651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436e8f26abfbaaaf2daa1edb4ccb92b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62e5f1144f2d0f43a64e6b04728a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1ec2be025291c5d8566704ea7cfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf353e0e3702d047d6e5de6e15b24855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74871a9979813ab77240c89e03e7baf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea34ef53e9d5f6e6f347237d21d18f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d9af09bb16a89a9863414779ae24258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9b5c8b2e8074915956fc32dfbc6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317bc454001bd5d9c0332b07075b15760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80ff9067788b67ca630514a471afd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508b6a7a68a86025daa51dbbf3fd0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84d184b5a7cd3114f430805672917063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f00be8eac27e79f2d3e15eb24b8b1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a1c14557f95fa8340cb454725f2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e1443a0c96a4a5dae9fd00648e15666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f552fe352d8fed5d5fa29eee86a7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857fe0e5d81ba6f564cb042204fd5fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df494903306c4eb381b8ac0a7463bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5aa08167972adc56c66e7697ce2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1cd14b083ca4e96c236c1e840112571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea79af5f5a7174f09fccc6981a18e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8125480e02f2965b8f2814a425cd1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ad6b2f7e3eac67b9358e12c463e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee61f301f2badb1f3d775b95786dcee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0ab28dfea32bdde5e4090cd124e6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c037612ffa211b3c31d9dec1d70669d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea459d9436c1724bbc7bce2c5b4050f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3332d131f316e3a1c1039213f5d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad4c5fc540d701f0fe884c6ecf49d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e01ece2feb93b14ddbf6f781398c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4345e3d3e15efd9e347b58e880e76fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f4a7d90d045a0e1d26f3ff33fc5c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df32ac07d2ca18fbd3f327b926aabfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a060f6be96d98855cc9b54e7d1789685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889fe657f1312f504d4414c3d9e67486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f50befe21e5817112604ec0b1da3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b59b17e217446d3af282cd7d394988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c13fc447810ba0811a0ef7414483d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2926c98c27cae4eeec293b064f57590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773e99dbeca7df7e6c11c3c972c17291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fc15b5735c3f35531d4ffaf335c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f271e27569bf7999be70388921eda993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234fe8f128f4f56fc04584d63525c0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e56dcadde3b3e10b9bd4fc0989951c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1525ccaf29cffac9e73160c90a547f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702cec4b4fdfe7bb69205601947a04997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d438b418843463188d912f48c7135f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0bdd9402b15a61dcad899be3988f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7d60f0a124f65bab92e4a9258bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b480914ec1debad271ad0e1bd430fde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52430684c96e350186d9e13f0ec3b412102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa9328aec0ee1e5a05d6c3e85829a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9cc01e197a7b36ece273d5f0657b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d699c8cec4e4e10243f2611a232f94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c99492632e18d22cafe21319c99c4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f536530f65d0343533b8f7e7520a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc709a3d816cf18145b1344901fd6de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60540fb6e864e9df6d7efe8c6529d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464b58d530168e14a2bb1a83d669646110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d34cb89385c7f1cff6fce132272e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b97663f978413063f70ed67e92cc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890735cf3288bb6da1b82f1cf2cc43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd7b4edbfdb3ec31cefb9a1e99f34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c560ee8f15eb6f59124c480e4f0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbd40de1ba2a1d7f42bd298d5e1e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5bd0aadfa6d1d0932b10ce4cbe372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db0767ac57b0bf6a942e56f17297ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd78a23090ffdfda8d7bb3b3049492a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e6749b883af9906e95ab56a64158120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78f1fbd04cd441627b59e9c11023fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408de031b4cf7d7fba55721cdae8612122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a220163ab6f8560f49de1a041d9ad3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557a05e219c78d8b5f63579b2e11ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aec35824ef7910485b3f38bac5e44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955756a2ded68f82f74b3c9c76c0b911126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d236aa7fe59e9b763aed69a75ee1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11143601abdcee736bb07bd634e277128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ba2f6d5b5f1169de7a505a191696129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef7c3613a03cbe01d3080c8883f69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139df8fb8b02b634178fb1f3a4ed7a28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3dfe7fe3ede7ca6d4fb193ea37132132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde57cde22571ab2a49f0f3c4117807133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c2f2dedc55e54e03593985586331134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901bf101bfa132874e763b63d094b48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f734f0445f9e9e0a07f9f7ac9020136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a1931670519c153ad8d3ff13ff23f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab51e43f70f99bb8df1b647da0bd6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faabc8f4b062dd57731a4ed1cb0e3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571cf1ea2adf27674e7a5a41d40723c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7d18daa8351d03fdc882c3573e4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436853d3dd6dc42ba54aa4388c2b6b5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1dac83dd33ee89aa6f1c1db8e1bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9588cc97703baaea1709bbe5fcd61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2e3c8ecb3db908958be5a541904b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed838aaa6c8b65b7d57253bf56f3e02f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305cdacacd1f577e71137a24abb861c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b824191e4a1bfe44451fadaf908c41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ff067e471529e9ccb396e5086b51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50653f74c27228876845a46e29292a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6729d529566c96aa14e4266742da3d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b577ba3001c0eb3bb387a65497bbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccab3a050ad9a77c36c036a0f83903153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06dc6c426eb250e340bc26aa0ed6bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780661f597fd705da878216e63dee44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7cb7142b0368c08ef84f11d5f31dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c456fa4898f2c917fbd3a19142068a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead9d9d4b4dc82f9bb9eba5f8d3438158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b54554dd61a64325dd2571fb80f9f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b48ca0fa88814729414355018ca3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03f46247fa8e915467e92fa090df8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e4e12b0c0311f331ef721f7d6a9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128cfa8728d7040701f26c667abe0b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea22c787401d53d38e50395fa7cd0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad664892bd88fee72f7a16115def3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c919e8e0c1e0c8994ee6bf4e8d8368f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec1d07914894365358d116b07c2df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c16f1dae8185339f1c4e48b8845d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab5d2bd298212dc3f9a1e84d5cd503169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741e77b62c32632d993c1d88f45514170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2848d5af6bf938ebf7d87b311d151171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4780e07d2716b5f30c9616ddf2a7024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c68fccc4a29e2fcb799584181a19a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ccbb29f78ce1eca5902077dd206db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678c98a6f5b0a6f3c2e426a896d949175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ae1bf2175bd1de9a62752baccc76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677dd0007b1643bb4292fc6180e8248177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df4d087a970b3f84e865c24baf955a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d41770bd8cd78a381648b25e6b8ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff2e10bcdfe5a491c2b79674402d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9040c81f818efe9514bf00a69a7671181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47401065710d7e7957c2ae9d58b8486182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3195c0ab38331f13fe82d28cfe989183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516eaaf9923c006a43e2de3b9b839f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01973b347dfcac1c1c762a4b83d8dbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402647bd05904ceb0db924e6b30815f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49f183b8a29fbb1ec104cc5a9a1df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983fff5269c870df9ad26404ce46c1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4e753d67a876c7ccf104684b75a0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc97face9c94d3d200a1875c1f3f860190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e90eee97f27bef79452ced2f875acc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133cc5b1d70b11a4c20d8e28281a0be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa142eef9a8fa5cf5086a965fdd6170193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde62ee42bb69df06331d7166fe0df4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b43704e1a7ca462bbc110772c5c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a86e3143afcac71c0edd066d8da12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff088129e823e012095ebc2afc220197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd341fe9ac52cef0a333e9e8b72a93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec81932a7e3a3da7c4bb7f02ea72b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521a4ab8784ece0006ae0e536b225b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbacfd5fafc6deba9cae353fe97658201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd4144f79b59ab8455079f1726116202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f98cd2a1ca55d6087a15be212cbca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e5505f7bf551d4c4d4308e329b8de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d47fe9803afbd8e2e347b8410f7a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d36a6048addcb30b32d0126a3d8cb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79d5ea6801696302a93fe1ff50fef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9fc2f131e9e1fb81d947674beb382208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321307506020a3060255a65e801a91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95898e07e3b10af21596368f4ae217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b94a48875281dcdd823306c3ba612b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c77e52e40fb8f15f3502d4f547e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ab6fd6efd575546aa4b81361586c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4192f7f0e638b13324f9348f1161f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac27ecc31d256debfb71e6abe5cbc1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3adbc8cdb6ce97b2977832f427fc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9305031c78ba719edd07709058c278217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547856e289af8e8fbfe4880bdb7727218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9c2805ea77fdaccbeede88665384219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb85a4d31ea1b066a71d4d5619931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33bb956a2f4a971e53f5d55d3546e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7402a8e124a75fcd5ee5b402d8794222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1fd64d217d5296f1ad9697e181160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb721ac53abc313fa11ac836edc398d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae8fedbf58d9a4bdd5de64ba6b48fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb960f6a12852cace11fed950064ffd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810256a8a80e894a4f396e0b62139f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a111717a86080d88933498fc45dea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d2adb4fbaf92050009cfe0d374120229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796ff3a6bf9db5272fa5b6d1299928230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6911c5a2f12962e20bb726af2721f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219ab7459c68918d5a1cb5cf123869232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cfd0f9da3ef19a4a8d4e9fd941abd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa1dfb8d0278512a0682c9f56304b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5af1f60d38095d63972adfb16c77a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2517571218e3b272739cfaddde64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e99ce6bebd8d5dec997268d21a3ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff07b118cf72397465f9d8a1cf36c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee3ff1eb035b649997348836fb8c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba58999e05f2aad80c8211b1c67012240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c705542c2e8f35e5f11e234d29b08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43d5d2fa79761991fc7f7a45ed8f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e8770ba1e33a2865bc8364cbccc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6892a49732649bbdb432dc982bef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643a35783d6d82b7966299b5dd17a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd9fab5e4c6093e54137a4ec7e342246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c81c3893597efb30d524b8230d6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a29ac46f760842b258c1a2f7a2a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9190ae78f60c821abbc7eaba009e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e5bccc8b06b5a8ed2c68f4f23366250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c664484def643db2a3d26fb7825a30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a1113bdeea16ef29e142c08779293252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed778fd1d558927c7f45de634a8bed7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb4b9e0c2c67b3c48efccf62d5d738254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a6c0943c6c47758d3e2c5bcbc2749255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42b6197e03f11a6156e9b915f010c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2799fd0f41390a03f3602732ed3aa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7f4fdc0c0ea02031a9132be44c4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a2fdcd7dfc4c50b3a711aed80eb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc50eb41c80a70ca54153b9eb6839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828112f23a98070ae339a18070f9da1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc16d881886b99653ea969ce32bfb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca3633e4dac068547380a006a19ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721a7c9a4bb8f11bf21c409d2086b6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c2ae865f4c0dbb6bd57464ef0823f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eef4d737987b625528e66522f76e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed6182780eb1d4617308e0420a3a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dbb3b8f45dea2c0880398d820dfc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec0c49823c832cb87df939b70f0f48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f3221926ddc4cf4d5be0c57a7be58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5bc5c8b7310c3a2999215676735e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5503d1b4309ded8bbab2e5e412aee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0632487d85d607af2d957b0ccc815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef73eca559b18aa43c86b6a7a56afc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e59635015364a166873ee250283c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4398c29f889864aea7006b81bba72a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9082c1aaa52aefe0b2e8a06a52b9a75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a35a2612e5147837eeba9b25144c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea5232a12c4ba724b3c22bdf14f244279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566681fcaeebd2b8828df0fd229faf3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47699c2c8f95258d41e1206c682039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330295b9a4033aafe2668430c60bbfc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96de925cbd6da06d50f726ea83362c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da93d7966ba7214f47c5a0834af7ee6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8e1bf0d57f9d9692e3eb8585a503c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3daf9ce54aa887757a6f46bf6c4c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389debde4f4d595238c1d891231baf46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d35a3ce13759a72fd3fd062ca29d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb08db24d15fa5d7fbc0700e6d991b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae10227756c190e89596d725dfb74d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16af4c8b57634188789f68ed3ddcb75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64220e409410930ac6f9e9e7765fbf12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9eff147ab37b078e2f2b86bf3aee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e393f724208f6171363cf104a62f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8750094106458f05a602affedd57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f85573e056a065e70f6679a74c23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af48a443549c187855be672d6d43bc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dff21b58d6d612998b1a543bfa963298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03637a5e2722e50fc27584faeafd26bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b3f9389584fdf7cc73c1ac92221f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883092f0466a2d78787a281f0f4fe51c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc08c67bcf6267256507cb4650ae839302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4978a4a3fba8452c5082850db17b80d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f41b4210e11b69b38e2839ad7500304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e22cfda8cba7dd25bdaeeebacee97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391dbca8b5d7e38c3909fb93826e5d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d667b3323ea1cb4fd3a8997c63333307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45c7ce9f80d73537c1c8d07c5f7ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077d8c4cd0a2a95134eb3f8a5ecef1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255d626b9c0b2188c2b0e7b6c21a2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86f7c7280b79d60512fda2d9f2602311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62fc28d226e02e08c1cfe33a2f93f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c0d806c2b24d2b2b381f46630d8e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece55c41b0cd5e84e9afa9d13d778fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bbcb053562df6a127d91e05a84b3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d810bd7a79bc0c70c9f6f4f9c49d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8856c82f124667fcd56c4dc8124cbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc40a3162bf86abdc4e6d64a1d78c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738092ea2cfc0348db90d8b68cc2c690319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53b16ac465b075bba74af139ed0fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8a311f6baca8f5ec9bfedb917fd87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ac42180f45fdc46efb15241f3df9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604660777415b807a8094a85de8b3286323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439dd301b5f2ba1acf675b4ba9bda6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0c66cf2cf4c00f349b71f85216507325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>