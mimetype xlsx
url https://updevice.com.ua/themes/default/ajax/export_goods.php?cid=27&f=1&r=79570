--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175420d9a813c1a90c8616c78466931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247ba05a5f19d3e242598fbe4e247d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069662a11e562bbded9190099ce9dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83551a5fa6f93123ad3db806f0f7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8889bac04285ea72e83fd18a998a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac858e3c9d6162ea250462b7f73b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00839d28dfcc0a0f3e9624951665ad107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec780ec76270115345b0b72bd9aec08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824789b59e42b8b9188ff25a8bba3df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574cc9d1a88cdd63d4cd9178b2c777e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fd2d5aeb1080dc05ca39fae66e74b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420bbc0e9258b1d9b50ed25578d26f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274449fd510b7d57c42bc49a0c55db8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77699c0383f322c768728c677609912914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b1ab14d3d171183fb199cc8967c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fc1b5f1294627d6a8b8317f36e2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a7263fd1ab6cbb48a7073114bf5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebb50a330c2fa757c6a413376bcf9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe23cef912ed8ef0db5ecb22c9d3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddad653498ceedaf7ba2acac09d15f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b68d86baf2b6a79fa9ee9673caf7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1256a6b4cc4ca38e08a7243823c398c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f0039ba449767e38ef8d563f414523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fcfb9d8496d4e4d394e77dde6823124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c9b9b2b4cdd156542eac53bdcb3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375065dd5da3366ef92eebc41948fec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728680d4f4f87c619adafb67b8f6ee427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c0050469b48450383bdaf91b8887b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7fcd74338c668dd8b21f5388a5e4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11e08d88442f5a3fa072bf6ff609530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad48baef384557138d5bc21e40ca7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18ee6a3a8453599a9ea4f1c02a42432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf0eea81e8c148c55703aa0be1577333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08700a6207fa12eca8e66e821e165434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7857d1a362b32f598c3d4d99a273a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d320822d18e087cff8f8c4cbbd270036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95883760b57c279e4cc11e310ee8d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a4992dd01e35797a7a9525d68a3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc2f2cfc0389103efa707b92360b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb33ecd24bd06ff8a308579ef93a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c5ebb27be89fb3a076411cef158041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ff535d8bfcc8d3b62b9a9910348f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c52da47439052f737051242218ad443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db6b868629dd9fd43f5ca6ce2b803144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4e65bd697dadf2fcd476b3cceab145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33af7b739b965991065284c58769fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3bc28e633782d9b9a93c6b51fca6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b870a37c3d2b3b521a868bdb755f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de235d0ee71e37080c45fb52a1de549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf032a7844d53bff226b335b6c3ddc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b3a90171a9e5e0b6741064fea06a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794755e06c8a4329a6715f6f24df9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74e79fe667788bf3a75d24b68dd8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7b05a4b1a3f99f9f5abbae2b8256454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ae3f3610f198fa64bed256e4075055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0dd7dcf55b1f1676589462d994356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250c6b8f23c8c8f5f8e8fa4676c60f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2bbac2b86640bb9f0a21772a462f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3930455f8dc446a6089b4a0f6a70c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd52770ed22a25f317951f753515460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757494610db81be4c22e5f5ddcc34d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fdd03a8a748b52b35ccbfbd2348ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482da43988808c7b2f67319f19f7b1d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a78fe20a36d8b08035654f468e1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c733886a7cf6ee9cbcf38d578b0573d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97687f500db5c60b2a3c612fee5dab2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd51526628b51a5785fcec0b6a5da267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d995ff90e91a38aece66337525f1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e7b3a1dc90910741bd894859194c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0b624efeddd0e5d70212d7f938e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c394cf14b7a68429d499435930f3d1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295d52da9c3110f5ffd4d13787f071b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c26f11d9e1e0d04f5c231ed6798eeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787b0db62c166d1a231b370aa71b36274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a310c96f25a32119a87e9f13645762275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6563ba9114e3b15601512ed46d7c39176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612f975ca39864d0081fdd928aa3fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2906db3eded3592d5de245c25c0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296e2b75a0dfac1d82d08b542bdf0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0ee1041d6fee290f8b66343ee8a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc473695e415b2009b779116428a7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9816c47ca06e8aac4eb3fcb8c5e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032358cff9615694beadd32d566d5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674eea50942d518f59b1b047daef21a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205fe6acd12cbe074ea6b4b57d11d9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632312f667b5d5ee9e75c4e89d5ac9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b0882f191e1dc999db71997b2dfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63f2c22abff4646f7b3bc0b6644b9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8051bbb77448cabf2e04edfd939edf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e311ac1b9023ec9abe1b86d7bc0d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3b13950f99299fbe776f30160c77c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fef8f23a36f271705cb04c22b6ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2387030a314fc7ecc380e5892abf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a818e3f2c29ab5685096edf6f5b6f4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd47f1715b6c6f14ff5a18afca4fc1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ffdc934809387d6fdab3767e3cd7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48237c260fcbc8b3f69fde82912c3da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a019e78a751071d59486c40786b9d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f931d58251b4e519ac35e8d373a2eaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83fcfb3b21051bd6e610f1b95ccb24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df90aa4d5962be5fb76693f84ea32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5a3b5d3ac54423a8faeda967d5231102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1be7d1271f05b1eee130a08217452103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3615f8f1f9c154041305ccb43ba7b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322847d72963b96f0282c460a377ef8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb164e23d49106973d6be6798d792da6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7af86f4bdab0d7e1098b1ad9139da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff89c74eafda26274c74811a850c09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fe62053dfdf4afd56ab17e539da54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d090987ff8f6aab1ff8b47d533a986110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cd5bc931ae84c6e2222a0c122a933111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de18a57dc166fe37be790b18cb8dc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f8576d540f4b32c0d566609df85b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7705d0671824edd9feaed6066205114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c924e4e98003fbf8a0a58e6ef7df7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704ffbdfc882ae98ac1594fe8eca21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8d0f5d4cde93c840598027270b2ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a215ea4b0f41aec5cdba9b453b97806118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c2ec2ba6d79f7d8f2fefd17e37fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bc7f44ce65afc80603ec03984da63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5f0d90a5151ad3a8d86c8d89a58cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec51c0e922949d675839fbc325456e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed593a237670c7606213e490ba34cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59397d5dc4ab5b5593e441e892816124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a870fbb3d804e8e1df9309a65410b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a48ffcb9e243c2b61d4a58b87c54c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b88de9da8dd16f987a1d20b08404127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16d78d77d788703b5141154eaade2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982fd632bee6a3b9472b8f029fbf6c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db36a91058b2ca9030c1b7379af0aba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e76e051ffa913e1dd9a4cb19ec8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125c978749d4315dd661fbdef6508e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c270ad464ce628382ad83f0a08b47ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5ff27fa7dede82674d100893558b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57710253c9c5cc6bb699129dd67876d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe8844eb3223673351c8d9734d554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec420e7fa7f234beaa835cc68ae357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a35e9368b72b648f8097ca8b54db9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ad6b0ee3eaa4ef9e54a32acdbd7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c72a39bcd197d1eaf2216ec2d6d9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3294a58a6ed4fa95ba00e4dfb92a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001fbbdd9f15e735889f5321f7b843d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48958c9118f7100a9934ad4de1e503143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931de64ba3c2bcdfd9d29a0726eb2e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a13fe25d813de181346baa3983de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2364c8bc33491228a6a11693612ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050bdf8f5325edb9b2c954ffc1024c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582b5649abcf78a1dda4487af6e5b41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3282e0552f24c3bc6d9073ddb3838149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c40d105100e2cfa699513289788c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ac4be557f9c2388b45995e577b6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957529da2dd3f5e46fee992ca6bd3e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b1b8909a236c512aff1148b9d5ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca437d2bcc6bb1cf84389700ad40cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac170dba7bbad7a2b6e76f313f2bc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c5ee6a178635d2a029751c9d9e2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf0518c757089c55ce79a340ec312a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20f81ae9c288bbf490b2023996db9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85413f0026d0f7a3b006d7ee49daa2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e351b6450fa17eaa5fbf220239c9b7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef786f2de3185ea89632e694128d077161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7792349f396e45343f74150bd76652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f151c804a1fadfddd534f435d1e905163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f8a2669ff65eaaedad245f99cbf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42f3f3b65f0712574953c58aaba5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba061408754eb671495165cef6ecf974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a54429fba1b7379dd5bb5ee06f2ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4ea518f9787ed58a55c7314dd08dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f15537fe6c41e6ff0c5e11a2a1229169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4d0da650c90ba87f07153c09d9563170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6def87b3a4ecd31bd94c4d4dce3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686c51bcf62a8061457297d1c6debc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97e11ba509983264556d72c9af727173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8285922ddfae903c3b9a94da4e043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b7de7152f5652686d09d8871fd78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed678e3a0f37dc399f533c47cd60f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9282b107c50eddbfe24c885c1b68745177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6274a7915013b349995737cf2545a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632274de4f3bd575cd6e1153909d56d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89951eac7bd8ae7f778a1d6366e8e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4908a0ba5a7ac0d9113b46fca19ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98352bbf205a28b217b6342c854bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c19f1175444893429ef4d8b51e5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f2bf6c663f090eb807c168e383f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ba90f811ada1ff0171651396a8eaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504652c1bac95b1f2f37efba64db3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24504a9751c6e0699372aa1035c7c046187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17c124e741c42efe903ba50c2769e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5131be4d03f137cd0255b98d1399af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31645239b75e6ff7a06724d242deb761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd16b0752fbd523abd27a07c4f5e63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b29c3f189af395fe9d7014dd972f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc996cabd49797ca740fa229f7783ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869ec41588adf109dde9d60ab123ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a236cbf06ace189a552c8a00588b5e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530ef3ab3cc9fd3d4f6c1597c4f0b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a206dde397640479432db82dac4b5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8e910abacbe370ca799c18962113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b397fdacc521176980f0c7d4037a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e434caa89b65bfd7cca62ff755384200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9966e1453ba745bfc51842fee0de0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567db9b33f8ecd4961bae225afec30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de0fa4c10074ebd0a209fd4048cad8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95f2a3310c48ce7ca46b0055aec62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364559b089166279f9e38c50955b7e6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad8ab1a5ba4df6e937c6847b3fc39b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d509f7a87499a61c827958d753ac71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6b76a9a77aec91ddebf3b561758b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af770a0431271823b4f273865a595209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5cf8fb95a0079a38386602d36fc31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3adfd660d2136a422bf3fae8277d3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d83eb65e7c18b851e33aa2b27032212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2f1502bbacf632a71a7ec774c5fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc789a0249d4bbcd55e522ff7b436214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee7b8ec951eb4de3c338722ec4934215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab321646496b85bc4c6e17ff9597a63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852919038f47666d95b3ac2347bbf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770f8d23d6dd497fc6b1a41da61da6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78f35fc501acce7d3b8b664c21bf72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec4793e38e4013ee5b483497d0fe5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7287fa01283c1ec3d9482e8a88e20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ca66ae8ce39ae9410a45df9fc2eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade443144d896504ad4689628a647622223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f642905b3382dd1ca1ef9c103079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ded04d2d87b682b2d79661e734701225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eb974ed37bf93de8f2c9c0f5f0c0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544a9884aecf781585e796c8062512227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df6ae2048e95bfaac4e92f0b9326d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d66f1b7917b007eda7654c84be95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ed7fbfedbcb77066b2695b92e05d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81855635703b5bc5ce21dad01130f878231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aaa1d2d36de4902c791062fcdbd15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e885c4e160c03be8770c5fdde9c0d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee52a4cc60444d20d6ab7976b703e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1418d6a9b126d9086cf3fa7a529d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016ac5738d21367773a78a824122a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7150ab917945449e10f2eda17c02f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89109752b1cac353a4f9d90f3ad07d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82db024abf419279f7d88afc445b77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd1753bff22e94c13b9236d7b85362240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d6048c9a64521a037b0982de75c90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3ff335e32188c900b18bd1a60d19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070e7c82162bd92037092b9da952bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05c30b656c993edf9a6316b29592cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897a76e1d94f45ed4bc721063c4d83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e080a1730fc3f16ecfbc79c10ed52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcb6d5bc5ed748bde9b80e9a4e7c4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5db396bd14ea14f2440278a148f42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a0a9399a065af3d4af53990d015f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083e3064d655357223755334ee8b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f785b957c71a49d5d2457f4fcd96d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa41ea4161736b3c58967b4fd51f25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb43c23fc1699cef86a72d0bf16f3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea237e0d009a5ac4dd1ddd21df19be4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b9160835e3656eed7811f29024f1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c824b3619a5405380c558a655237256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85912ad7f7f73ff10d7571d2c32133f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc4bebc449904ac16fac3080f8473258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b39e715fc7b35bb264005501ae204259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49173d6e020249c07296968f17f07326260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366065fd4afe4c6d50b7219b5d956727261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94303fece429023617ce963b727d63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af93f613093a266be86fd403e3aa89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7627895d7a69dedbe844da77413c7ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106261471572ab11c184aecaeba9228265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37dbe9e78a638a7c8f0be28dbc5d48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ee84cb7994de7341bb90dab72d36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26319b62a53d71ac9e398a66ccf237268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60697f1b366fdbe256d760bbcb9903269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f425d545fd6277247a8d7b3601126270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a90a76fd8863994119dcacdedf46ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdde700a0ab64b998609937bc0d0e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99306d2e8e84676fa9e22a560eb8f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5feab876b33d2d8aa06b44035a3f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304e4fe0490735a5696b1a5f29d213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1ac7d4b529486f0e489318fd9676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395750bcb594c4144b97844795b7a81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df5e6d18d6230cfde72e7a22268cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242e7cc045fc2c5aa7174fe89a098e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4e4c3dc330ed307f82332a4be94d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c6e649d1537cd75a855d073e4f82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bcf83ccb989f3a8b2a301e07ffccb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b20b22bc3f9a91d61414567e211e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a578ad1821b6e4ad1f3264ed6cd03e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05624fcb03d3e318941313a5049218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922022919a3901112c251988ecfd475286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff65e7b68c0cee79d4899f96ba8afe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e3abf80f30e20480221f82c09284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0952bfc6ace9222511cbdbaf487729289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf1ef4f34e2c91ec6f71385e2a8f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2548d30eeadf82b6254b76aa270c5ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc743e37fdacd7352f0ef6edbfd6c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a5fa74a4791f41a11722c88dca07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff151be632fad568ed72462cc79620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab413fce0aa9287b39750b7b982cfe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e8b5811af82a2376dac82342d478c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f255538032af423437bc5fce746267297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff208278f1f49d195d415af1d46f0f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04174df1d1be600dbac12d77e511d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842c6d7173f059642304977b2acbf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386795a31e717b468de4d8769bd280f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c8a55eed5d36cd49689e3f49d03b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5ba0feb541d755e8b3cbbe73e811303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9b19204f94e6447d14ccabc14e8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c513622ced40b3f4c07fb6ab0b0308305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc48851e3a6dd86cd6ff250b06d18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c4f32bcd6b21e195a42c49d2be43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474be23aff171c622e3c4822dc4d2f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40bc0d9800007cb8ecc6ed6e70833309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fb60ff41b0c2ea7fe136c44361c74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85c1cc265635d28bb42dbe95df49be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25012d00b1ab70aa0d443a77f77c37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d39d2e92bc9b5ff4a98babfea5f5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df4a6e39858f377041630ab0fdf07f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a02652a2ddb62abb04661c5824ba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34f58b32d0a137fd1e50afad03d37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00bc966f416d27672b8e42ed7160c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9812f1124ab20e913a62a0b7b0214318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba52e6bc75472860efa0d06c76c733319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde952699541227a4c1c3850f21ceaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89ecea74ae0bf7f0c9e32df64b4dad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f046b4a31730d40a082fe8e13aaaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a369d261161d82bf32a3ce29c91ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb0df83f6d8f23bf3dee0048e6caa9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3479b250c9fd3bb8d5064aff12ff503325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eecbc2f5c6626a2105aaa9806b37b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7249698159d3975b272dc11be7090327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc36bfbca43804f4be03d7b1ee97879328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3e20b6d951794a6ee08e43df2bfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d73291614b8d5570180ecdc96eacd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006a0f7fd89010272f763470a64b1c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613bfba6d51376f3e54d739e466a18a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b0752ca1b9576c4cd4c565d721ab7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155fa8e611ceb7166d3ae2a40ce9b451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b302331dd04a8d79f3cae9770cc772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b811d0903e9d38a39f6ae267df0dbcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c41e84062f693751cf24cf2b96f884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6c3a8fb471aad5b20d2658c242c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3f2ec4f9cafcaad1a25e96650a2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b65c2d88af7e06e51b0a5eec338e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e1ad68c9e6fbd69f9fc9a1d09bbe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258fd5e0f46e9aee5a755201abcd6229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff4fffe897d58a667bb5a9296d7e2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d2f68579bc68e83906685e474791411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e64862b4e7944cc4cc80c498f88dfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756218ed49edef26a7eeed8b0e8abef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781358038639da7f1270aa2d088031514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7bf77da5b4266e9ae9c5a6c7b94615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd37c43e48a3d71da2ab2d78e69021116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2766bb09eb46d0ec387402559cf61017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aabff92d911e6dbd56ddd8af59b9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce0cb5c05d198c1e88fdf95662c7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ff86b07b3ab420c2d7856e20893e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47fa7ac3fb9bb8fa67622eaf3a514e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db995c13b0993db9c2362a3af17fc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43b26bd02d146706c98428164dfa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0741d035a11be7f64b8b696c411ddbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adf43f7ce980f3a688e6a59b48e52d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a51e2299235d31ed622add26e848a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06303825011844881adb2166ec2688a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac2e4106c63097eaeecb5cb05d96b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a6db5eadbe3017704d9865cff64be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477a97c31037c233270442aad4b37d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0241a12bb8850b1e9e876dd58cf771431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433cf494e78253b991d58465b03bf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451b0765681adee4fd21229cd6a52733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e936985f188be0d2f5185d6502df1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e939c972afb5e52b7b600534b8b60f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397da63e81a1b14af15db2dc945d5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512084414b6fa46fa67ecada1523791d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a028fc19c16ccf65b6c1dfc16fc7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3bd8bc2018a2ef7b6350e1c3d6d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57176b77ad5654d1907860c8b0fea0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80423f70e470decff1c8d8086d6560941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571321ab232681d95018541550bd5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37dffa813d617486b25367e0c89c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4354d47d0564b75b2e3bce7ca9077e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf146aedd369fbe4dc6e1c15a16ae2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2e8442f9d98a11d5be198a11a64bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7909490ccff93f983f6022bcd7bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4625bd96135d6909296f51a58e4ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8593742dfaff0b121bad01c00c3607d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07e9cae5cbb2aa6097eb53c0b1d62a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f6f68749e0fc9db7283ba17b978fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717918dc5e15bded4c239a6194a6a46a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbde77f559ae840fe3d75a7e00b1cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361d3ffc663b61aba42f4015d5686054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328680fefc5edfe27e4ad4207e51cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe19db8dfb9cd54b51dd10004bae1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ac6756c95b84f7b62c2291aaaa6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56b5b2a35be689bd9e57ae08111b1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8748f54a432267acd7854476d08af9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978dab5b9bfc118262c92894bdc08b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97b9f9fe709163ebd37141d5322ea761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884bb0c1544a3f8a13f45cd5e00ba4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d2d83474b0056b87a587257b152c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d236662ca59bf75fd0729830b0c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd720b22554e8d1b75d9ad49f21a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13bc277ddc50bada0f9b605e2eee766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e4f49e3d584b29e8bdcd3bc32f8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de3d82aa9efb3ec0ca4b547a4fc49e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c2258797fe61e4d54c4bcb9e2ce569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ddd93e78ddeca6f5e7687c8a7ea270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f9333aeed8add18fae1c212561b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d099394ae34f987d687a37a62a575e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71ff91c04dba34f1062597fb4413273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b60156300ab3b15e26c65c551cc27374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b8d890fe43476afe4d3b3f8eb79675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729a33f2bf8afbddbb093a44321b7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69cdd50ffd97c75f085ae86203f1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cb61fa5605a6049252a7fd5483e8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728eb1cd1669f7e4aa9f2cd5dd249d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836328f2febdf01f72516126401cebee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537998f2542bcde728a7f94e82cbf2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3ba3e1a858b14762b97e647579a5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43f7c1c8f7f4b00817af229fca48b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98241a682a9e90f88fd29532db2555e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4a202ef0590c15ed61938e1c81dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c3bc91cf17d5de05dd93f94ca7db486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256c5ae6c61598deedb895cd55e24e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea7d641d6ec481ba5b7aa9422de98b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ebe60ccba7f13ec87e8b9d401dd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f58c1803d685ccf35993bcdd05c1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07863a7721e5d0b6dacf7cc4d9b6e6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873f66cc4a76decb34b9975e21f624a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d763c808d7571db91908d0bd5998293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735581336b4c81a33a6b12334dce5d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016763a110577d02c083240411376c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d021ada596516e26f7ab8271d78f5b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608242a92b6359c1501661aa6c4f266797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f66d10a1645189def8c32f5a2271298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdff9fae0c176fd5144c21f3b7ae5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b0f71a5e0eaf535969f8becf8540100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a97414cf0e59accbdd51fea66091101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a6da837fb4117b4080fdaa2b71fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f48ec7c94867fd756a317645fdb93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66345390e74646b50fa251e7b8f5c56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bfee549c14d36bce23bbb94894bf9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06006f13b7df3c4b9550d43c1afc44f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98ea38f2d90853d0c32672a688601107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5555d66cfabba071b5c5af396767aff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bb478d90e04e1056443fc53f3519109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a74b10fe3878c4d31d2f836196c8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d718b08f7909f99b8340ce98f5e06f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2882afe8a73f80b8aea633919c4d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0723f464cb78e63a10759a26c01a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a75cf4b7133af826d4a49eaffe9b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740a23e17ddf1044b688eebdec2014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3f5bf84ecf4d132317a010d6cf03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ee5f82087495953ca99f885b0fb1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6d3c376e88bcd1d6916220d3df927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43af66dfbcd9e6f3e5ab307599bcc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369944bd69ed44282873375593fc560e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5da2e5dcf4788c4c67c97cd5795f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c87288377044bab79d7f52985355e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098f7ba4d0f18b492bb0308e4ff4c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766c8139545b0542843c16d3c4dd0e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db830ed7cdfaa7c049274e0c21831973125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d388b08dc330bcd94f98b8fd5a82cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b7d7eefecb4f9f548cc5c5a557796127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0331542e7715c992cebad6f7e911b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729857881cf4b90111233bca20e515129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc473108266e4a6004cf7b4b3c1a82a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e58f2082f09384143ad66215809f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a99fb0c9747c78e69741fd59bafb07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8301452c7478a79e680da03ae3f248133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc36a92ed3bee5797369f040113605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5843f541af0727e038bf4e84b054f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a0da027fec2cc98d983ebe973dbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3801c646b8743a0e50fc962e27e7e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae81285ac2d6fadc98171947f52aa24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d982b8992a4c239082f2034930047139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3777c04802412c7449b374fdbc00ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc53d78721a92ffe339b379b53fa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5de3ca56f01b163f2a44c506bcc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ee7d0f8f89aaeb6ec861f439de78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001713c978a55bb7a925b0196a8e377b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d02aaac935e95f7b90db693dffe4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f25febe581dd0d7c921a6f4aea4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23aafec30c7474c6696231e4f6bce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4005a74f6ad2b54dc6fc42a893973148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a31ec91a0a4739d84a67f133931a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1551d982fdf3b4b0d713617bbcd2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b93def4d0adca5ecb25a2cbde8783151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc931bd7bdb64e3488cbbbb9d92f09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842ec76ce8d47ab8665a92b3ecaf175153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339be9f3f32a5e518b3ec603ffb8e753154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca50d888a5fcb69335fd3477fe712b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0922d970b8caf3217d7cf482da0cfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf2c61a09778c269f9c4d9d65eb17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f717b96b38395b7f081c77047181b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169033bac496144dbcacc8ebe09cd1f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a2d54b5a116c1d8afd6ecd50c9e1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4bf6f6da49eeb55aa21df6c0ceb88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63868f84884b94270ce273b1414ed9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff480fdce93777ec3cf318776d767163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a21f11bbba65388c7d57c1ed458547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e188c9e041710cb6b9f7e1d16c25f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348204db3ca6299b4615af51ff10eff3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9854ec37a6f6764890797db4c8b15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682f6ffc6c9f948077871e5bbd69471168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ac97f2ec74a5200778ed982c9505169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699303bb79bc008ddded9c6d0536da13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab71dad180fe7acfc2115b54a91fd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e6616cf70d5f714a83eeeefa46dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290656679014542b6d44c13fd10b63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9b3ee33ede2ad8d4e8e9b533c699174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9306872e4bcc5378e55167d923c62f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1c08fb5c36ffc494c317862e5588176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c995cf3350716721f807534246da4bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafbf8c1c7f51676145b623b73ca90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe37901c3101c83751c9068c0e0bf1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a903722d8f006d94f968fe032d1c5f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594058c1d62e22aaee7bcd0f739caf7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a83273940e692d11cc6da78c52a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262bf091c3064f33979a7bc3843bd87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe26066a11182207947e98ddd86093184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7bce4c06348ef165d765a2f90e94e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591fc1a1bed3f040965286a8b0ca893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147a4fff67afc876055cdd7f82f799187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e89c72945b4f9c7513c1282c24f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab60f71e6dfdfb1345fe66421547e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7796970a9d24672948d89658d0cde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d75cb99e49586a6da9a0996fb0e0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12e1eada3810ae7bddae8120b3534192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490299b58b50fd8a1f5a09bd8ad6229193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb140f800a26ea54c1a52a71a57b225194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d0494ce137e8632337fdcd23ecf81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3cb59ee6c6b757538706c10021f19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e51b8c05c13cffc451db452d9320d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07b6912d22bd2d536348e5480dd91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7449d6b3ef2230921ab17e626d1f003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a45cba9aedf8ec18e2ae78d76dbab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723f6e6790ed5fa5ea0018014c19eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0bcbd4277758e73ee24be686db97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78bb247506fa587e4816970463754203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc47131b83c6d189c14540c0816e86a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05123ee06f99ea557fedf1faf84a81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d4e87098e8549ae3f18047e52afd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496c3ef8f2fa5bb1be177f4900ec4dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72ea1e9140796b90df8cde1b4d005208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77ebc4436d245e03c9ea69abd3c73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797e98111a713dff7c75920090f0172210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ff1bfe7be9bf4c287f0bc42400e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e38bc83fd5b5c21b81fc54e04e2254212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7c5589822ab3d5fa3c33c73305e0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebdb82bd709b1012eedec14c333743214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54571dc3c867876bbfc919dc1695f65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c1aae84621e322f28ee52b056218216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80fc41e0c7616403bd7f80065ee70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe48d4c4a4442a079eaf3dc4a43c4cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea81f0e873d05448a1d7f1b62f09dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536511f8986af3fbae8bd593d19c90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6de79b35f02c490b17b4d49a0d8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1811b24923b23f602ee1e4afedb626222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b92eed216eade95e6e79eb3fbad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1377afe65740d476c6b09b85193d045224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687730417fd0ae3d08b09f0a119cf43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afe430a2856c981d2a10769cecb058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914d1e0c5762fe35768a2ea0f2a995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba9d1e52e9c5c330289620f4a0cd65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f45f5b1d5cae78126d8c9d9c3bc289229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1126d9bf0e98b50996c5228a229f3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941099608384272aaae4ecf21ce9a10e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d2a5592c6c7c5e628453c94d1872a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf6627d70d31e93ff83d2a0eaced6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553bd8a009d01eebc27859c0c34c2ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445977e8b407b8e8412b00b2a385539235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66872aa6db8e31cb9f5d4fdb9136f94e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77f578d056a194fa76dfa138257467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3e82e1cf21ac815346b8c21b7f6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852acf94bcba6bacb2c4755503aac15e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007f62261724b709f3e2845762d1ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3b9f5d479c75f7c1c38eae535658241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc135f43bdbe3209714f27334918f348242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e738477c528ade650358ff13db44328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b595ad2fe62b7ed4b97e05b0029c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a3b4143f65c89e5c80e7bed8f143245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e61dc45cbaec9966ed96e5a318938246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b3c7ae3e5008750dbca1990f3edac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930f6ad0b17cb72b969552ff5dcaf47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22a7dec193d175ae4f270ea5a655c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a1c9410e605333fd3d0734749575250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed7d92e4a6eaa64abdce6690d5caf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613986d044653da38672ce35c5d13a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b269a6fe83087b5f24dcdc2d484efa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac9d3bac572a03aaea8273a25bfafe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccac35b06be759047d11a21ad6a536255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11768da29adc4dfb66ca90e127cd0e79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5655067a94220dac3e32dd264f16e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580634ae1da95577bb0ab61d1cfbff3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af8b57dbc44dfcbd79087eff333b40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c96647386bb0989288f042dc71304d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c2e8f1ca0923684f9756906acbf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f34a0fb0fea8a74b5f533cc1f99010262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0c20398a77ae7cda7c1a66f36d46f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a99aa0eb334b60d9886c94b073f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6fb41858e769a344ee804f94ed633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54608447d1a368df11997f074aecf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3accbb2c5b6b683d0cb3d8ccf4e42ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1eae8c2eed54304abfa58a9755287268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aea82b7dfebec34abb4f1827476e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea78b245a77e2c256e5906a912dba85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c439f0c0948901fc0bec236df9f232271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e5e300528ab3341963e040ff306f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7c08757e7bce048164b70304631b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9d00f37132e63a350614e0e19f53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a16cb2277dedf02de6ccb83b02827275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a23036ce6cc3b905206546defccf2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636e217d4c3984631c28ca88f72957277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a7ab68e198112085e3aa12e4bc1a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454f3a6006e93823f0336dc56e67e63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf929f2a83602bcd83d32a2b5379259280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3323460532814dc9b2b1eb5f4747843281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667374a8c830a5658885e56cc4ebf1d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb60bd36ed5de0aa90f0823deaba2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf3bd0119a237f09632a74914c7b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0efe4ec297ebccf10972eb6712070285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df553d5afef520bf916ba3edb2da7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1115aa4431e50dd5fd5fdb9082b3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82e44ea6b8ffdc2f4cead66681072288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3784cad90e080404fa64653a05bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909aea13fc0d3df31137190ce83b19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32cd6d6a64cfcff438c9ebda9ea9c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e2f7b5cc52e7f86681af049619416292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189bab4c3cc46a0d286199b7d1ec170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f704dc208dc4246b2c1450c59dbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01324fb3ce55a4e7401ff0ffff95e4ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83417b6ca8b6118dd17d7b8d8deb2994296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417babb31fc3c5a01899d367b774d98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5e20d32a40d9fea4b39954fe6914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e82b998037d7d7930a0ddaefadc4cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded9c5bc8dc4a6845fad65a29779b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027ca6dff0936cb8e7a2fe656318fd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420ff606c73e8eaf1eea0c30d4e456d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af61e49fee31626efcd8cea0d2a9b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291e0fa7788d1dce5396ccdf1952df7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36ddf8a534aed5400aaff8b4caaf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a183a948490d4004c0e2aa8b26170306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee727e53a2cd94c83600b564f8af6d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef49e174c084a3e4045c96176e5034308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557decd149f727863cb8f7a2bff848309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db90dc83956bbdecfbf2b9ba8a5121310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e3dda1a28d3dd45ad58733c607b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d3d2cda77513eb45555badacc80e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435d746e975ae3a963f0be1fdc71ec5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5922dc7fd7e4f703265bfc745d471314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c7cb2358bc8b5e8bbdd41c0023e42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b990cebcadd7e237bd56504fa801dce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64831a0902c27c5e8fa5c653dae66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c8530d6e4ff76c72250b2563dbb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3aa2faea5cfeba7301e2ccc5d55d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef14d70f57c404eda9e8c249b94fe3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cbef6b66944cd72f37babb204fc9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fcafe1edb0b34e6cffecd419070cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef78611cd0b59ed47deb11d7ef31c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74010242b23d5f1c3a8b9571ba8db6d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c7d86c118cb118d6d9803cc3ca27325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>