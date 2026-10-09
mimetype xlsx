--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75df2fbb167acfd5c8e430aedc24061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fda5ff514869e3c22d4fb139358762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e4c85be04a0d099529a1ca1f175363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215ccb1f8e972e1997b2035f4d19df34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548c33d3c0a7ae083582275dc3986e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515041418a4ae704d2d1bb260b83f696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467be7b96d22de33444543d013afba87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb66aa2e3e8b0d72b5679c6a4332278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c2fa10d98bf0cd17c041bbee46bf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ce47bdaede030db5a0abaade851f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09de0ba8b2b744e7523dec3c30f6a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623b686bf43a45dc29f5d074a1cf3ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bd4911b9452a67fa696538c5e66b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f5e45098a9125b269f8f0602b2ee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5959a85139be6e8733ec6033d1fe9ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315784542cbb73a746dae1babeb1a3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224713f6c13215d514156beec246b7c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825480764a63c86801b1e7473df46ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f7135e8e2cea5ddd5351d53cdb97719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faf90431e26c48cb62e5279fa144c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8033f1f32ecef29ef39c9ea6c445121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5663d0f3658a989a5e0a58c26ad98522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f4387e241e3c6dd1bd06ce56a8d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793b709690d2b876b09e3aeefe07fe724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183501797ab4c7396b77b8434fe47025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a43bd7792e080a145a023ad5104b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ab37b108c9c679bd3fbdc76c588b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6148966de527585ee15ad05034c9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccaa937a6cbfa964e910d33536ae1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa39f07229af658411ce7c8497754c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c7dae70e20407783602677f3211c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0964a274e414e2472785776b16c4f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621e3c620f8bed8b5a2eac09e026fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf9f315d4580c1f8ccfee4a2686ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda77e0a669fe886e28601aa2cab1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce2663d34d9a866d444076341fa82736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0353191808e6df45b130e48244b44737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c6417106b607102730909fe2b730838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c00cf26fbdd7e15cead6d1ff8d9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131045bb00f7fa3f5a4a5b855d2fcb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3a09ee577a8a85c8f563da04db6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd0b6d04f0dc891f021bdf2a39849342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe17e3cd513b552ff7102f24683f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883c255b770219757606e5516806fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753b4a4c7868e9d62150e4c12aa7be145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010510ccab959876f4a44e13b1e1c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691feefe3ce18b1cf6b382c073e419c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f19f1b5e605c7db623856fce4e3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8cc5f7cfeb63b32352875586c75b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2693ddacb9db5030a4c7253bb62a27c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492294166933482d0a151844eca5b47351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eda2998a910483186cd629d88ee0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd4e2c23b30fab1049a574296f60153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406222409d34e56af743f967b44111854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5ea7b5a6fc47aab86b438380298555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193de1b6735aec696d326f66615072b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d58214cb3520bda823d1f5eb0acc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed2b34136f5395ddd6e748effcc4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21e2c244c41ab58aa0545925731e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cdcac4d407c8f5d8f622b2fa22c4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d6652d702b3196ee16878e394e2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474a2a268ed647ce4ba05b080887e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91baeb8fa7fddad3c9dfa66e997f99a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a5c30c9dfa1267102bb98f405d14464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13188694bec4a0325c709472234a463765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61a3f12376d1105a65eea8396a32d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662dc5873705bc0d4f0e8f47273cf5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c306404df28fd7304b1025a212b4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671efc3d5802d4033e93a0aa7d318ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd1093435271373feadb98030b119470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a44d7dd585b38c4a645a9cef3424bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeb8492c574c71e8775fa76657403672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b61c0e612be1f0547fcfda1e5d5a4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c6795d1bdb9a3d5617bf28617a42c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf13d97f08bd0737f0dfdf26fcbad475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066b1b6f636cdf39c3a483e50cddf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307efb0fab7116e327bb00abb44c3a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496bcab40bd7c1c3e4c666b2727e24078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89017bd9645a287d3a5e553641f44879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7abb818f1562fbd7a1216a0b4da5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea41a57eb06da9307d4b1615c820581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7970c671cf027eaad16607ff0294282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebdec3c8088cf51811c1e35456932483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090685c85b37cffbcf6fd03acf75c7b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8606bba77b1dcaf54f46c825bdab9a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a05975a1d26b6c172eb3d55814a1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e502f373727d938c2096c4625c2d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc7aa326f0a1ff3cdfd80b871e13b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c67566502f91e548a26b45011b8a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92308125e0d73978996c3078d6d6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f58784e2ce7fae57c1045ddca9cfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47874ea4872ca63203ce918c8ab96f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33734ba138683d40c0fb990d3b34657693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70e7f8a254ad44e46f5c66c194cfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c4ba74ed634db382bab95bbcb2b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8185ebeb7848aa7e56e5009a314da296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3e5fa804ed5a453390287b008c5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65f2fbae3b99c7408a30f01e0e71098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b2b7af208a84b1b258d4be0efbd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa59b58d03779038fe24b42aca9a68b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077c9a0226a3d779d96ad44a04c0616101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe340479c3d4a86b77bf99219babfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65e0c203fc18f9ca6feb103fb1f8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59c407d967a4ba819e5737f7cf36d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c7b505c71796351a7ba6eccfa9ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7205860f856da67cd0e695f6b9b628106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1518cbfcc818fbb2fc67796d823cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e691391b2caf2dd08720197bf327c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8acc6212694026f4e5163c1bc9de9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a28b95ca78f8107c9f530aff73fffd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28765f7c34e00493ef9effaa3d221016111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbbaf380f1d9a405abbe0d35a84755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a205e64fa359396cee7d1493d110f35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c84b1efdb825cfc98125dca7acfc0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a0dff6a69475ab1f44775a9e3c5eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae640ff7ba743414f7f8f0e88a6d362e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107bc1c499c911654f13511d2a082d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24224786084645d876d5ae96372978a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb193d02be802387b16bc3298a5b643119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52db3553476e64e5d8af7887c71be4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64dd423ca9c2111870210f8a8ec91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ad99c13aac355f946d9ac34b3751122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f43c2b7854f2f94355a748f58dc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4bbc0513c2e39966c35800a24299a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52df61f1c2a1e10d2f6a4cb3a84dd5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c753d4bb026f05c0ae18fcbeca7892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2b7b0b9f6c0f7606b4c61b2281a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2aa6db29825b9583f94e29fbe7237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92871cb0138f00f973c6ca409be0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5f2364a1c9d0f5e9adb257d35e5ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9cb12ef1a852d663323b8a6e1076131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f61b8d26442af5987561d2646bbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db06aea76d3c77b8b869f35ce6ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310156fbcfc68b0da83a7cdb6ba0f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db2abfc15d8c2a18739fc0a9ca926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c337d79af66e691546e3916d568105136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c7c598cc7f35068c998c3d8e713a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d01157eaeb72b5fe5daa5882f8746138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5ca18646441f715c97bff3a5e64f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f8303909b0380d24ae812ba74a7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae502cfecf7dd631fd503a38b96e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f75ef1cf5f571b94f271ff01d6d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d220cb063bd4106b745a95be884e63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45f5de409875be0c73bf674e064c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146245ff16a13dc55e8e28ffa898109145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97fbc1dacba3578bb52e248e2f959146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dafde7454dec4636a4529b51b9d23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf1a78f7f5084b20c0b87a27813b73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb20276778e00336c1741724a2473ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6bf91261f1c8efd0ec71c671d763c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029b6d5edda402c54a064d66e32c30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3f374527a754d193d7e43b20b6c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce87d9727b841faf783967be4c7b4e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936391b0e58cf0150b8bb4e6de4ce6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c31d6e68fe90ad678d49df05d1d5e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef492821e9d8fffdf3a5b2da585e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693964a2e8792103d72def3574da3470157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537931d52e49b6ceb21696c29e15368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb28ec1bce7fadc27f066362fe7670159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb22bb32ec289df5434a8eabffbf43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a0c80ff8194499a618216ac610df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eadd19d4c40124722c36bf1feeb407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d87fff8bd5071e74f74720b768046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86614981014ab4343dd771f0240994ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e40a79100bd9c83f351bcfb4a617d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089de946717ae73c8bd1447f0afdba9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a4d614c3dd2a355f89fedd807d62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2190cade818026d34f3b450092c18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c943a95ed92183bc47542b72158c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f10d4f749c47e494aa2c661bd889170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc26fdc4e45741deb06125b683cc90b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21991fbbfed94d5777bb54085f0116172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ab973e2c6d037d3e60b9b76dc133173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8a65bc90013298e02cb2343ec4fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ffda3a0d930ad281dd9fcc2102733175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2198ed510cbe4f1fba506ba9b51df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec43566d1d10854b4f9e26c8ce7791177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a25854c91012c835a9baef4f924828178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f8d41e6b6937befe4accb58d2c2e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8fc6029d8b31dbc217a5ebd648fc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e2aca8b376e40a346b781930003f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c932b6a934c61fc82bfce6ca2aaab2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56579248bc13e0dfc451c590b4feac23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156a55cef053d775b491e06f2dfc922184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dbcbb144ccc341035d868a3d7f76a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047629fd305152a8cda9922dd9e050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e90ec2cad6da38c136317e5e6a6e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19328f1e621a6327c3fecb618382c924188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e35ce7984e7bac08bab0b265b1697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1596b82b4ee6222509d5b3c9096a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb9e06326129ae19c2468cc69d7b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4e4e45d9b9b7e588e23e11d99105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1b5406b26efad92bf3cb0fd56ee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1e05b6c835831422d2e1dd4c77ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b2853b8b955fd91c45bc644858a39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a28eec501cfa987eb08b5691b3f05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bae7cb393d4079b669eb541122dff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ea010a96fbc9d53e1c8dc31337256198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c6492a5de86a77514e8ea1e59818a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3073c1c2a3e2bcc34a350ccac1aa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d58536283b76f937c4ffd814a9f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44478d2c3871038abe2e813578283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882b98ebd0546b4a7af7b0830bae34e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e03f9b4edda5e14c0c7b16884520204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b28472fdb7291da3f4f9ad91457aa9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5755b7de161b2d0169cffdccd6a1db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96759bdced8241ae6b30127f7ac3bb8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5bb6d001d78dab27e681f4893158208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefab8dc1616072285246a8af3ff640209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650ed4330210d5abc0e1cc917ab971c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb535110877507c908e2715850acb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7b606ed2baabfe46c09c9bc240419212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366aa4ac24b375a2531397424ff8fb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe649e64730460a09c42bc50f06bbca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ab168202cd262d0b719538deb92f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e877b656bf37804c467f414685429e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf927a3c7ca6f3214e487532833cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741b0ed7707f6d052df0a4b5d788193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a333cac52fd410a9d76e7aef9d5fe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7ed692ef3a8c2891536c4f7b044ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7145d962361c81e5c66fea096b60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d4cb9f0fd5426b79a98deff5e85bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06b28cc5734d19ec1d2775605275dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5da0300226be7281262f1e70614d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a9cb6b637f18d71d8ae7d5690201225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185552d75c8b3ecd602fb70e945e03c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43193a8bee3560cb89e45347b8eafe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5922501fd1b2bf9826074411dadc6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e694b38891adb590979e18503fdc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce82e4f0136a9a98f8c0ae41824b5a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a834f0e91b362ea73826cbced93015c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad78cdbedf82802901f58848a4c762232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acce8317c6f30b48449df96d086055233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b38ad58046cc7126f0d2e961df86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fdc03c6e214cdd8a5e5412803ca14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003414b2308cb7b0dd475f1bd587c371236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775455df2cbc910bae96869d629c497e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8087a3b19ecde647e6fdd1c60487c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebbd24aff29557c657e72004488a51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ffd0a7a3bc808b989cb2883145dea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda090098298d355f66a9d0dab3b539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1894af2ec1f02473097bfd7c2f84a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c75de7d53e3f2caf9ab17858eac77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26b4df3dad77266adf4319b5e483f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac811f38ba11542a24f5f8cd791b601245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe9bb794d2df86344586f2d1f6e8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ce737e0a4386d46c17821ca941027247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a6a66eb82972e4eb8ed8615b9c854248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd4935dc4c49d87b8e7cb42044743249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f8b8b334fa1416795f7dbf25da13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea163887822db8db915ecfb8f538a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb487879a93591ed210722dbd2f3705b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f883c627f04ad29aa943f7c04e128a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414808fd54d35592031c4b4bca56ed2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636d55f61fcbd7df773f6555fa8d58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971dfb4608c61f9c8114a084c0e80ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cee61b52e60a6ce76488d0a5d3252257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26b0e939ad8952f695ae507539b40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e180ef706a59488539a760c2f8fd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833bf6121912f100a460968af349565260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1764a4dfb4b3d21681f0041147332261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16841a57a13efd8809728d3fe52ebd22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e106f006a2a0f07628fbb927892d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085f836c7fae739865fb94529159188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ec5cc6ec1cf3aecac3a0a02f78b2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85a50e5d155429d4dbf3ff74d2126266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9384fdc352ea69c994c6dc6c6338e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45881635ed579c28d2c78db29fa4e46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ac5e31bee7e31c7ac703086add1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79179adab741e481715bc56783efa6d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fa4cac4b1c0d9169a8eb2502286e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c03896e36ded052aa64966a202865272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eae61b4ef75c72541c8bc94b3876f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1634b622aa054ae46b29bb74dcd510274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d9fbd1f965bde810697a28eb2b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1073491f89e2f798be3446a1c3f87b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc229693329067c473b753485ed52dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d270eaf01c4b1598e7ce8f95bf43711278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626842a060180a80c27077264b76ab2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e38f0f80c6e75294435619b1cfdac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155d20b7057cea9bdc36dee223ee9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f068546c485eaa6ad94d336a67d98d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ddf8ef46b58534c657e6468bd585283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79acc83b74f00e9f276f7321d5b25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559038d14f83e086b55bb3e46eafa846285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d0a9f47bd8e50225304b113cea369286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97dd7d5cd182f9353eff83cf8ccd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8d5f2829e22e84e9fcafed38dbea0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3b066c7b0b727e075430dea5e12e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8b66a9eb8c26c5df6a1d0eefad64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada7d29ca3c225943ed1d7f6cc4a13c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823e36c9bc90395a9d86cd56f817dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c976c222ef73bca537c1682a0b5720293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae875b181716affe24d27c538f4b1e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68903859ab981215a836fc29d4d84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de306a348a0d4b11c014e6768474a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae23fc34f019d0a6b0fd6a0fd5bf5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c212132cac3d5bc197a505206be250298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1da4506094458f708d0e2dc809370d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea73b9d7aef5b4f890eca2c2736eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60582eae6548754ae4e7763496cdd27d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a971468544706de0720ff3104c61f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ebddfea037de40019ae2fb5f868d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097076234c8b185c9873cc3c5e3d985304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41be7a5a3488db398ec62d30ede80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c593ca3c08e9cc5e5ffe696372282a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae1336047d11ac2c2bf3a7b8bb8e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534d41b9a9ce0a31415903bec20e0d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f5995df5fdcccedb112cad9020db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8c06914c8d2f61216ff71db59044310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf818c55e38bbc9faf03fb837d696311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533fb0be951c7e403a316dd6cf5775a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b27d65b3898def5fd419ff523c2ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df294edf4865e5496a0fb9c2ff461617314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977f325b904eaa640017e60961bd0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc55fde982d112fcc8824d61586d8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d048629c7a8f260bb7f9f5b059fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f64ce9b850c9a6d8a4f1448d1bb5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172320c99d6c5f4d23c8a1de60cde15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286fd2a011b9d8bd2a8716e294a0706320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d424ca95ead17798296e41636c7255321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c631320edf871abd8aa09fa8c0146322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124124b64e365d9422eaf24e6221f91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27373d6c494249f2b00eb3a5cd3e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e23b013234ada7c89d88609e5ca855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e57d84b4e5ca1a8d54eda6e2b651f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82121033ce28380c43e16820f9f8273327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1257ec26413806471709fac42664fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b093b942a9d66f1f6ed9ff8fb611329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f875e2c76f257f40a0f817f13b9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96809777dd37e7a44e768b92460a8605331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30036cd1e142119a996960cf556af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00c950683e5ab31c77b9355b1f32b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41460d81e2abf0c7c2aad65f96e842334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a5998ee9701476b9062d94eac069335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a4874ac225550db5b53482f27c09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61111d7fc20a4ab9696c63189383c98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5424fd28aefc1c0586bc61edb7a1205338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fa81043dda034466f487d13455f77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d095c1673089d7fdb5868dcbe7de7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81231cd1c4565267edacb2e9ccc1a32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ad64f4b7c9b910b743aa07477fca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683d02b0b3926d76ad9e69f00a8ba1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93441e1dfe41f3300f7b73e1eaa0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd4802dc29e0b0411425cb70cd934345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559b36a9e84ee9f9c0a18694423845c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aea31bae0b91b14730cc9f2462b15b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2375f7cc6c0c12fc545a55528c9429f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2ff07225a95e83437875b376ce0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a56b490813008105d1e93e73ed52d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5762f9a414003c14c347dd68ea97f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f50e8c89b5d964e57996c127d1d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437c1cb24c91ac4dcc1a3311ad755b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb345b1a2b8439d986bc0d2a71e8217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e8b5dcdac86f6e432eacdeeda93588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea504eb7edec3f27824393b303a73c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0965dd138bc4db602c0bbfb7c3146c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807adba867ae37863608679d86fbbf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d2ea513d5101c2d03e06f7ee2a8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec6d98294d540adca6ecdc465d4ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82bca9a96c7cad841c4411bc41f2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fd6e184ac7f9f929bc40ba951b5fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d6ceb92c4694ca9f60a61708da9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c625caafe5a9b9f3266da20fd151fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049970df09ac7c52b951ef2cc559d6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b578b107ec2ca9be20096a2376de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90034ffa2d64a9610721fe95d75d0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896476dc19fdcdc8068be54e72c0bdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02bceecc73155392948a069457c59d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941999e16287eb3cca2c6e9f459c0a2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af88de0c40a6cdf3e5a53ce71c08f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c746523340c0ea82dc2dddcc35d5dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb492cfa4f2e5ef711b5290971d8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2c3db189209e6903859bc8d14928427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e7fe6f267ad555e5d8f546579b2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d63f9f012de46575e8a6373369d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6016cab7f255bd2162cd84733e35d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7c0e648ab4eff7f9e1fe00f08550931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4212346b5f7c615f22cf504ce9802f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e52d277d76584ce1eb67642f5263633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f7b671ba5780ab61985aa3afa27e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455e3c333d350082943658c44f203e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501051af0f3f4403908f1e54c7102a1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed64e7d0523142ac19ef9f0a15063d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48aa677de56a24568e86b18116ce6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83875b189f56c8eb980de5226e544e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b5c9256ec342cd927059ac5c61fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15e8f5fa524fc5bee42769b780680741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83198681daccba36dee416ee91dc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d58e9bf34b81987e23a2da5e817a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127575998f077b482c6918cc223be744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a05647709399b279ac4b4eab173045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d033361c87ebd042cfb1fef94a79046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484545f39c82e0590fb3afb623e74c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153c67df5fc04d30e75e0b300dc808148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16c33d9e9aa055cb8d9e21f71e47d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20fc88656e4d446e7204f22932c84f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdfe37192992132d849442c3e4bbcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664baa3f265ee9d808a9fb5d2ee906fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ea0df5d920e39a8ebed370285e45a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5a3a95eef73ee2fde8bea43cb23fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5691ec58ae7513407419ae377d88b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0f8851bd8e697015bc86899c005c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9535713850dd84e0aca16b5d078c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f4eb1e07b23811921630cc479b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a7c478a221dae8fabf36155bd0ed159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bcbf347b368f2d12e7a903c118e1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440cc940eca84c6428b4bdeaf29b36961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8aeef1cf7cb0c02b1c3f6b26c52a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afafe6d92aeef2c65b2b1453fef3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c726a73d195ae454ffc752f08e3c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a81841f45d9f57a205eb51cca7661465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d02fb3397204ec6d964919f84ef23266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b69b5c1e4ad4c92141e2dd54fe1e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b745d49f78fad22e1daebf191d6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ee60c570624caec37cadf54b996669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d022e2f2158042718ec85c3321771770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bf1d30790b7c76fb0f6e4dbe62db871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928fef7a0209b437fb6893585afd2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c297b53d60f8f8fae78c04f92790a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e05942b49eafc40bf1c490c1ed9ae774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf89c0d6ef67264b467e39e728f5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde58219d81cae035d8c319decd121e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77018b748d4d3c9513bb35f7b6a5a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111c7e94715b35fb138a28cd55015bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd968315c79aa1bb696257877b540279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d8bc2bdc487ee33fcb3a0be9358d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c03c9b3f75a2646f8716d8f54f8ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae63abcdb170b9213d9a4b36108f3e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501919fb44a90b88092f872328681d9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921cdc91010ab7082b02a3f382b29c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4b66d6ef2a620f08d0d40f5bf11785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cbdfe8230e37ea8643ebdb23aa60386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808d6d7d0945e73a66475f03057244987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5369ea1560dfe13f5ee7f1be80cce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1254dc177df078250d8cc50c58a7e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6030efa03887e975cba54e264d846e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0d7953fc279ab18f86c488bb405c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2eb7a530e3bca2dcb3284daca244892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9c0994a92e004622a4f6d631ef34093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a7808e7a433c9f33aec17c180cce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3374af0dbe7a2df46e42184141e844f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e310769b398ca84ba4a0ad12732a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf96d0092f84a60c6ae40d05f500e8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03189ced953286e14324d135fccde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69981e7498c339b45ca9b3dd5ca33099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d53aef10c31cc2fe1ca0900867c2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755746527bba9bb82f02c50863986da4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560c524e2233c43cebc1a3b51eccb5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd85c536a0b3bac7206bccb613c4de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e96976b8f99b4f021d7f5dcdbddfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51171786fb7c0a500537ab56d9c4765105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d60421fe8a750616e5e6a22cc37c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be67ff31784a94786488b7d24d0a0bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ddfbd72903b700894d3cde01514b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af67488ae11d4c104f3c403c2bf20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7d272e34d97ddfa7f1749e2e11601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c167a76fc9e3436290579ada1fb19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6ab14b94a3a1a75332830e1a1b19c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414839dbf790ba36adbd627c7dc9ed4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0432ad32262f81ca394646c8afdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749f9a95bb384392b159424ea689f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b3b1c3fcc687bbf97ea336c17a96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4deddb50f539368da799b33c1e6ec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f492696a550188dd9727c2b24d11da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3a690ae60748ca32e4b142d43ec65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c688210db0bd4fbba9fbf9152ee0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3ae2b59607334d7329e075d95188121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e60ca696898881ba7fdae2f234c9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86277dcf570538633f8359a40043a26b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483cc965bd73768666ec932f132cea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630fba4b3b5da39fc612870c5b2fa5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168cda7b35b03c5a8159acb92759e12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fe70d49d44802781f75ccfeef338127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9dc6d548b03eb25a3112f3615531128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e344de118280583087a18e581747129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06729affbf9e1b0fa4c1198786db6162130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bca4d74b60c6949b8898b1b89cf773131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807c0d61351b0ce398d2ac1d21d6f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af994eac4c9f6fa8e7196b0591da9e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d201c9a54fef7f5dfdcd33f4f9f89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb756ce7cb587ee3559fd5df6c954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9aa1658517f95c2fbd8c43e0cd01d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80808cf4355db97942d47c331d77e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32742cc2dfa060714f427a2692b055138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fab0da009794e65c34e2921fe3351d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa14299b15bfa298deea8c66e3c069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f308b5dd7f291e223557d52a158f86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb39aa7a1164d96fe65803d9e0f48f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827af811b10fd98d684567dcfb3e4e30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae20d2e245553879bb7c23c32d0c68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61789a297fe18344cfb64fd5dc91bb3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3fa3624b08e9f9f4b0b5a17efe84d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03deeccb04216fb0be4cf56f370ece147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791af7a2827fbdc098124a6df581f92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7899fe6911917dfcf54f31265f1930f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a76fc10f6c6b16561201a96a2750ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8d2d7c90d507c15fbbf1364aab0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6b582357ff8070cd442c647c8d94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898aa4f60f6d5801975bfcf383e9f1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed079a4fe54b667d0ce79c0a3819198154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f6f4044044002c9979f6df3d5b92d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a553a7f99048c12cc541f84b2a95b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306b83014401dfab6c9544080caa67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebacacc755d90c8b7bfef3dfa15db8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b37c2a32df355d28624f0278e9b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a79524063ae709ddfd490dbe23c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e0bb909e1978de56091c52a70961161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a188e5d32526f4c06fdbee7c7b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb25925cc995e8fd482063555446fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c8f4109a8e50de02942507b5eeb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd8eeac06c0433e2088a32bbeb3967165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d254dee14034ef16fc81211a5d744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eb6cc3d165aac4c882fffcb55ac7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4497c9f94966562db7bf99d72ed2aa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6394d0f517f26919a819ed39250c28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8908a0fa3cbe807d2ad3f343bec6b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41327a20b51e7f85e1ff3dfb7003b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a1059f58c4229d30c3404655a6c74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4170d974b981ec25a8767a0c41c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c837ad8b622b41fe0dae473df5a16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2858004bf502e5179fe254149bafe1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692815c4c15bfc02d2215e0b434da5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d4e2a6c2e2e5d2577e8268e56194177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36eebedc07f0978f687f8b8069d806178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2745cb21d711fc55b0268193a00a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda42bbf429365ef8836e66748405322180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f204ed3fa1fea8ca65ce0e982740181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac8423447b99872d3e34fcd3f9037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0f7979b133a460eb31fad30ae5d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd3b5f421e05af9386e9cb8987674184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f43954ff487d79ad1b2989859f241185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802dd36981a23d0f56027c89d3d4928186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc919e69093bac5592280adfe9e67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47ff43af2c2c9ed8294a23525ee85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e296a7e9b21c04a1988f7adaa4521189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd3ca0b43877c0d91ea02a3c0c071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a222212cb6bdd5ef7f5bc77d9e73a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d344e4755f794cd30a682d976bbf61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a07113179b651347814ca85e71467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e1a4ed28edcf5caac23446e62f69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ab0c798bab42c12e8c2b228199c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e9e4bfa58b10403e9efe4bafe214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621b3cc6ef13bff1b8c103d870de05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2098c64d67e371247d1e96a6d148198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c306133af892d809f3e463deaa4efe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d12988ef659281b387ba7b76c509200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69caf35931e86f55e94c74e10562a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05e5a67fed65b3523cc5c8b8aa4c6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c48e4ade0e7a0f52d83b3ed11c6a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6e74c15e9950266387d8926b3a9a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955c072d78621f42b213457ceec35bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91472645443f9bf4a7669f3c23e097ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0413ae643288a4beced30dae96f261207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c99db6f3c8c7634f31feb8827b373208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b63352ef25961e90da56141afd654209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ae039b52628c39de9e2d3d3a48e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f9c9cddc12f913b3a1079e65731a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16e0ddc2ee5e7443438be27366286212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f132429c25766e452feb116fd6f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76485fae77343ba1fe0275587130dbf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca19e4deaac4abffffac8cad02d0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee87ab9cd54f06e3d06fa3bc2a3ce1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5fb2d2bddbec1053a0bed80e05a3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5dc43d8620c44b350ef656515c775218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d355a6791b94b204380802d02cac72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62687d45fa0f8a62e4e1b728084614220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec046b54bd4635ac02401b9b97e0b6c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f203c3b07fff6ea299a55bbe219b65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0a55896fa445c856400b810733f4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470a8926c61efb850aebff3414a062224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770fee864e861f885f5a86127aaa0cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0ee085361bdf6688b109259caf0a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697070c7adfc06f78f282cf5e2fead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a39856b687c7b0dfbf42de681139a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd487479aab15817596b6436a809417229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558a98819695b021724dfd9ec55739230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd0c1e183e956290e048e4c5128bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0ee35e428cead7a66a99ac482e10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dba88823b29468d69eca19304040c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a05d47d9c4ee484a4a6440ad298db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5037b61cbea0d99c90349e6885f5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb794190e190ccbba7120f4f440431236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af6e45493bbe6d164ecb8e6475cd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c9cf0ec79139ab67a5fa989c118b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b9bf7e7965300e993bc64eeb0ce54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b3a8e7b6c4b90ba4b3cba53460d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db532e9463b5cc1a2b8a8215317f8c6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da400a9b31681440e6f7970a4b511c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08a95137a41f4538d86f58e0816c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d6561beff270c67eb699c1981354244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303160b10b3ecb5c88aa890ae8cdac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d98cb74dd03d94fa0005489900914246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c384b6b062c008fd3c8d90406f140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b375ee0300a88852650fa94933f58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420ae3882cc9bb2d5f3c00eeace450249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d6ff5c03c82a712b0490e6ff3cb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c428a6e637144c9267a806ae25f16d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565323a4d229ea2d78efbacf08d3492252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769f85712b31f036a88bdcee17ce97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512942842efc778071486bcf9da7dc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223bb74a9f0b39378b9b5a0aae1b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2808748e0daab7184d9ed632937acb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5284e3849464de60b0cc09512b4e4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bd6be0f41c6d0f931ab5b58320f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93939ed7a658da38e2bbdf78e747e342259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb428dfa5478652724d01221b7f078ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0044b7e12db0802d0e174c96faf71e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093607366f97ab64130ab80442d254d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bef63f3c70862729e171b8507e5dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e181eb7d9256adefecb37e23e70f86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d534dd374593873e5b7b91cd97fe66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a77cb2d21b86a56cb58f7d45c225266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db01e5868b26453c4761ed71f36657267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b66eb55e68cf001678938bf255846268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa4ef0e242f42e9c062984f0ae5fd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66fae143d20f808f95d418999b9d4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99229ef3dabc4ed07afd3e3376639143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc34acff9bb9481062cf446ead070272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b60d38337affb66c37effafbba51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732636b57d922b2f35b0ddbb40b2508a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd207f32b0b3e43f7fc9aabc103fdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca505452c630b504cff04e5b7c43c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7787200e4b40b346f66d38d8d8b84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58841f9f57362b26ac6a2eab5ac4f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384eb8ff255ac59bc2aeb99421319e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f635ba0e6d7eef599e25af9d00eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bda8502b5665bd2aafc37c306179e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa04133db04716cc51eacc2977270282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8209935660b5612fb287d38a135bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47051332960807cea45d577f9cc410c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e879589d0367700e8e7f87c3b0b335285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1b0d4342797ce0870aafe0b915a47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e56838eb7877afd5521855f19170e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb6b82451d153a318ef16c1a641ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa937430a6b08db6c306e32a6746e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee7e495734df180d9724dd4e559724290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7f5389e93392f86e99194b996b423291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f0fab66829669de878860552f214292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a13f0c088eecdf54aef48b78b180293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0747cbcc1069fe7210c25486b20ae8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0f86d7b52d6ba2553e43022f3af78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558fcb735e2b84c35f3090739218abc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201338403ba1b2229f9ab6a805849df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27b66a66a7984f852c60faf4f697d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3905e3a658866f45c776d4b7f4bac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf17abae572b0786edecdf8aa6e318300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b799eb1c28632bca4dd792e11acee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109643c95607e777afbf811539e7fb1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598ab12ff3140ee19880c7d9134f37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af0d299819151a33aa71c8053f937304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab34ebd4b16fff9c0a92db35be9302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d5c1beac482c156b88e681591f3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b10acdc2f03bc945547832c71c5c0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd86d1f89590f6b0080fb0ab807eb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d5cf2f98c4b85367f725af9bcae19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb8153f3b656ef06fdcb65ca4be2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04059e08ac4ae841290b0637323421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06711a69da34b18c3cc1c30d8da12a5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff99631378078a140803a57c2596f32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a81e4e67978e223af0a26d0a04b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5868c3d34f6fe2ed7bc5aff0dbb5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d7114707e5f1bc6d27a5b49f3ce27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb9651a13597c8bd5d1df2a755fd9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae10a4d0bfe3a10805da6dc4e488629318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e40608b1a6961ea34798efa3fd57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22c37888803c9acaddd17b1e9fadf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a10dfad029136d7c29280363ef6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c03af2fdff2a828fd56378312d132322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c081b5ab6fc24705f66204ed39cd1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376a7c7dadd711f0ae6169af25e999324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb954cc18ea6b40a29fdcc1b42a0807325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>