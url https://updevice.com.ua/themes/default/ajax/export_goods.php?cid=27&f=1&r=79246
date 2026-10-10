--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6128a998a59316bb65f128b11e9531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e65bb2f0a4b4ce513bffbbcbc8e8d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d5ad87311bd2700b3e997f86c1e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b65f280577e1624a8cf712acaf1e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485426f3e408632e4456fe8c6c394dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09f758014cf6a52a20fdc98cab6d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ebd04ebb6e57854700270ff8823a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d26f88141dd375873772ae69a9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd7f96a0a2f1c5c1189309b15e442a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e959cc8f57fd79a132a7c44ff11be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70156c39c092f3b35b6ba1c799199e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed6b8466f814ed8a5e7e6f35e203cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079da7b2c10346252f9644afaf6fad313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662bb71f0bddf17d74d7e067592adca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecd70ecf36b1d15486ebbc47241ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b3c6d2c4be78428c0e6e4577c2eb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7cd14d5aee668aafb3832a9ddcc9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da3505cc2738604a9dd0192e69e7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60446d3340ed4d9c4d66b6a7632f5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03575b60b570616ea592a92f2e6ae7f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dd5746bcbe549b1e410c13123d96421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44402acade18b883811af49521338ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e561b3e832d21a21f002cb7481befe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cfd731b92f0a6b32c582d47deeb4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956fb50fea82263321e0ce8f21fe43725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599edb387816a03274c2b36e38c85d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed77b2c6087501d1a349c8c82318b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dea61ed6b202b19aedbd8a8b8a68a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd504a668b1335229d58052a56c83b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718be3880e0efbdd24ae307738dd7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b01ebef5220f68ca85b92f4af09431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf709fe27c3b7be855a80dfbb7c2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981860e132c9d0620e0a0faee84976a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fef5db3e10041c25a925da486798534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5c5803d759b42f830a0b17475bfa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819127843952bfeea58af06879921e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b598ddde6c4ad418d0d9b90ed31cb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43a7c4d3b3f7e092b71ae162a6cc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56467c74a4f78acba4bf4b6a3e8e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6fa69f85a962b489af60b6d8c9bf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae0fd2351738a6fcc34ca8d9e0d8f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09c38d7ada2889943a19f67b1c3fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b1f12b34901efa0a1bc7cb471b7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b097b4f70b07beddffded25675c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ff50bbb917be1affb73f9b5ef89b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dec91c41abae0e12fe605519a2e2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fea84c78bd2c5b06c1e6f11febbcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bba1e917a019613a9e8209809fab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f91f33bb3777f94a5d476fdba33bc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca60c5f7a6cc318377d4cfe4610119f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f3fbafb39ae3c6910c69faf50a89251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f3f9f1f961aa3603c89265e229a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fc2497aab2665437062ff0ce6aca053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1417d2ffafb2127a6a8369e88470a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581ec1010694282c17c0288d97377055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209711df17867672eb616046135bf02956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b44b988ec481d5ae041aa93011f4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0874bd3591ea8f695c28c587b4a4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ad78ab3f100925a66dd01ed5a63959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e47079237861190f39fe47fc22ef160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec911e9dadc6ed9bcfb260215126503361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382563a3372e2b09ec09dc9ed5473a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212928ba680426175f3d46a4801f599f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a481b497799dc1aa44cce9f9d877a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3304b9bfff60483d49d66323e7b6c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efd155eb9ca7f87a91d941d6d28c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3989347787bf2e284b20de13a1df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399954d2b4762b42239ccccb6fc3b3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130ed055403b241730cd3bfaab905869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569b72919d6c44751789a8c70eba6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad37909aee06bbc1cf19824166fea871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf96192bfe3b48899543b3b3d76f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d218de4f05b5b06c47e928e2419daf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5b376915a17f45461f919ae532d2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab74317fb9e92cacbe9ea4545bddef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f7f361bbff7ad26a9d317ad42a3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a82e73d352e9f0282cb6b389159877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cd6ec437cfce125fa29fb1f0cee4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81f72f100948c14db3f86170a07aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72458effe7fe9ac2d5d80edf89f8fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dce56e2d4612f80f81efe3c9a7e3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4c85df11bb799187b2948df5957882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed860210549545a64ade64eb3e519083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9025e26cd0055a7b7eb03a6d46ee9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0db34f7294a84762ef02b485d04e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c998281e2821d7556c1acd1e812d2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8cc30bba5befb8c656ad8dd7b7b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93872a774db8672e100314878d93c36b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699bff9f32155a3d2ea0b8ff9e69c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040cdf123f77916f8de3ba2cd5958a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3750b9eb87feeb00e2f87031a4fdea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add52a5d1d03be9d13a4e06390bc3c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bc600c63150ede110c0f16adcf9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcfa731e38075d6689129e2c22c3fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ad6247bcd8aec1f59b3991f0893795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae8ac563c558656cac581436b916d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac25819aa91da5a5cc88b431276af4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f01c38ae3a2a991fb1fe307d7511d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd0e4b3344cfd86ce3aaf8e945af099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dda4563ed3ddc6dc3fdbfbde97d95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b41e465ec5c4706d122ceb51dc0c96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426bedea888a01f9ec7dc2178ff0da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64bc33223db8d8f78264d622514fa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acfc2e01ee493804075e668426a42b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf3cf09935d2661ec830b7386df235105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd73d7d06517bda89440682d4733be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb0421abba3d22fb2d8ed2abdc5f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906794a70ef51821f6b7c8fec586d02a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae5ac3cffbf09e4a601131e0d17cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d136765fc74e921189f3b81a37fcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7f7bcb1b8d7b54e46230ae8e0a1df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58a11fde48b9df80cd7c6cdf636c83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55e8b1cfab650507724a8aa221c92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172449bc64adb98b24a40d2680943658114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f71413380511bc6931a52bd2df0cea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d588aed8e913d657e24bf9b48805f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab422fec58d905adc51724963baa9e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139c70ef43516e69d929ab29b9d0db5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af46bb8faeb5497ce0b16bf4c048500119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163adbbe5a7f79f2be5ad94393ebda1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf890eaea2e29cd5d173bbe68fa24af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe68045454b651b63e887fc7ea434f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb5142b552fef2acf4bc333cb5dd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424109d810c604596212ae9f68e40ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b945e8aaea343ce31955692a7bd6992125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7e6fc5ff40c855db24fe3b10a351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005655bbc1aae239b9df5c0b8c752c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16484c8a5f7f79a10d88e15e3ba94823128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acb7d7ebaa186871848e7ca157603129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f5d0bbd782a9ba0c99a3ccefafebb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff50a169866bb23b400c7ca866f1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24fe59576a6113702482656bc5be7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d1960954bf38669475a551df0e4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db444fa0a5eddbcfb585df4586018a00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a1c7331b0ba307503742dcda1c9a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d97fbb7db63286729c901ccc73f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee1a19135f4b67e465da20bca3d053137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cccc7bd488fbdc9d9b87aa597d1475138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2957cfc5c46a45752210ed267bfc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d3d3ab48ed807ea2c4a5671b1f32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b82e9c44869edc131b50e5acabfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ff46e471608083fdf592a100e382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734adcfd83fb7b09f069c791292f71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4bc26549393a0efdaf823e0c15c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6db031814a962ef30b91ef2a8eee6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330be7562d738334429daaddf142969146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58698c2d99c8e2501da9a08eaf0da4ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee10c9d1822ba0fa60bd29a4f15c96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de55d514cbf59ea94e27053e280cc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c560cad328ceb0da31b070df61a1935150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfeb71fac41cc9622bd7fee1d12257151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d90956b8061fe2b35f53738dcc38a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e34cdc82d0b5e7ea1701cfccdae5a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58e76850827d6df012c6c9910c65fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143dd986bb79611a0834550b329301b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7044ca0daf7ad11186b4ed215ce59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89e3e1e9ff78ce4fb2dc2f97895ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f4a5d60a5473c09eb6ffdd1111f79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65f792b9deaf204afb30145c36febf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ec066cae6868adb057935b6dc48f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006403aba867b8419a3b69726ef3f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd109e5152423cf85896b442494ede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959b6a5bd662590f6fdf0e84ae3e77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1731fb3e3ca3ff86d35d6f2d19046164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408042b60836b09a70cd579d18d5535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5886b19a7aaf305f79b6f7e97d4e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694240ae8ab3fda38c9d536b8d83f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0115be19cf8ff9b1830d80e5c363fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b92558b930c98c898ba52b0b7a43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131799982e9e9fc33a1e3e6b7c86ed37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd975392a1ecb89ab0293391a3aa6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04472b2f81bde4efcb9a9f59186d54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebea93471a3525894fd07fa6e040c58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95169120757a7a6fbdfa9c6d5414418174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce527420c9a772846a72ead2ffc8ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36b4c96644806c6b87d2de7b8a39e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be436b8770188d45429b35a4cbcf275a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b4ed8f70ceafb7283f840814d61be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62248b3e7c128153f13661ae2f80369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb572ccc0da83d440269814c22cb6a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32000f55a056a548a9d8fb8ced6259181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3982b674a2a9c213f4b47c4db250c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd6ca02c9b76bffdd11000894e23b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de164cbd800f1602edc1ff7cea5e47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5fb1de7870cca060a583622541930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e71dc0f82a5f3e9fa94031fb1dbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2a95680dfe89a6e9830abb662149187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f3771ff97db35d7e466af40150ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4d865a023eee89061c9d9b32e4f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661249a130bb2be69519b7ad1c4fb86e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513072ef077f89d5682309e029b6fc68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006706e6ea8680b7d31e2938e444083b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942cd3645801ca345d158d34f579cac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5bd3f939fdf1d9394e627d5e4b277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c3f1b9a5d42a72e2d987476c7628195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ca5f08136639f26215292ff75e4b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ed55068e451be522591f6ed292c53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921cf8faf1b16dd2000331eb3aae6fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12660d949d9673e328678324cd71ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f986c134254ee35c1fca55f4362841d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29281d6c2f0fc55f3f9ce37b03d31d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287504f388e5a5a7260c3135120206a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491876eb7f1806eb7a74f8d514dc4f88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f8c1437461be1b33b3b8d4420784f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c0427307fea472ef7bf104666355205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3edddf41e2bef98652a1ddb9444912206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14cd9035f17f92d98c840fb38def80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0c4860d7fb29c1c0d9efe29d8938208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c283528bb48ca9b2a444ab569fcee8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531565f1d783a868393f5a5fc36d1cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ff84c429bda2d32c7d65fbf0f6b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd40e6a0d8350bd25c79c438476430212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e8a927d327745d7c994a70f54b157213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178c03e98f1a7ea7eb4eff764985b32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9f1a03c40793db4ab49d3447e428215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321520f78a29070655d375f1d6285ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6aaee54159bea5e93755a699c965217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9063a59516037088008e448ac8f2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d66bbcd0a39779ee09340f2d6ded7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9eedffbc027182bd0fc0802eb643b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a71d6044a7c72ef70aa7c53e8d3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70699a57c8bb33d02bf1ec15a17f38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c1ca4065dd34e37c4ca27df2e3d9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754f025d6c2365c02136fd435f6c99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ab3b6c9921fdf935348a587972ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3f054ba9900f581750fbb0666351226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010edd3e4054db72f8ec1509c95336227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8fd307af01488ee867319e4b0b919228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a55b6be0768e82215ba36b2e1a15c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5be2336af9e6ffb93ca77e968cd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d562a499ef84e2e8713bab7140a39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec48a316730229071689a36f5f2f1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd1e540069d030d83ee9372e66c2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e301502ce2609982c03162ad4784234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf9c1535a533b6c4b40a4d5066e6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aea5b5a796e02b41304da6e7dbe5d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1cb84a958bb31814374b0dbc9cbdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7aa3447d948735b29d58f6c4ce17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37311c1c5dbe627dce8c64d004c52a66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc916d4a611f56086ddb53ee6d7ce04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e603a51108f93b52690ba9781f8aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d0f5546d7cb3cc685826ad7dfbd0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb123549f688b32be8a76ff7a6c189243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d2e031cc184709e747cd549a045a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6801ae3a5015ce9be51158fc641cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32827b198581d6fe6b19767c1f4cb0b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e774b8d8923d251a4124dd9fc5d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad60f46bda7ded5dbd5faa9735ed4e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242964c2157e1b6517475bdccdbf5f3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c00f9a7e941674467cb5dc86b3f2bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f630a17a2552e29050706aacd31b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab11df122f0f6a523d39b383da77dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e9509341cf85f0da372e5d25c91fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790db87afffb048cda430e079c499e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3eecbd52f78480899d2d2364b1ae6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce6054d10fcef059ff206d62959a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad012be292296bcada3141b88ad79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbcdad30f197852273ba47ac3dd72c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d0836e73091fc5126a214bb84459259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95112189c5c38fa8df0407c4bfd8ea4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a25a22e20b9f4101a430f9db9ec6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f3d86ca0970b36b4d0cb45b115fc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619467a06cd6373340806a84af9a40f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac6bc0db652f69c89a8884de7397e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc9071d709ea9e2f3afcf384ef27b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c54a898b522601f8d4d560d45f717266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1f9802457f8e3edc6472a269fc8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b7552350405d85a150f08b820608268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd2422313551d637bd2ad18f281e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acee535794956fd0ee088a3f6fee290270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab1418639f87881d1809be5e0b83cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39660ea897d2066449b1ff03329e597272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ad2aef527107034e062126f3a94a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281f9f0a346610edacd55fecd8c666274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbeb6ae55bec7e77bf2b81c170733b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43e97a1375596759e1025b77d2a299276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793722d8a591c66d954d1b7aa36ee49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d61d48eaa9616efb1709cfefe5b4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b736cf8f2d7a5ab914d5cad3917bb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2e7f055729807dfb393fa3153fad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0b4e12b6dbdd0da3aa2ca3259b94e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19bff74743b0eed7a1c58db364df58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563dc783826d4ad9940b38ea9e93a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d09ba1eb0f388f8c0f16b0affa54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23cf8f566d1c52162bdcce7483b193285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911bee1d78e17d7116ffdb2042c4b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bceb7c50a279a1c7cf4e6255b30616287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a028aeeb02794ef9206f93b17d77b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b136bd0b49196fb83325a0b0178d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff0d7124af425c7dcb737938434885290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff4ee90691c0729f19bfd85bbf0d61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571360a7964ff086868f86f4f12c98ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c586a77c46f09b6fc9bfd8563bf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a0556d1d855ab74cb998400a0c9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc179fa0972855489256d82afbc35b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7168b6848d9a094450ea4d9b8ab607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97784df817716de49a2a8383a30e02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead475b84d69f0a70eaf7b06439d1e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545020e0a46bc189fcaad9e90a2d0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf16abff31903eb520d5422451dca4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ce22f1d97fcc122736b8a85cf5a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc73eb22663109837ba72ef2bf36696302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a323563191c8b5114e97d9189e7a62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101edd9e9e18346139f1b78c8e9d9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f54b4ec3236eb435f25c62ed58a853305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9812df67ec9a346ccb7797c3e540c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca76171c24260e0829d53bee3fdd465307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ee94952261a34d0572e52e8bc4c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d767bd16fac8dc8fd54881023ba276309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec7b3c9807d33f38fa994ddc65ceb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db9ab0de69c45be74a4d58fc25d6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580077e4f5ddecf340af436bba0bf87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bc0b7cc575aaf725c9f940b3771d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae7750120523a2fff142cfdb16ba5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd1fc71497c251c99951b11944747315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842db82c3702f5f842f9f91a261a8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a695500e2a544578f59efbd6708134317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa180de3b1dc248cf090f247f8f232318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5453dbe24ce657fcdfa4634154cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1b35ec1753301592987d482879b3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495cff1e7b5ece57a8d42b6b5da51df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cefbd1c05d8562c60f066af9f103d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78940dd1c3d210dc2df2b3fcfd4cde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334d851bca3c51903e8363f5dfe616f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324d2945299efb16ee982577051b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6abd53638cfe1b6ad2ed3337892f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382afb0399a0553e5bc9aabfb5b03af6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b09b75bd0dabd54ee751eec016508a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32123c0b51a5b76ac4ea16b3f69193ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805adf7acb0ae0e9365e5276ea0b2239330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ff60faa07fc377a13d366bafb245a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e30e78450c3f79c828808314a528a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b394b1df9a5f29769e03279d0b02c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297481c5dd7f1d854cd7bb9242df51dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab50fd6220095fb89356edefadccd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628ff3e12f3e9b556be67de33b96a4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59e42d024c1410b2a5f169f0872e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb069a2afe72826ecd4a3f460595a33d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d5cfe9bdb6b7c79828650fa91dc34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a600a759d8ce19b5cb03d10a94bfe7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53fa3ee2a56edc870d85c8b2c7d6a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1fe288184e949cf08aa67798b7fe4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fb6126bf0fec77eedc18cd0e7325f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73091d86afda8a3500ed191464a52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5561f010498e3fd006c323c4ae822345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e7bb74a663716a8e6dd05beb4132a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8ecdec97b3f75a1c2939a14fe602d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fabe54f13e2fc00afee17ed2a328921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117fb2c4eb31d3d4fabb8dc3fcaf1da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9b86363c6344dd6b35c4c78453fed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889f78b0f3ef1d321a72fed790849c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc5f7531d979dd9e26fca32b3a3a4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdad66afc8c5f21f11fefb521cac50b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d2b55f89160e09df6f8ebc8f88e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e8c0b96d4ececa107ab83be086e358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1172ff72490ebae1501ff001efa259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5af3af036921df531c5735169ebe210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571482a7c1c519d617e061b36498a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d4542379a6a7a4f94c6050963884912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63a7444b11ded7127dc679a405031c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762ea81043ccae37c372504ae88f0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c328659035db8314379d9a3fdd2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9ee8135fc737a2ada412b399b01116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ba17668cf717f2fbc83a8a9dcb7c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b95b75b8bb685087803e22d55c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee071027de8ab233dd6c9338d1ff1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f45604adc4c2a1ac1536154497272220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a398519c239ab6a556d36fb036c6cfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c1af5912df02f3bde08d0baa105cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea904df6e229b1af0b0f2c5699db2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd3d8794b0bc7749bb2c036b2f06a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d71dab713089ba271848e95903084b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526eaf07ef1ec8e4e56ed283dc595226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad8485f443285562141671b6c711b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f910a3c5dc275739a0d62b6d724bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a5965dbe622055fefc594b03fd72d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ca60a6ed3c9e099fd88764ed5480330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4136f76ca3a37dcd22da996aba8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c964e84e075d0ac82e65dde1fc7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb858b975bf6bbf490f333a9c03b4c8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b20207d0261168a5cde5cd1ce3fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288226f7ae56bdc5b94cba2ebb5cd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e946accb4bd7c18505c275523a2de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf56d0226961a358e0b8db6178ef8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d78732913fc02be81ebd97fcef8e5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e35e160fd4e48b1157bb078e60c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0ad59d23d0c2458962aa37c9cca2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d021d16073dbdb69c57fd6d7ca7a59d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22a4054f444d8a57cf16efd1ab4ce842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca32f1de8ad7dedcd125cd99055b2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555def4dcaf24b1b66430c31df059b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65fea08f3ec8808f4d460ea2f0acbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b690ab206558154c9afd43f810aed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64631c69aa425b76b954a6371a2903bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d757a317bd79a3a6750cbe87229f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aea164983c41e65daf158081df3a0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66695ecf2cf36619aa0836dc1d4ebd0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608bf9f778180ffe7d2ff4f7a5fccab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1f5a926ac9162ba4ab9cf412fccb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232462ab55a42fd5e2d0ab5a37fe681c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ce9e0ca055dd6a7f37c8862a145954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566e78f9ae9db6c2cac1af6740a6c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de8c35cf4e795ef784735a88a6e0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c56c79675aac2dbe4c416fe893f1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ce7ca4fda2448487511bb69c660258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d302ff1905f4eb5a54a5c98973e71459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b886de8e5d164e494da34934d60160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedc8eb14b5ae624637e8cc6629e79b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f60e680aa1ded6f50c59f8b7407e5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562fdd8263ad16e3c755d9ce66a91d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce52a3e095c463b142d46b0f498effd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4419f315f919cccd223568fd43ced7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b942ac504b384d972b9cd1697f25666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca55ab0935864bc1a01e4dd3df93fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3756b6cf30676aa6ab67e20e478e6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d127d310766afc6333e0df1c422669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3dd74155b60f6ef7ba96a5d68c91670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53ad4f99eb0c127cf4213a0bec4b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2314475a34625d70b6df4fc4a47e8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31684c5b7a2effbcb6f1a865f9f2d2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab304ca04d7770e7f0f84a84dd81bac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454be2dc688404c2b3b115b5f3db5fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ffda9a50cf03103f807cf37d2fa3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f11009ecc2c536ae8918e8ea5a7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30dc0115af81c614c2c6be31826acf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233110f7d4d794e9f1de8fc2e99514779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce37ade974489d924c8716b2516d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecb56bfc9efe1849b0b072b34bf3b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296692967fa31348601424dab4a9fec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325454665117c1c7fe6f7c2042191e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdae3c81b194b327feca451b8c86b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a953952077bfe7b1bb35754e397485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2b88917109752830481f5658147186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a11dd535d7ddd3670a40789046cd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f1ed86d3a2e6673e1c6b741241a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d64a347d852899b61ae83caf513689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6eb46cd6e75affa003c89660adfab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc53a76f1f29211da56469dd28589a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5acaabcbfe1a7ada65b41ca680cdeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26198982cc9b1bc043b22928b8f04fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86bc7a2432609176eabd8210e5d9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952439b73c67a3b5b6f43fbfbf94b7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b10b23102dfe57a65c822e1966883696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5c162a77087eca66798adc1f304d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f2af0b9f692e6578e3d2c34c43aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c012bff05bf68682f8786c0acbd57899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5de88bfd03fd0020e75883e6e10ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c273b8f187a195a620416110aa353101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c25846869d7b62474f8cabb81f96c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c876aa6ed8c5213c028fc9f6c1743103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58478575bd6243d84047462c9bb527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121342d63892220a66ca9b7bc15f95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfa73bfe53a8b82970dc3c2ae486c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095251079fa089199a40918ca3297f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c34121b8e1d4d758ad14302a6aa3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd244b4394c9b77c1c005d50a5cde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a10e7342cd5e70af7f215afa5cd250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9ff366cec9f32fffcedb95377e9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c6f39e5319bb7239282a9b85994b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ccd1f82a268ec81893792efc527e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f7218059db68643b95c5638392ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd31eddb9262d0f2bc747a37aacb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f165e4e24328a164f32e8ab102fc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8450d47ce281dcdd91495bad63475117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b1825c895d9d812eb90e7dbd83b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cf3c453ae4af50838db4d1fca2db7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd25bd3e1ca1632cf1e4d082d4e04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d214010579427739981c2fffc9b32fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf9a1905eb82bfef0ee9d923b6862d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89bf6da3a8b34526846740760b0dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6176b840c4a2d1f967b98e94819ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebae24ff61d1bd71d69318ec3f6088125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e811f4d797406c0739c966a334ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e06e7ff8e9a481a5cf578f23e1c5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e3545898a6365532b41c55b9b753128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eee95322b4e768ddc80c50dfcd9ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780d44acb2c35f2f807a3e528011cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b024608f23f5f23eb02e2fcece762131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe435c59bda638ffbf96be289195b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d146f2f2dbb67d82ef464ce832731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e603f7c75b3baef1a60fe52821763134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09470d3973d75a6e856f90015ce5e2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c3f934a6b37cf8803df5d417d14f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d67c39dfca07f60f2705ea121a14a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1360ba32a0f0475a37bf53d8f911a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2535f9653e94d59f276d2124123ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193fe432c0d356df07e7d8bc8282ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fddd8a3e5a691bb6aa807a2c3d2780141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168581c04537a3c8502769eec64c82a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b0f315444c064de427fc1de889678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbd72aabbf07876affa26768ca8a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a18be810b5ffe175dee9e75ef9bd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac862ba4071096377dd8904933dcde6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f7f498747de79ec747252224f8ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de472eebb9cf7c1e666c8db3ebca233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f83b89ff6c14a2df86423973f81112149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f20c0441f52cb7cd628d8c7345789e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35329b1396a1d3908995d7fc60423631151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e430031087e99a9e1866ef9abd5c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892314c23f54abed63c38223fe1314be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b51eee3d0f8e2039e79d44504022154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a2dd78e654cd037d15b45a8b0523155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed859273c095f6c4fd2cf0dd347f6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2fae7d2c56c78dd682c5704dd328c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b7c33687316aca8e21e1314587342158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44a69d53e471215e154e16f15e6551159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4afff150da1ea7513146a7189095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d975bcb14baec5f858ff65ddc50d5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050f0a74930102d25f938cf4df175a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54dbf216f1205e7454cc3c5b75bfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d8c546ee7524f40ded36caa10891164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8cf07ca8a76f2f5fffb57cddabc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c265b73a6ec90b741c768b2967cb05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0319962c0187296ade05aeee14f29cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690db3c49d7651d8e2f8e55543bbac9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a17a4aa257c67291f3edde7e87718169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91442372283ff49b51fcb4c0e7e3523170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159210e911eaf6482a85cf2aeb64a33f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc2fe0e0106ee880c41d8c81be6e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685deaa7eb074f5b5a6dcfe72744c1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bbb920e05a9f9f0bcaa07cf49dbd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194cc318a9e49023b36fa50e0c077ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b2d5354321b2b64f84f6280a029f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46088a0166dbcf36a12b2b8051eb11a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568a17d6656eaf4fb5df048dec79fcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfe7cfd539a0bb2d653af384d9e9fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aba24f69200c44a0ec6def0405328180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388c125ed5a87a17b13a4676b058660181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e2fcecccd3fd45cbaea5419509bfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf50d8c571ce9de9e13a6d983071c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e2607f7ec251bb52bed5e75b13679184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c2e0dd31b014920036a58e52b5ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a5db8dbd7d878326288fbbe2004f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab936d016dd74d7076cc52a6ea0cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38425f0ba39e4160cb3320d356d3a090188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4facbf35168d29d799e207de88fbaa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ee5de6453afaace56a853f180e9db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ec1546b9aef7850e150f3a8503db8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f74505b04cb631c4a2ba3aff91098192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfae9be2a6bed26142842e58660caa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf66feaa360b3152511269b0b0add86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b19bd275c80476f98d7a5104806c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1a4bbbcc05f0d5dc6fa84a7bad07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db811d3c39111441233bf6b4855915aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35d724e47f6e8e3ba34506dd9376b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956e3b2e4f44db7a0ab51257ca7680199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914f3241a0e25472f60461f5772448200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c6e2b748a741e564537cb30b92e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe297a405dcb665c4c6394969e4c12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfcefc5f80c7d67ed68250f20d63ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a88cf8cad7d316c46823090a2ff6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb685c6275fe5eca81db1dbf6b851205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2977d823a6c0c4760fa8f14b95a79e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6a4b97793e428681aced07a61d21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03754f65c44f1d6dbbb9585e2aa6ca5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bcc8fa0481f7f1e0ae3df488a049d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c842d2607da053b14a476a88e14d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c96db307c273f5abd1965d43237317211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8d3db99d07c7b9114536aa9434733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306958365deabda515246f2028b9cc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a9e743442808c7b47d97447534ffe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5db69ced3bd028babfb1f605406fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5ed69e4a8a2ec393d0f6877fb717f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce64d5254c96bcba54bc8a7357a6bc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f1e69d7aca01782fb2cf035f0ac0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fad4d75b3a58ebd741efd53c3f1c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df484b131fc5d274465d3f89cfa577220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe3400900534e340af2b0913ef3cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3216667d02b93f3013a5e41d82719b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3994937c0ac2eb0c8eeee58df893b7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892683f2e452f3a361356f40e909435224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee34893e2948f714e5d0d62865b9ef1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98e303db5f057b6054e1a0285b4fa7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a681349ea1421cf7be7c2ed198fcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292c84347ca8cb38a472427a3f5a85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b49d20355b3bbaa7681d859f9ecf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e452f59a3c3f6e2a016b712a4f66da1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df771a8624e060889bad99230fad564231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e4031e7593ec7b9ef2c929e02ab9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52596cabd93467f11f7a23bc7388b8c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc880f5a7faf80c651cc99aceb62bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c912d3d0b4e88d5b04e43454dcbda97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92a5584dd8e28a384be5e92961e28d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338bd08df56c425e8fd9194bfed18fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8368f0e1fb0a37d4280ed1338da29c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b04c438d6f59f0b03ad5e6fc31070239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebfbea8922f4986a036960e99ad931240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2630e1b376bd01c244c337869e2b54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3c42aeb931496dfe3c073894ce8ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562dbc29238c3c239749da55e2a061c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420a9ac8e3d6c59a37f80edbf525dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3482d6601c1c252adce0da0deb1f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3f8ba34cb00ed36357c4d7eb25cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66655bc2e9d58d21af7903ccfcd792247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836145d422d6d014eddce9bdf78036c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271bcd8549f217088a318d6250c4d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd646df4f711730f58392fb589d52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57124a4e45c93439cabcda62a7a259a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f75c17791bc8ec5c1498f0f1e7903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc439119ce4bf14b3fe61542ee9abacb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dde4815d19fd7ec228ee12227a12d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a28943d31c95a65099a30c38c2a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2f0acca568dcfa96f9642609bfe2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb5bf9c8626bb73f37e41452803bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28aebc4364673c1300f8029be7db74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fb4f4ab5a74de4ba5a990f107b604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7e568d685f602cb84d77ea840a24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58d9601b388401deea1917c90843f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55021c702c7cdbc9da51640b8105c83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c736139c0afa8a2cf1d88dc344cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b5d63d4e8d678e5510e9ddb0e824264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393cc50116911cb1b47738cd602605265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db62f8be60895ae0cb1c7ab0686d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471fa96d7ce18cba20f9086c3f4d7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664c3a9cd9a4def901d9d45b45f133268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e70c4826d5fce4935b6b1d9e143eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e52d4de64e0a18fa29d16e440f198270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a306edb17176ae19b57a362b9f577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73202bc23d2d898e8ec4dc1ed31436272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c198c9327c5df5517b1f8c49ddaeb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc9be91eb270ffc86cf9badfa4b5d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9d710f17acf1731162827a06d919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a592194a2d6b6a67bf884cbee36f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e0ad16d0c32372a4eb4490ac4e37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ef34a504cadf3d1239fb9498fbac9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e66565922c41d8aedde334ac2b3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45552067ef114d55422bcb519453619280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f7efe793beb4d60787661f1ab698281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ff5f5c50bb2be43e7ae99f77765f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183b3c19ee8814aa6690424662a383283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ebed3cb29526ced34af9f088e969284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88705556241ff6a04f3dc55659cfc6df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8d0801a17f4c20fd6bf03d421cefd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab4dd0cb430cd1ee6912bf4865a2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349420542b38e6df3a61cc5ee30cbaeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492cc463c6c0f2076989f51869b558a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54d531104b15975ba26e50b3b7ca6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099899fcb4ba9fdeb245a0090b037ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6bbb69644c8f196a5b2578180fc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e561ede93eac01c955c9dfe0c46c80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e1758643714422684cb15d4c2e111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32efd9bb98acd949fa1c241ee1cbde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d4be45d4c1d3c60ac3dc0894e1f1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3865cf5f15f964bd521986811b7be9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152fe31d11d2b9251e23ac5f0ed129f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c476809e6b930f473cd5ba89122f82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75c00bdbf932cd75b38e2c5914359300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593028d18cfd5168477b6160ab7f4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e588fd77857ffff9f18ea10d447c6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c6d41fc338c116a0e12874fd159f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb53349e49166d9b06a7ad1909e34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa3383db74a304bde2c27ae3818a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93783ee45cf565ccf298b8f3b1c18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d2df1536eb64e71ef5046945c1fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a896dfe4592d68ad2ee443873892d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c420022228653239e2e48c1209788309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd26bdf415bb084c2150e801cb149310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cff7d9b61c663de7b04c975c12ec5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9bd99fcdc375ec4b2569308fd00cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bcdadd353d07d533bb7c775deec29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9d84bca999a50e44248c0f05b7eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea18bcd16359679709b66b42e7dfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d34ae61aded5a3dce6e8adf045199e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9cdc6c03e29ad6e961f9f9500547317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557698ae4f67bd777d4b868c397a5a76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef711cb9ed1b9f75b686c81b1187a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec98eb92895e770de1b956f549101f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdce4a4c21f51f6e82c7f325581602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccad1ea59ecbebdbf138a6695c51c01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2172e24733921a0b02fcc3e2d2e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b5365e1a6af4fa4580c212afcb2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c70c5790a59bbfc575a183cc5a22aa325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>