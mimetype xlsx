--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8ee91fc3ce0039eb64dd0359ac351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2842b8dd4addf52e0501134123ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ec169f475eec2397a776ec6649b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59708c86f74ff1a10cb04f0fc422e57b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b70c9251ccdb91baccb5bf8cee175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de24819a7a4d018904fa5e299f67186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65907603acab1903b15809bd77e2b577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e342a72eaf7b03a5ddf3acfa254d4ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c76e5046b96a759233bb827099e799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4e3c2fa59deff4ea501b46bf722010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a12f944e6589e3d90ea97a4dd03611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93be6ebeec4215b2be76bd8f14b211012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a9028c1e0f08ed3c1eed7232504d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235edb31d7c09b3b1ab738dfb4b1713014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca13051b902330a822efc8a45051d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e7f745b06440b5cf54f7b806bea416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0caf25d066ea6ff5e960a7d4dff89217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b554ef074c665f7ccc1d643f1ea25118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0ec4d853b96fac8e76899e1f6140219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d460453174521eefdc98880ab3b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a40c3b23ae9bc7618f1f09f1e4eb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafbf2c6f699b9d72d462a9015697422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84920a41dc0784c116f8099cc09c619b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a124a0180d05cce4910c7b2a83e3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95a6c092d954658debe4b85e43495925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f8f43585b9736a3c9da429b2611d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f24a0320d7eec36c4b3e7fa632d3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc098fd62f8b59b3de728432de9de5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e685f523ef9a301cd03749310e549a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51a69bd2406582eb52ea71e2a9ad930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa752dbfae60884e1c48f7f6a703ba331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c875408ac0c272ce40a9ca3dddacd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5ba116cc8a91788a815c86298071633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c034a3443b81ccfdab187ee6f3e0cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc0a86240b255de26d02b3d3de530f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be003e9c6709478674768a8be518936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f8807a2a4a10fbe578946f8ea96bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e1ea8057a203cda2e733a0d8f47338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f58347e48b550e6330ed3b01041b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6ac9ede2ad550f9b3eca3a58520440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62def98894760f8af11c378371baa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349270038a825345636267a031fa9d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd46debbe7d2570556f34a744e77043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4164f4099691d05a9e2517bb531444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c892cb04ba85fa9bcacdc53a30e0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de000657954081c1c34d4a765c5f77d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c5e7b5acb696a2c2d9cc5f4f05ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe60e134a20d576399e9fc7b9aebac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9954ba36b9066c53cb455c3fe649049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8e06ad0f8d27b09fd38a3bc85f35950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6aee50116c8ea015ccdb7782bb74351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca271bde54b76f9a4b7c1da6a4a8e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4e4b7b41e470f101f59bfe9c525753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cdcc862fb2515366d4332aeb63e4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e437d408e4f6c585ed1371c7a4a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef348f7cd0cf6b7cd07fe3aa707b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76523375b46a7a3766f54e54a648813957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67788212038116920490c55d9b8bc4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50ada8cccbbc041eac6371d7dbe3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f028592065abacfc99b41a6599f9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf632cda859e9d16bcb8514486487a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7167b080a3b80b955a6e2ab28ba0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f814487da3784fca16bb42937daeca163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf5a85823961a79ab72b09017d2ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11038d0cbf885a1d240c0360c23705fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b276dd3f0e16c4d8a5c27718b1d7d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa460ef420fae61d4dff5f5e7801f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a184ef2906147d247fd8f7e5abd050c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e5b23577230f9da87d10f1964c8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68531114584e9f4c10a3a915addbd54570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6413754ff5d1c12f05874d5c25452d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0a54b35ec102e4bda3ddf0ac6b5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901a2eed5fc6727261991c351fb2b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c7bad24212a0a72a8054d0bc21dff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d34825be79f0ca39e6ccd10ca3ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083401c7b18b0acc18649ba2b5d0f4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d678669911833e46325fc0fdf7571077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff829457d6ddef5bcf0b2fd4179c68678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec7650cf2cc7b9d468b79fb462cdd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1fb5d7b7b82a94b5e36440643c4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9c542eec0fae2fb32e91fadcd878581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1ccb6d74e5732062d112611ea157e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c8ca2557ea6284dbe6b277ae4924483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3d93164e1fcf06dd38031eab7af1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6b9f239ae865e49d7b740cc2d91585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231996b49844be2f716bdb3021ba70b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348d8845960db9c7b2bd594d5a3ee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827f51d3e020ac6eabcd59e19ec48c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef63ef5762935a09482c56ef73f0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5c30af360f2634b02a14dce9245c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901d9311c7749d88e1da673e5a249091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03c2293f64660f5e77b99f228b58192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a3257a3ef1cd77490466639fb7a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5755fe8b4636494da88bd591f803494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49271501fa9e34234d04d331f9cfd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c98dff04e251e7309185daa55a676696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651b9c5852d0ee9c2dc699bb2cce4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6b84ff428d9263e845ced0691c3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db101007df43446835fdf001db6836c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d390e809b04cf152a5a212ab88794e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561398634c79c61daf409ca968493d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829abf00f90af2c641409e81650470c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b5fa692a83c38dcd579895d8cd14e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9ceb11c1841fab7b803c78ffef8a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e587936fd0bc4515d998fe63cc756105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edadcaa064f7d5ca5a9d365ab33c6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b5b00a7db3836e97131e44d0459ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432311180b737ebfd633e1b49c59ba0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52030855c747c5bae291c7b8791654109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed13f05638dce6ec5d8aacf15fe737110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d904476bb3016b87827357a76ab7dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15d4a77cd5b66f1b8482d12ea712b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79189684d0db0aa99837adf54911cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9333217b638f2560e125084ab35c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b5cda75d3cbb1ea5f35c467ebcf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d26252af2c58d6c5b9fbb6d3df698116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6df286df5ad1bae893accfc592334117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd83634cfc87215c3c856a8e9408ec9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc3a9a27733a3b0fd24bef13f0586119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f920acacffe28ebcac24f1781b59c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45bd7a1f749ea53c5c171d06852537121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f7fa4d4ad64cc843a216c2bcd503122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eaf9804f3e6fae0dbf398c45c8200123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74646f7559ccbe89ae328155f557c38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f439c14b34c3a6830ec70e23f0e08a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07682b770ca2059fa9eae069a15fdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69028ff95b08c606e34a4c0c21dc3fce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301e496c3e3c6e64d8ef8222468c510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bec38b933832e3265317876f35307129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1055d8841a3d5cfd699b17497d06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11921e2efa7b5594180bfb84a3d11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274bafe0c4477f31850341c32bd2fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545ee87e17694c76b51cc507a35fd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c9c1b0ce6fe78661ee6433086989134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c8db37f858fa88d62892cee090fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f60e2cfdc000672bdbd1cc82c931d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc829d6afef18248d497738e36c9e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ca468eb741a368196c92f78dd5219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9194850c79cfa5c42e7a7f0ef8ad6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4122ba54cc98274d1469b44c7cca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bbd019eded82667055a54c8cc7dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47023e9080ff08964eba3d1a03a985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61067ccb18b3e75a5c1670a83aace66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced9b9f0b12d88bdf02f438a9fbc0ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0093f722c8da0c3d5a1bf3782c827ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1eaa857822da87f3de1e2524370fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5de676ab2c63ebc64c79d01b8a298147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121a6507e4c5b0cab7d509854374e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f49622277d09989f38f3964d16386149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc3ecaac6e1419fa501da1361641a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc32e2d460f9c76af17b7ba2b6bb70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65994448e0717027f6e29e87744ea99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb579be91cd3a5d01f8abe8ee9dc39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fbea5e9207090c9ea5ff7195cabba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6147cc25c4ad96b781768bb08565f74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6dafce88b8f981c20f87c39a9390c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b2c22589e7b1df9ccbda87fb05bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80481c3ab202fb46e2f541a1530bbf4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c56e26a25c584393e9c45ba8157b03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c639424a234df19edc794bc6c7bb76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c58a2d4a271f18ae060233633dbf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d6d7cb900e634775f7b80fd1589ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef9e54dbe2ff9ba3391a201ab2a715163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28600ea8c7c322d4c6d4d25b204cf078164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5b484e1a0c14f8c88619cf845edd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b4bf791b2e35cf5865a508cfe413166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173d895e5ba659fa0c99500a25fec05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1954c56166b3c96bf52ff6e6f81fa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c8a45f04e113ae58c5be59b428bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268b05c40aa23183d498f48ee08ea8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8578b34b594964833f14b3ccc85d1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52fe1e6aefaa94f561397e2985ed1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a5c8234b938e3d4e39b89b9ed5c33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850b50a91054345bf643c538c475205174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032fc463bc77a50938c8e5ffb28c4a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ce92691d089a40fd7603b7bfc83d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27564aac07c4c75c3b736a830d24dee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33f591ab7923075bbd452ffeb9705178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb49f5dc1ec67a2485d12440af0b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847addba57b643d83cf670cf46b45328180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42913249d9bbc924ae162b41048c970181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382528087aa6682c6da433e385cd0ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6a9a105d160ed0d5f722fbb57d72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33851e201f6191cc085fe2cdebbb13ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c0316936d74a07d17a00096da32f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8aa3ecd985057dc4f1bb331821577186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cee6e8f0b1217c4c14f8f46915e229187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8fa51758f37fd922b2cdb214c22b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7fc9e4dfba5f14f40619b880609d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e830cb5f8ae32c81b3a918e359820190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7357e0f6f339f34be2a09b33a823191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea0acb51fecdaa39260a4b30dc4ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9ecdfa5b1559f56c3e6c2143f045193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2ec855d417de3264f3079e245ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14bae051f0d6fefc153306334d163d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee4c9a5efadeecbc94281425ad82a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e0116f6bf3fc802bd109ae3d34000197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4dbb94357c2df3edbacf4cb7725d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10157c799cbe1566646ad4ecfafcfaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fa25a5d199036ccaaeb3ff3ccadc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf04659a1af6c73ed94e29a19562cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691fbd3acce6ebf5c35f7c1a864fb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ab80d6b2611b673b13668ed3bf5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866bd7b3bebf760a2585918da8ba35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d388b772fb7a66a5a9b0bcf33e4dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ddeb962bf5d236b018bc8ccf3c495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b90980b961721fa669b2b152d370d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63f9a6139c56b8b30fa7cb255f8b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382dc076fe8259a96ff016a4627141209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24f2b8580ec94ba134b794e28bb0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999a79efb379e9a0e212e1aaeaceb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83b2e0cf3c2b4a66686c36abe3ea5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c25e8924713a866a26e6e2ef731dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907840e94119bc60b1208eb81e3202fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce91987458a7d99ad1d60dffcfd865215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55b8434e847da1a39c99ff07302a83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b1f30388cdb58e234a55fbf767455217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944509ac7eb45accf4af88b637cd4fbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd40adb77f1389b9fc866d6045daa64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2909b5f659231079ea0bf816511ebcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924210d12f898890790f9aa3ba0d6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a4d1feb10cca1b5c88bbc2b68c3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1f7269a3c370a9fbedfea4ba27a4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f7ea7ea57afa216e0285dd6c6263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6eece4a5fd928e8eb71eca25f80d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ba65ce28c3446603e9ffea5eae1bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e62152d08f7d2e76930637bee9953227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f418888af3b45f889843371d18dee17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e371f69d58eff3f5f549a144e9d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33d37e86c8b8e261f4d14e138016b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97dba1ab1a745d7eb4dce85caa8ae6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26881db287d8a57c238b708351ca04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d3430d4f976985bf752578fee4705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb1223df5533f60b8557708db6fb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce869d111952f483b6e3b7c42cecb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95daff4c898ddf8705246d73f54012f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf74b20879c0065ee6aa3cbf485eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb682ed5db38e2ceb608d23052d7a73a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209da9b010226620a120b517364364239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ff63523659d8dea8f5326a8f4476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259816899d7f523624934c7cdfe02beb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7beec5e12c202ca1237691c10d7446242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dc90f6d6d6f466592a0a05b99b0e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d13b80bc965a29f0b21cc0ac5c5eac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b10941b22cc56de2fb43d045d6c9c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547bda0031c47a85fe75eae37fe8997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86c3f7e8746696de51ccbdfb29f130247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ed9226d209304b7ee772a5fdc699248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8204af04a9586338d837ed3ea516b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7072c3a2ea7deaa97e9dc3ee2f2dd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d5d16e39ebe6e001185a79cf4ad8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ccaed0ab46960745e1143c78f66c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0ada971c0abcffed69ae8261cdb2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6db1dc48ab13c3f4fce7002fd9bdaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba117c4e06aa100b623f9f6abbf61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ab60133e18b6d88fd7d1b8abd9de5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251c2992caa8d6cd6d865acd11d7162257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82310652c64e93ef4148ecca02557258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe77a341790456c809ce92474d2b7f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa566432b610e9aae895d96227d01b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f5014ac3f591dd7ece05ed2f9cc7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb03ca113913f0596397b16e89964262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7cddb6a423327e0e280099564f731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d28e947d3d622d5b1df03607d9f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304d9f5f794ee71c7abae7b53a2f18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16362953f4bc6e53afc8900ad7325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965d01d8234ff1693153154376a209267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4221a274dd4bce26f4e62549f9cc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ace9721c642f668107b40ee7edb2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276a18c1b3f86a3f27716f85c8e431270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b32baac01987286c0ce66a44d4985271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cb69d185c8b9800c2fa38a7579d7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d663ad9094cce42c98685ce9195367273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1e96815fadc9d55ef2547aeb9770a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df62412565a660886847fe951092e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a946fd1819f0f1fb86baf8770d346b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0d8721f2066fb88b1fed6da3b244277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95b4e3c923cd5a9122eea1ad96f4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431229890428e243d38a4d867b46f77c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5763742aae2d041721d9d8cbd012aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e5904a86779c6c19f5043140f7a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b427c89e7adc3cce9ae28e40e9031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bbecdb9dfb76bdbb12ce351829349283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dbc71952a504e739f1a5ca43a14cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c1abe0a8c9cfc746f4a25297f730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32201e1e40b299a8800587606c00ba2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62497c2c61b5edc38cfe531aade04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de8e276aa138c0e973f5d5eb47e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913d945556c2fb9b8660569cb2cd02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fa09c3c60efee304100341473d510290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb393f354a3f2cb2340034548214f5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b51bcbacacc2341c316c270a7bb85d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664306a712739bef5956fee06d32f0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d70a3313cc7946fef7c11fd8da29f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64621f0e29b800ccdccfbeb3c4b7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf70d9a30b31ecbf700c496844bbf17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f016694a3c219ebea592c10aaef4ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd75e96c535358fbd049d01779e3bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d1d23c392c1a72c0320845a5877e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f627b991f35ceb3ad780bbaf9c6e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f7a1435768ebc831d0271e0ebd68c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a5c7993c863cfa5ab33fad2e0c1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719f71e8ec581580ab0936a4493051303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c15d482923613890dbb9f8f63a7f76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c01fb0c780ed7a8ab712602539324305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a3599799e9e23332f7af7a4939873306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4664b7d8edd9a500f3ea54eacda19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cee7261c3eb05b56bc3636e72758e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df3da6be6b2dcb900da17bedabf58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1da398f2bae0d540b0c5542ad8e20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9fe243f21894ed446e477b094d334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28086e76c28d19b90800b48dda71c80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24890547c5e03188038b82754eb6d44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3456739cbed0ef34bc0ef6a57b921314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4eb7cc4af8e32ac4ce5af92831052c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a217d35b1109ac4df8b88d8d9b495316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c48907f9f17326d094767394c452b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea84434e3d2200e190fc13c7a6a1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde6ffdc7d48c2107e5c5ea66f90665319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b630566aab72a87fe754f50d8834575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437bb10bf122690eb3418bbe8addde3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abcb0426dad28fce1ec8096f51a8c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007359434c58cc8c24bb1a3f8d671ea9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373c8fe8ca43d060bd4c84454c9d418324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab02a9b3aa4d1a53f77b8442173ee8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485d5d5d0f012a9220da0c4b88838d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8187480897de15b4971778f5606c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993362603ee788ab95e3d0b89f55c64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d36484b5e1d56bee970e319c70e9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba57eb902a0cc6d79c86d6447d5fd5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60658a1b9770225c23849ba5dfad040331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8e9502e4e80c1e4407fea9218e23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d573f57d730fecbf7f3a8ff13b93e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67964cefffaee0fce0567ced54fb753f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b4c8aa1bd76c10c97d48747ed5f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303269e53a7ceaa57160c9f53e4b2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17410789b7759e402bd74bfdba8d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433ebabb69e553d922d95fb9c01fd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354393bf86721e2501e6b9647f4523e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a5d69cb760e7b5f100a2440853e4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5df9b9c0ad2ae53ca12dd02ad4aa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397a8af86282a8ee576d04b3412b17e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890571eb8577c98929c2c8529036f2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329bc9e1c7e5435af677adab267bb1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76411269a4a4e82d80eb19bd45444345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd20115e77b4e9a8307388757bfbf4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17c6e18f5004f5c36e61afaa840950347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77511091aa02149a59834da33016d90b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ffea420f329f519cc9bff290b43e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8056b45b2a23b7d43ae723391c0aeca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f194d9ffaae5a853cc71b61beb93b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb96c0249c062bac476e58cf19bbb815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4116fdbd7166c213f36ab75b1b2d846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610df88b7f4c79799fbc6521dbf30027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea8170c9e8b90642b2c9b2be532868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2c4c467e251ef5131300eabc0a3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb20355cc78af9adbefdb599b47e7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156229f7d8a5cb9cdcb3f5fe612b44b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb58cd861889ad75c0e0cba3f9ba0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e6c28ad4b99a61f7d848c5d8ee74913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf6473b165e577c66f3e830ae97b8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b58b3368d0ea09ab1e2585e65c9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2ec06572fdf24017e19ca5584bf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebbb169d5329d39b97b4df702cb0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb19beca58ff76824dc1a89fcf39118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8373f06c8e43e787a9722ae82cba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622168af83aa88237ca1da16688e81f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce8b8e6b14956aee821e513d6ade621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e8dc11538d7ea4314fc9d970983122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e88c339397dd75b9547e0be35ebf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625791dcd89d0f19dcefc8130d5c27ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d3fa049be96c357c80e17cf70208725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5c024bdde841652434fbea2cb7e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f029c49d416593639b0a938128e9f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538747e5194affea8901a7bfe728bd4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfbd423c3ea19c090e6630a9dd393029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbddc848864c68fae69c39e50ab6b5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24728b2dee593e183dbc83250da787dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa142ac456a7e220938a9159ede4feb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117f26a84190f2f71b217c79e7f79c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4143d0215c2e8454efd638d162f8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0900b9dcde95fced34bf47818df61635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8002167ca361ae20c107a82e19585b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1394cccbd4e5930bace38c23a07537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff735b4ded4d50b6537f9bde3de3da038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0c9a492bf71bf10e3c92247dc1c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d100ac1ab7492c76f2591598a5295040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe991e343d2e47c4a7a83a4f9e30c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126948e9a40ac9257ba1b91da310d1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9394e9c5e624dbbd8611bd20a071943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a06e7746c8be248291f021bb75b8ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba30534328205f7ddac4414c1235b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d302ab8b57725eff2119ae84e8f729446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ba24d256daf55afb2d2ffae72641a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489027b56e36a9742b714058a6daa0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce633466b7b4d1ec76e0cac17d2a4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01973dbffd0ed7d8cde7fcedfabfcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41c456051358f0e999fb1c68bcedc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3c947f460698904ad94328ccb5b5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032463a7050093f3b5757ce773fa35a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1708012af1d5e5f6ba2ddd42c35db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c75ad40250bcdabbf07549a4e5a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071804c6bddbea37beaa27ce62e6050956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024abfbab8ecdfe64271400e6f8a416c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f812d08d1018f4eb495555d8d01958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc393c1ba32053306920e6181966044159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81c290e33de20c62b2d7426cedbf4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320dd8f189610dc1e173c6608f7a5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902398322e3b04b37e3e01249047e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692c6c93dbc742d619502c2857d56763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c51c590643318323e907cae5571264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fd2106db46363943e8769d186c7d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabb29ead91bee97b232b64ca4bce166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a700eb386a50f3c82b0099a7da0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b155cf33ef668033a834ad12b9516168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab04d199d5eabca42c331858954be269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da3af9085e67dcdbcd4cc9dce7f3b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b08a5c032956fe741f6a2ae9aaa0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18da11313e283bd2259f5a1f139eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb831b2d57a45480448e5d548f0ebc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b18d8159ed99871d31611d9d59eb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b680d48e12f0ddf8a4974584ddb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89d7b2b91990a130a89269ce33f4af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695597309b74242bec6de191eab57a5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82fa5e29ff89902eaa2e4b9955ddb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8dce7ebb3f07e28e9a6385c39b1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13942d2572f5fe9986f129f478759780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0189a5e3006d1ada2d41ee79e394c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42a29309085115639f94695bb7342482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea444eea8f0331b95af69282f36b1ad383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3dab7df34a9a70cde86f63a48f2d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448403ba21a24337f0bf291d923e15085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29693485d6219641af37b5fc2172cd6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e22ad0cadd076741428191049523187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fafdfa5c67eaaa3a12810e88baa80e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f9ed123b24ca7202beff4f09b085e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fa9024958be45588c9dda1655475390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4496ebf33fcc1a736032a544ad0c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b1d36d986436362909f9d056def292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de233d96b072f49db0a5dfa6593c4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31dc1f45e05c734fa9fa1446c503db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743fd2aae4deeb0692841bbde4411295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb51ad8544124f7cc59180732e06a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b604eaed3a4f2bf2ad3eb7cebac097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d19148f78daab95bfe227b9f9c71198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35792853a48690cc6fe8c8dac3f8e78a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648eaca2d98ff24d5c6b2c85aeb79d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec3359532b2a5829aaf377184e3feb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d03c2498151ed30ed0826e21c523e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de0d45c125dc77b3791451f14df6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdf9b94754b7bbf32d888cf0c24ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ccdbc0ee83aa1509b7cba6a07dfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244c7820f43c1a58c1d70576b8706c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15d54968abdf26e24fcc1a7ffa283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50d08092c92d41501f9ba50c422f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b02790b9da178d623982c51a14e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749bc796509463e35043a227f4404e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668ac806b88310884c7529123fcc0ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe6c5bda30bfc4a4bfa415b610e7ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30d534c51f0a610cdd679567e8202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a165683a75a17d18c54f4e0af74f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a069f15445c3133df3140f4d7929e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96e473eb1a7585df032c18329c12aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b077cf8aecf1c64ddc35b7f31db9bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907f5141ea3f812da41b1f4cf95b28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e15d0793709dd5cc6dc627b8ebce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54e7a09411a0fe10be15b70ed0b21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bbc51b02cde202c679ba5ba1b7bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d637313a1ee89c4dca0f81604ebc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b666a3df15553efd784fa2cf602dc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaedaefc25f8c8fd0e35a1c9a602b9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c168e3053728beda62b5dce4ba0f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985af4cbb1aaf947ae70f04ed680c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d80f76e55e2b1c960f634e32c7f25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d13c314653206e37cf47a5b7fe945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec703237cfd465085fee579cbc4e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac73cf43d6aa7e75474536094dc06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810daad7387a0ad481345605e95b4946131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe0c2f069d114f9aabe71065a18dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a96a60ce1b2f50d2e3433a8b0eb4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d02d52cc87652fa957b366b6b1a5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803a141efbce212be9270bd42190b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1a77ed6b12ac91ad5f3d3e8d0fc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc01a3469261fad2a100d36bbc7312137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a61265720db108313fc0407f025a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea1d24b373867fc3d77d68d61223c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f91fccb12040931bae52b7fa143b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e11fec659dbcae18fbfb0998faed3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906c720bb6545600e3788c27e26cc87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741447daed3e4b55c4c72f873f09a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144128b65947284c50072db54a0e4ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911d20e2c40a37a4670a1e1cde0b55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a843c713fdb9319dceb2bcf8c93731f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84df502173d5497a92625af48d3a84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e69c30d8f0afd213e0441f447a0fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646255234d8311faed61a2e660eea57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505ea71309b1c620d57cd5acb1712d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23d08934247253873cea29480f6974151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a116766609ee3239b99dfee2d920152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaecab859379f4530da7b94699c8a74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf4e2ecb68d8e228493a869f68f304154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558993c46f771ec0e918fceb97ee0a84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed5c17f71c7a3d6e2316dbc436b21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdcb67970777239aa7101962c7984b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db248ab94b65736f8b8766e19941982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d187c794d1ca04e56cf37219ca1634159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b679705839b5d6c535dc3ed8f69ed33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46f6b9a262ba2111b9f2c8cbecc98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3628ca5fab3c5b6de215bc0bdfd30e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2500f433aa46b14babad22d99563d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ac085a53800aaac1fecd813ed09be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745629f54fa6b315de0cb9124f5e674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f9f216791e047b200814e67e8e165166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388d4bd90c422a2572035e3823becb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50a8a2ff39f8d2d28f98bb165beda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98164adc3288ceac7288f29753ddd436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8791f0474cab0fd442d532831f6c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b8320d4da395e075c17534ef730c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b67ce6e1472f35d9907fea79a7c36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84bc5f7a30e98be5299aca0757482173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1524ac6c71571cc8f5843b45f0047d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bcbe80cb4bf2c0b08b0d4188eeed7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c2d414172772bc48d2f5b14a9765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58d0a9c203b7a36bc440aeef0f43a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba41019eae0fb08347907941e95d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7569c9c4be6c715fd9cabffb18f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32278143c52ec66eb9ca8c3a61e6a1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c6983f8e1fb03c7b88edd8699263181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea216da790b215d3d38dc06cf047e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d5fdc9f65c4fabbf193af757bc9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ee9579b3fca4789ed9d896c8e540184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037563ec92ad9579118e78aa516696c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96e52f0ba21b846fe084ccaab9fb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041d291382ef05cbcdb4ffeda306e74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd17f53e648b98967908058632f16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6485bf443f42caf08b6f5fd65dce5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19356c9a554e20363042c398993693190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee36261e2fff59c292fb47195d16c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683970864c28de5e201d609276763f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a6f8d4abff16b201c99e81a39cb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6de6fea1f8bd46cdbf9be29261a4db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8505ae8d2c591e2cbf197310df42f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427e2e5a9454753f6bba0e64c0781e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224dc12c0570f4df55fb50c44b4740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75203c2857aabfaef5672502857e481198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b30a3579234c5173dc15e5142f4246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed78bb3e4b5f537601c166502d89a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944eda65f9e51213f8d7f03e805ac2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad009f47a78e9f30c22617efa3857202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e952c8a35bf283baf089f0bbe290a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c53b041d317a1280ce0fee6108725204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9fd3381892470ed1326c70d6e922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6601a9d53005db5ee2ca8c5ebcf25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613d81bcaabdb6f5fb188dff3ef4ecd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649a3d1628b8b920f1ce54bf2e1e9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffdad55de0650383603da00f1626ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd8444de7a4ee06c93dfb705916ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb55def84a0a7101f9d72766261128b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732babe1a7a452274680aa5b7e15c2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3915d54bede9e221adc0c903f0593213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7eb5257ddf8b84df7871d700fa9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04832fa94f611bcd7a455eb8a3096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84acf076d2bb30536663833f503472216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9139c5da72be6e946c37d500fab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3883843e352597a152b11aec79d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce24c6fed41d9fa4aabf7c8dec88b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf876c6b921c71eaf8959f6a380279f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d010e740ec19046ad7c30fbf9db0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0821fc160390ec18d2c45de69047690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe50454ed7c2571d8c2e4d5602cb67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fea89720f75a80b4e5cb8faa0cde56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89984e3e7fe346895e6e357a3266d955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da2342b57e1b26ba70ac92c0cbbc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66473cd33a3141213a311390bb7b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f03a2cfa918dfb1d0d1569562adb4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007a45db9a31e4238bcf01f02c99e72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f3b1f0322cc669a9c61a3ccaa1b04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fbf430c9057e28b9a492657c53fb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744730ca149e928f3be891a356022a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c161f10e7b8f359a0497115b7b8016c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a8d34c7b90b2d61c8b6ecb5f8f1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bf549fe38f1c9396ac9717567b6e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12595f26b6a35c5a554ca582c19f13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d6c6eabf0987d7583c751714d8035237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99c5975ada267dddc8e4476063ab27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa8c396ae546e3a233edd0c178ec50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8848d5b4170b6a1a9df2fca2e20a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c06fad3a12520dd08bc75767e2a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e7f1fd76e86df0227c1510931545c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb4eca63e3e823aaa72c6aa2c8d761243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c003ca8068ad0b11b821e7be33230b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe575be9dc17ac8ed2975186ed3dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1786dd392855dda1a396634de8533e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de11931e28a26c15053dccede8fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e02405c65a66cf4df9f923154fd35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5ae96bde1b872b122a0e0c61b054249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7ca3150f954814db455616c342c7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18545c6fce81878f205eb4c6c9933827251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52927a36ce7e3d8c208b7df762d7d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e41ba03452b80f17b929533e6fa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead618a927cfa283c2a5d11a316d7136254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddddb03081a289a9915ede5739acf6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf611c5f05c568cb54c3488ccb0e0f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09322d6c18b51894821ea69aee351918257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342de64ae007a4e7a57e5f9c9e64e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320f2a77093c0f0c3076220f2461e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1df18ef32bce4b3cd05010576a04f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e6f2665377d1950bdb8b833e49ea9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86964aca3b7e31a686ea51b310cb3d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac1c88a5731107d4cca901d9e4ce6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43ec79b7aff2ffc7a0f96ed8e0a50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b29738424fc1e5d3ce624201140101265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a79d95cad7003310a0a3f73854aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7daa0d69a0ec4f67bc35e264ef786267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dce27521cf324d2119b496d71dd4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d8bcbe454e38a5185391f0bd23077269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9dee66827795bb83bd3fe50e530f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704677d702b8c8120a11115faa310d66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d957d483dd7f53325775a6c978b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa65bbfac58e3833bd09fdb239a94e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dcbf12118f94377ff570b83497106274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f97a0977d0180be24a83bdfe4596db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d4cd36997742d1e080ed8034eb264276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e62c3f88bf33de0059a2412234e870277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0cc24d20ae4178d6e15391d0a297278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618e0e9527eaffa8b8ca870e9dc08f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80035bc197ee003ca5b4063856842ce2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d79d9a5f8e4226374003520a0e9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6bb2df917f82c07193f713ace2e51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66a932420606edd01c646b1a4463ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035b91bf65f6def8e4e45431915884284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5314728557486d7bb82ae34d06f2f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24cbf6e8371b22aaa0e3fabc11d2e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102043117c745e6d1408b1648d35229287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08359552b602f7bb90994746f1e5df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b2a1551cf3d910ea8bd603337027289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d9a9bb7e98acf170eeba3555b610290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e035966476221a42a8d120b0b676b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e25a21635f4dff973a83557ce521292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8ea679f4836ff086895e51f8edc80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab17f4663d5b6a3d5d73bce1662b5b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c814f9253e960dc55758da60644b01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c615f7f39af8339e1322b4ef94499f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca82fd12987d4edbd1560e8309e9eb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f40c3d741ea9cce214f6a7dae58616298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e300fb5e0d4d4d5f9aa584064e0908299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e553a3e3b2619f0a775f40c6edb55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d55d399a095867cd1d9a358d082bbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64036ef32f09c7f36b9392a021db77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d841c335bcdb37af03f0cf7b8ce60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc57d21d32f84ec20c85796478a66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125604802939f77010d47ff5b740fc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e03c0572211e687c55acf992bc69e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c53970338a2514f7a25c669a78e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb09fbf366666f29c93bc83fd46e72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b6defb174df62755e45a91d3ba3c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd053293012c29bfd79fe701e8e8fa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e402306d0e88663d8ff711845f633e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec75c85c476df23433d85da28e3188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8179236d49039291217ab157cd132313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5cbc87876d735e9aa38f8d55ba78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb51099cde1243bbd6b8c2a5dd21cdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83846a6f24c9ef17c6b3d722f7dde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7f7e34245e2d88bf4ed05386db47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04361163720292ed543852c9e200cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b99265553801f91865554b70aba5b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc4e1005bbd1cefd059a8abdcb2d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ade60b4ba479de35d5e781d03a300321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0aaea6ed843e942c2bb48addbadf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae215745ac93d4accc83f29013a77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c71d172e02a19647a96c802a748211324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2babdedfc4420b4662124e0a0ce93b9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>