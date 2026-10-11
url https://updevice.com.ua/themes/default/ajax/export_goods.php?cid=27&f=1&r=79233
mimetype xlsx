--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1b30d0b3dd59843ad11ae99782c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa833029c6fca3dd986874d7a954892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a8b19b39a16e935430926c52656c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a46e9d694dbd7e4245e2a9e78a27a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3791a55af57713ca6fa721102a975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e8e30239318282e39a78da5d7510f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb3f262700f7c8ba7d02bca7e6a7b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026fcc0752313ef7442d938243410738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c666d1f50cddc5ea80aa8ba0cd8569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b58ad67c253d35e7bd2e1326b7b1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c4c33c5945c4f83776e705927df1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49112abbfbf26893e412a46f417b88012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8f6607913217e461c9d95a13924f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b72ba568e7f6968151da2bf34fee8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258999f8795eb1ad83c8051f0848fae015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b37337189284a126d0a866f439ee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39744f41b438d3378b9ca086e4776d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831138e89c3c61bc0505a6fc64cc1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d30ac92cad504e613a6355c6556119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6885b0b9e7ca2bf49cb11017bee320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4438b559ce65bfaffe7a3ae465896021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da72fefb3e73d918edaac81bf3352322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2496142fb8a70066722ccc34d90a8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5de5b598d6655d4da125e1bc710024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a6aee56efea27e48c60b9bfc3bd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e484728ce859858eb673f91a7a2e1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee6822f9de4a6936682aad830f16027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dad3483840597729762f468f4ff8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8ff4afc543b0f3ade87ae7f4e2ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0de8b81d73fc052f23cdbce547ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c5d9c65b50e119eb6cc602ff3ff531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a7145ead489e1a0ad0771d715a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88270c53c6bdd8b918c48a7f4560ea6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef9ce36d5811e3beb4eb3f3302f8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d27ff83ae769302d70d58c9980b0e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10d317aff2659e147e08ddf4c6fc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd08ee23398bef7684fda10a6060037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280465822952725293e27af19e38b6e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553638899e48e7d06c8439a5414991fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2bde190f892b0e1370cf6aef9810e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261350b82604cb6da4ddab3a3006798d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6a8221c58db9d7473e08e5c5a9c0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7bff38e712172a05acef9978aff9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41f70b691dc15f0e94d1d6fa70177044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61983c2fcee9182dfaf968685c0e0cea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654a63b0f0e1a9fb5a2b8034825270846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f9312651462c33143cc4c48f08ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdfc358f5826f1035a362f006f7e4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f974bdb7fbec0638215337f521c6d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dfc671f15ceb301c8caa9ed4ea0c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082192b4cca43efc44065d9e93c84c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239abf9df9e67a481d2a3b8ec4cbf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a10fc4d480751036c75e2a26766153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7bb868cbfa604ab27b06125fb581d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efbf7ae513ee1a377881bc4c7a03dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf149d3d68a2f24a594d8a35a641905a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c45cba40c05e794f59eabd90f7b8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87edfb2e04e979c5c7aecaf95d1c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9349230eef70516be5484a52809a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a19ba4563f35234ea85aaedca3e3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a27bdacfe8b0c3418721f44b2119461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b62ee0206d9c397ad2b8c808545b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e488d722603bfae10cb374f1ce9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf96fa42b7c09f9ae9e551ff568a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c00b52cb618dcc614976d84e374d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daaeb02a54fcd695a0e9f42a42a9b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1fd8fffc3b65f62a4143a6e90f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba70d270cb68d564e330b3fcae1e12868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f85b3f8022ad1617d1c7ad3dac55169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6bf9874cc1a052b20e06964d3e7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47531843623eac3f278c9336ab6ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47fff2f198f00556ebe8dad55cb0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9491eb783f24bb45e949a116fadea473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b898b3abe9fbe92ed30a6ecec252274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53801c6c82e913369983d9d75c2326f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54b6c499b8445e49e29ac4eea23e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b6cb9640d6050e1409438c096b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12929f0941e81cbe0e8fda5eb662496f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56847e95b8b5060ae3771544b64941179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670b18930b9e5ebb40f71a6a484e1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f18d61acf461408cc6f466c58a3bdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a5c211970f3c34d4cc599638b72382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62c381b6aeabf5c760fe01716c3cd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe8f50f968ef778d05182a32885dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7891f9b39c3faa69599d45ebf14d26e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce79333ad986de98261a6fe6d7172486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b165f1345ae9d553de2f53e1b5cff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3ed67a743e58eaafe391972d44a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb1bbd8abd63368f6e28ee4dcb1be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb55221a770150484ad4b03fd59f4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a63ef72d334828387f403c23c462591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274f513ea1bf769e3c81d851dceac0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802ff49d6ba687299c9b42f229049f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e61050b8e49a4f93493b5fdcc1853b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e76f7127956bff40e86f729728bf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097732302ebf1f54cf0f51c4c8793a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f231a823799250dbd824e0e16dd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc2328630d611d7cb9d8014247970c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90953603bea1fd552b031a81f518452f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b524b4eaf26bf5c2c13b103abe5705100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315b4c7fb8aa9e6605450a63d825a50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43031b4b4c8c537e830fd25f741d66a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b963d0c750deb4c2f57c8205c6b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704739547f99d1bcc0a24feb743793d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689207ac7d9079a987c28b4ae35b46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b369f5e1b659f645aa94d6a89ab18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d3df98f4d9add541821dd73e0bf9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8b2a1acfc40bc5f8ef3e1927a60a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b63dde9c8ab415225cf995800508109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7ca9ef2bf6107bce915e5c682a192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa1713d896d762989d5a442123997c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ba779d5bf967e463d847bbb5f215112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3f5d80e06cbc22a7eddedc47a041113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f73fa1bb07690d02502b5e8df969114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6a2c372dfadeacdc37baef732e229115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f49a4dc241330fc9a30367240721f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc093c4325357c1c12b1834ec39187d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd039b7d27cac46eead4fbe46c0447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214666ff7827479f074755fe81c305e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff766c9dcdf0fcf53c0c0566eca5b07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c82dee09cf97fa13d225f0f1cf2023121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f906a0db6184bef99d23cda08453b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8879bb9731d6e2c2f7c31b01107ff5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cbddf7c4ee3d27e270746fd2eca23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068d2508106476f36f78e2f6bb3289125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ff117a3f8d3e1af55b99eccb8d20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f89d3be0a1c02c3b5f8b02431456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036858706812681c3352868fe5c1eaa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010021f133e7fd98715eb72d3822776129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba772d7ca891822aff9b484a522dd8e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc73a60ca81d27c25b3eee4fd1b58f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d51f99cb4b572c58b668a52c9649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d026e304cc3d10916836d7abeba8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d05d1e39068b068709d8825fb9a1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10db347f10ad03f5456219c3e5ad90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa311b34dd2cfac9d728f3c96c0d885136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f228f7f9624a4d972562ef285b0e511137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b170bd8a1a7b7fab223a0c77111de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39ce209da764506c19fd96366c68b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e63ed2ede8ab778a7ebabf04b6e48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34f736dd5a9d0ad9180f3e532c471f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29581b0a3dafeeff981ccc145b987a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cb07513224ed98064a0c3c34d354143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595d16caeb09676d15afac1b5fa63cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a764396de0e012d4363c29e537f8cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8ace1f17abf71243394e8d9a73f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f128151a3b6afe83e24ea8c03bca4a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f10db4e3094ff9e6855dfeb757f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24114a49666ca75fb62e91b1dcfb74ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087410e302bdc661b95a2b1ccfa89d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe065098828c2e93843aca3a75a814151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc59a48a2d57d5f2d3353e6900e26a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03e1f11899fa2cfcd292e5a5720986153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8ed25e9b0b599b6759fff4c77cc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cdb4ceb20604d77287b7de3b64882155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7b13111f0a6ddf087500e96577376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf974cbc03e4abb51f07853f3a0147157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba8ab1f5dbf5b1fcfe79aa64c4ce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6dec0d46840bd233bbd68daa19c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5284d104da8bea15667d05ec635346160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef170298dcb9d134e30ea96b35afb985161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ead4b3afbda4c8f67b867df88c26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6e8a21ab842c0269a06be6231b8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b856264406d7ea8e0ab68b53f122e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca0780f458c239055195a6c3f75ea7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf17e7bc22932c2b0179462683631d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fcb746e00a63817af3c88aa12e923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c777c346e532a0bc22da417e291e51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea1502550b60e4d1c94016d883607b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a946be35b19e14157519cff3d4c1bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10f2751cea58c7d558837c32d2414171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c785bea05864aa1d7d2e54b60e80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8ea44e6eac75a75fea41f994e3e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433faf43c4c9d5c169a1ebfeaf356e07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e13cea4ff2d21808a43a456683c830175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5c0a8e59c49814e5729b0f4455b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcd6346bc94a98ebffa469534479ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e14355a96a3f801fa4e5077854787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1730cb567a254bc2e6ccc11e5e21b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0f1b39e8fc4a18658626fc07bf0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98c87de78ac90771533f212a9f33f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a6952f445bb289086ff326c265833182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5385b46c943e6316331210ca739f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43445731e4853bd4674a118a9548e0e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c69da5654dfaaf2ffbb38d8559ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c507e42a475a0bc09457638d9556a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76d5aa861b5e9df309ebbf99e2d5d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acaa60cef57bee4f6c9cd2a309d7dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371384db61640180539008e6bfca8b90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e89f0f9accac5452de8c949b0d627190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be908c8be7fba92dd8ac5695e8cb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3629a5e4102ab7591c8b5e7093c180e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a55f517a9f9daf85e6380b5ff786193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9f1d477a9b73a7994fe6c9f5b6a1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5745a271dea0b9a53a2cb48c5d095195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78e8c6264dd7bc74b09a0727c5730196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af690275f8ffe757daae5ab012c8ce2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df84132ae5da115606c47cdd69f8f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0dd438671dbbb1aa6b930b8e3f2a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe16f25c6ba73295a9947a7933f4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e841a42bc1e9ee8914c5314a3be74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c5e98ef8605c5c2f205038573d376202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa3fb1573c9b6fab016dc63469d75d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5ee5615876dc1ea313413dd70b7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b18566dbcbeff62e90bf4a1a0b6f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b60d21e30fb3cebe952559ccfcf7fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2cd4e12ce23808c0acff8a2c7f9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a0b4321adad871c86b62cc332fc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88acd9da5c36966a5fac392b1a0a1e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237117bc93d53a9e0992b2573f9f3a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c842b19fee55afc46c75aa67324416211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d272f7080f2ec97a3d7b4f7a27a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126886e61dc715741bb3d0140713c0b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc495d6ad6a65d12aa17a326dbdc290214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f750b1268ab1da58c60da356a47b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066b9c708b96ef2a9bee0d8f92d32b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c200c628c92ee66d531b5cecf6732e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee08eac8a5f692bcb4509643031e5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403606e76671141484e10198b8c35bfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8bab2611daa48b1038dcb5eab18a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a900aa1c150b3e3eaca309feaad445f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2796a78ae9121fcc9df18abb7263e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af01ec68964df1385823352dda4b4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae8e6cf54b9ac8f3644100ddbbedf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2dc80c92e0cbfed64d26570d4bff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad72c3aae6500a19bd5019a30965cb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331afd13514aa07e9819ff0f83422699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950395ec6bc36c5646f493003a51f7c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e46a1bfb2e35159dccdbe4c8226c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba79c51570f437479c9b61ade46704230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba5634b0b0ae6ee7b9d2b7fe808be7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c33725d44f939fff9352f3c30ce60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c67f0b908a514c708a6b98a8b7a6d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb0ac35ec68784f0f22a24c4e2bb9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7131c4994999a66a1e0bc588009c0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2e916caf8e67addab470abca36b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a801fe499a1f5bab62fd3a4f1c3021237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb976a5efc1d3cb5400bf3908a4662238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd43ba964215d862b011a42710699d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d98c82cb19a31d134b3c4c108769240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8fdf153f19bd97ea8469e9784807241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aefb1f2cbea464aca420e706bdcb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd9bd4d86186fcbfd72ce39bead0b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934ac07472a27f456b12c2b28325eeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12956d5a252e8debc2fc351d89f7af1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f72ff4e2a38e217fe728ee1b513b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6198f5e6cfbfe446b08c6d98dccbc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f01ea0094b05c1f783556795b801ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38072dde8e833b3c7577dd06824227be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ec01328f1a0b40ac559c4db8dc9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db314add1b0faa10078f9ebe74704ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af375c25ffe81fd0a8047452058020f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59adc0f0318766d13162c981ad8a0b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4283d25be8cd7353df2c21c91f24fbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e239146e3d0e5558334ae01c4919255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476887efe9f7be4e6afb638e733bba4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151eaa7759eab790c5a913a32a499c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d6eecefb9dea7949f245b7a0c3d25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357caaa0442a8a4e0819c554a42189dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6208edf4ad78d6af2ab69075c2f340260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d8075b1fac6f381f6f36fc12cdf2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d4cbf5a3d62ea4cd84b8a012f2902262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e092a0c07ea1aa8c8e26e1e90d6b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378bd6be9de46f5574fea5368a7cef2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87125e2375c34489c838429ca9eb99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079b809203178008b966041ebac3ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1170db3e1d641059ad6269a37f5bd56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4793e106312072167cf84db8f649e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764067395e0fd189932cb7540c21725269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749678eafb81c05529087e0e25d4b081270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c69e0bbfe56771e6f53129499b9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc726cdf9236565b094bfb0df8f2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a239fea0cc3a7fb1be84665f114b09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0b2fda5211f306fef0c3f711c0dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263af56d2de8b2b7f386ea4055d8334275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ccb0a4e0a0f9d5ebda8f7769a4b26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005caefdb2aded897d14a033ee0d3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af030630362250f334f67560d8455278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001df2fd73c8c238a575fe8a2fad5f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4eed11d5ae56a3d48acd990b6865280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1082104ea6680a850bcc2586c7d6d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc11cf1d5381043b2a5eb2f0d48bbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a78963bf5034719f082cef1f49ffb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af92c1f36fdbb44ae19c5a9b2633a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db8cb06a58afd5eecf4d851007f4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040d3d26aa38cd4158da072b771252286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6cc7a5abff0a37074a3f808fd7140287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5647d745121cb1a1e8d266aab1696288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad1eac7b5bc87b91e01fd1386eceb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901733559314813b24557e7f647225a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c238120319f8f4aa3deede1175c70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea669d932885921b604f6ee8a08fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced63052fce1f534f255dfe8f34dba9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc461327379156725d7e95c78113f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3723d1c8c08da0b521477fa54ca8811295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63744f8e5bb30a827b3ecc1353e87b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f917d4859e44fb03506f7f684afe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ecea7f1d9b1146404b4d10c53fbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0004ece778487e06b78ebcb33b442a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee56d1e0e7b9ca2c2c408919ce841300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1fcd5e5c481705ea357576a83bd02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9971f64c09c4c5f83e281603ae3caf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebca96a5a54b62f8bbaebb685337c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b14c2ef9221451e3d28c004702d13f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796327c62d00b6fc3f26c765ff3ed6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b8eee08141f7e14e9540473c9427c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8217ca6fdc596abef4b3191322344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd893ed610e436d8bbebea7224522308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e307d8aa11d2da8bedc5dfe7f16080309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a8a737efd08fb27b1cf40aefa3598310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54856d0919c11011c6848c709f70809311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7694e838a6ce49a95b4eadca90d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958f8ea2a34b5fcc870f422cee940c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdf1e800d9313c175db231333bab79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80371895d5d916460ac6f167d87980f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842efd63f0e3edc83055fb20074c0a43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ab110f1198f54d154eea1b4b27e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc25eae52716b5d8916f6d85c8851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ff2003c470ff95e104320d1e57d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24055b3a39f1643846002212d3b36f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99fa0c2d0c146f4e9ffd80d4d7cf94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab006853979a30aa4cdc5224ea9dd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f99fe36542f3dbaa244e945f7097323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaac37e51650a65fc903a6da956b75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e61ea1da26b1ebdb2199b1aa6b69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee526c7d571e2c64b4528216ab4e02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a70fd32230ed89a7c27ab13932cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745fb28e44cb1c29797e22f1ca8fd62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd59a0bc15f18d5f88554cce86dd65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024aa9f981335907a02866f9a54468d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ec4ad4944e8e1c014f48fe017f735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d070230692273812a7069ecab810332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91086152b45c1668675ac572e04e1a7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ba54b10ab6d8cec8c15a4c750e7311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0479ef36737b365b0035382f9172c912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb469108cb91bf133ddad6e2c52d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98900ac447f64df113bf029e0b3fba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde9afa60ac05253f15ee10d6a95565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b54caedb1900e193d51d5293284806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b5624e727dc9a9cb9a3b2954a7bbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd662dac3bea09afee72f78f092618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac75e6e5fe70b527dc3bf01dc27dc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545972c3804176f9f6220be17f38cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df3686e48f905aaf9eb67e8559896811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f72d8b2df6d8f35b785c4cf75014312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d69edff3c46c568d5f64a74bda63213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf8e16872f7ba4f2c295be83382e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232677c2dd8b143982b645cc95629215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b23c2badbe479b37c55ba6bca91cbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312fd6445b3f61108a89bd9fbbf9b6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb46e2cc461a26a90ac85ca77924a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c11a283f95eaccc940ca39ee5f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4373362efa0ee3f238d67c955cee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbafe320c6a65deaabfa26a2e3c9dbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdea1a6a78066fb06fa7b3e8d0c81222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d005c722fc7a9aee3a2eb2f0b6b12e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572f093a9d46a1ca47f57f624e02ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe023133071454f896f78506aa0684d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a808d68dc97be0ca09005a1708e8b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583daadfc59f48b5b0753247f90ae427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02674a13db61bc23b03876759671b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a86b71e05201fceb5a36bebf40fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea96d35a3825bf857e402c25a01dae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3364329dd782770511c56f0267f5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1f00eb393e67766ad5600fc12d0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ff5ef3c3eaa4e558511190530ea3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582399711bc640add8f7ecc8838cd48434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d00054ef494cab00ddb6b12fbccd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608597713e7a3ea7f6716f128d2fc9ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f993e7e7b2d4266b84479f0e2185f2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781bb85d53465102a04581735c50f7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516996d722864250e2c4b59fb823cb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e3093d981c442a833cbf9e801c6df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa77de392ad05f108cfcd30df52e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8a09e3634085c831571ba63bf5a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e39463db44c99b56c4479d3d6bdb5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab58f7fbf28080a9b0dd9540d2175344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4453c77730631c32f94c093f1854f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff038142654ad8eadb2d58cec700046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4bb18fc55bef829e5eb5f9e2c2c9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d74cc2b5e665cc949e1b4b9133cee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd46650159614c8a243001ed6240c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a97b97473eb6d1a8550155159182c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdb5f6ee7e2078832387e48f2e37b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f37e23a52b5cfa192a326f512cd2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7133d04a77a54a80bf4552c530e6c3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597dfe536278cea5aea95c500ab18454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b24efb16710ad5414b7dc7a00e581355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8d96ccb9119970e9c98e005f8698156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c41bf45d7d5794832cde6a4b918fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e690face0b69c76a23d7f81b944b5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a99420891fccb166a1bc38b37dc2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1550b9eaae90efe57ec7c58b1717f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24760afd046630d8791d6581c4170b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d0724d5b2896dd3502f134d30cf1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67570c03373aa460e707fa5c5a0407563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400fd9863cf8f36eadb2319e16ad8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b36272dcedada1f5312fa2b5b27265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be8b49e9479ddaffdbb05da1794f9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c066b14d4b408f18c049bafa990cf0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fe08bafc8cffda41e0156d4183b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb558e3a0769e1c5e91a95ee965bd36d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4acfc0997546c09372812d1bba2a7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c37d94baa4ca5832c9864c33875bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2650bd250900ca72e66c422901420372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0e0749196015db88e7d6ee9ba14473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de2f3a025df7f6d9a6cef431d8101774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9781e26b302ce0c71757f1b2391f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f0a82f32cf5783fba4e300e03281876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d835d8ada3f4a74e4d6432067fb26c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047b8a109d8390fc946ed658f2955bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5f2a30e1acdce0885c33735b226f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bee7a78b5fc5c4edf52611e09ba7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e7ba510b92f515a6527f5e84404a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ca229bc8f342c313183ac5c3a8dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b659bef18e79cc1187f9e30986f4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb3aadf01dd470486a9fca54bb360284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce95d9b7b59a8e22e0fc40a23ecee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039b1faab511688a0b794d5cf1dd0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2125af91dbd19cd754f9a06e864ca187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84aef0581bfa8347d53fba1e1d26d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428d87d57eff540f35f2e7e832350d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c5bf8dc45243a3da325ff8255827f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94663961cfbab67c50d35d343e588d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9e56595b00605e28ceb462d857bf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91873d26a6c9dbaf5daec26c6647c71293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b2cd32898fba78d2295df8153dcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e002da8e67ff736efe82da70de08eee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f451c94f5fb939fc354b50f3356fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960fb3b3702bec865bd2f0e796c95b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b6047637b0b768068aed9cb4f40298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae802a715d901fa076b423554e145c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda7e8b1b3fc3739ddfb3a7ca12591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610869d0024fef5f258f1f217b05f17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f1fac7ae4d3649b00aa2658f0bcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cecb0141185ad1eaab34d1167ed330103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3465079dd3f81e337309bddf5a886104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e4f7c7cc2b57ccd57fb9d9d9d773105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8de8fbe630a1e3bee2d64b30e1fd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbef72032313b6d141bf0c34d26d98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6abf9902967ff7a6b5e5ac797ab955108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d3646f9a8aea7cc5faa25ad9f2935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe98b9c211da336a7ef8f22f11ad6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad655bb2edf25c3153c7e9a9d2ecca8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391d1c1a7726ba75a0217580cf5d9ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debced76636010ae09d1a6f68af74d59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3215fab2ca319b7632334c54e332c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec33c2f46c42f33354a4a57ab0c78a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b351f0251c86d7f87cd56996e4aea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cab6496f70976c9b264316e728b96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08a3a422a62a6bc3d36d523b87b99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03916ca1cf6c2363551f8c524559d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9f97980f5c84239a8eb63d9aa30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042afb3e283b559eed7cc5926e0a148e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b40bbdd5538206bbcfef51570686122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d768b1f4857a2dcb8b5478cd46d56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27d664a5d7973567c8005a834513a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03bf01d6369fa7034383fb073b7eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb95368fe47f522076a413f2cabc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd69a4c73b7e61fe758923ea7f568b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366803c456e063f6aaa131e92ca6833e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4a82598aa8d2b1f79ac6261c6dbe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6e4f1fae45fa80dd06f109e1212c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5eb05db5069f64fa1b124565a8609131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea4aeaa53506b5f1e630145dd9c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd032d2fd68eb4586d1829a0f7ba55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec515a8ef775ff4405b00734afd96b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b4b9b9f164ea611c2959446fb9b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fb7435127d1009815d2c7f094465e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b438566841b2e0494b8a61bc3667137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f470d81f7e9dd55b9c0da6a8c49aa44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433db52fd65eb99e8819232b422bf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f08423b52b478594191a07d71caefb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16801ef19f188a7d651bd6f5436514141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11a04e195e95692055d28a33e9149142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020ac0aae6ecadebf96c033e67f48a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e508263d6ec4bf0b70d7cefcc69c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed716fd9608c2274872f7443796114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c69b45429b44d621ae5d00edc3f39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984a7d650c4bd8973f9d2bef1e3ad04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a05811b6aa1010a7543c87d71be85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8645c16000b8bb25e66ef79cc112149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6a1772fb2a836699c132285fbcbb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a83802e5affbae0eec620e4da454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f72744f7b767d724003a124b5dbf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440007af71c2d1bac64952d928216a79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2bd8d99c7519ae4dfe3b0e5e1c64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a2de1981999c447b35ea332573c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a5c8e2e93435b816eb8e63da668b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f015e80096798429b2bee2bd56473157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628719f34a820141d8e57c39723215158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9c2234a8236375d320c0bb75f3ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9eabf27cde793b8a70c7c273cae6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42052710561ab0f6db0fd4f12a6434eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346cf76425990df521d07d71e342aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79121f9bf1b64cc6c29a9685613291c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10099cfa03d5d706a2a1c066eb53b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce634071b218de90621d35df7753a350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497152e6c7b244787edddd5907f9e31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915e5ffdea8c54a80b969708b1c0af4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab2dc6270a72590169df72e788af6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439b11720b03a38b908f6a2425501e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4569eca7933027ac477a1f46a6b338170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaea0cd12490d2f3ac774058092921a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cc63bb3156a9d815a3cf91f3beb86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b745c0d313e0a02178be6c3785245d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81f1b61a8ae8dc6cce428e2e92a61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f3198092866419f523acf07a5f4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c9c5a01947946b319fd4ec50ee85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74e7493f66a0d5295ce556082449be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdc2c03f2cc5b9b3be60a3979340bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145d7af50c9b8df4c63154ce300fee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57af62d5856dd2022fc8d6585aabbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278594792f55b4f93044532fb13e85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75afc97b27830f9f86c8e723fa3a36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a51067b9de7666e6f5ac6f63fd8d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b850fee1ff45279e0f2e92cffec68fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba850adb6cd389e085037dc35e848b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e37c24aa76acb906254d87f647e524186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550fc98633098e0bf5e25f4946c33d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff752b40a4b66244b4b170fe38835188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdaede70c293bdcd249fd9b952da11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd13a836c267d5ec2856e1592b6d483190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7479653e73563a2e4ff526983b1691191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49fb8e0f6c4691a1f8225d2bd50f04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c49272573ca16def14b6b5d83d23e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba986a9b94e0650dc32454fc8f0e661194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64aa4986bcbd90c483e935750bb0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ca653f1f1fb88776832458d4405d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e1fc07a0070b719ef652cd23cc6a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179a7da18d062ec1ae5bba44bf31482198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebdd9807b2b199f01f41f7e122497199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e6109adbd92060de4e71a15b0f951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db55cbae94f2406840091694c2b58a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc179dd8fce44389c8ae68a89ab8255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f1c5e2c02f37ef870ecb99efe1ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010db64e83409829b82d2dee8f2299aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c6d274993a6189bdd5cc3afbb4a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da00b90f7403c2c0dbadfd21d14065206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4967937b1b1f5352aeb02a59e73dba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef4ef69f2bccfc09eac06d8f3c86e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fdd3781f94f2360421466b5c772f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805a01df0a6f0ac18fc41fd3c364468210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a61f142952d125efa070f232b8eb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a20c5e182ec923e8e9042b3ccc61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296415b633b028178c0bdf45aaeb65f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39013df45b57b04db5b425085ffdcff9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8b6f06b6e0f4f1ff3175e5cec663215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c210894b7e3f7a3a9ea467b55e1793216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acc8f6f0f6272931abd5f15f5672c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb6c97bf015f6b34e35e3153312758218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df431d2fc007fa4ccc352de4301c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96d4761f5b177fcc372745e44a96fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993a765de0551d0eb3c243f1b396d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e7066c97f7559c7c2dbe2f1e6037222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702635fd021f8ac1330ca18c022eb5da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ae0e36cf3c47bac23e1c545be277224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947db96591c983638c1f9c343b4d97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc803ba089b8098317f7600121a0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79085b01db76f9c2576d26773483dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7daad9975d2955475029af1bf9921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783368ccf2b8c6ec6dec8f6a12d64b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b77c8366611c484a343df56f276e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a560846c9eb0c2911beb71906039231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6875a3a0838360bdd19718430d7da45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe4c2ddcc574571ed511bb0816940b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03d270a97cf3e925ff19c4603b1025234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5f1346507882e3d0bafdb95e9f1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f74c981abd4c466a0c33b564bfb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77724d5fa8571a0d958a194fb8f5ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c1e6c3b69ace20dc228e7d27da87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5cd5504e2164363aba97a6dfb77a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f13df444620ef6672850f5ae89f15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d60485d261e077af4c48a73f7555f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f7e4e539ed6052c0a35c50f894af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bde9e1fe273259acace9b48c7b89f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755ec302b0da517dcc10207501f4b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39653112678dba34ef11aa55f9876fe9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7759fc71039d25992d88e9d8cb89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815118172e12bbeee46394156ac86618247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eadeba0c9b4db16c35d2a9ebb7501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ac5985aa78abdf2abf2be822dddb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1308c50f2350e9739f7a2676729d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae565f74c6eadcf8a8473eb8abb58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82cd7237c96a4718c61656061e3b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb94f976f5aadbd5b15335e7e147b79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedc846e44900d8781b7dfe16ca91c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0215680cb35d1a8d2ab5615f60c86d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0fb4cfba8fe4fa1d2e57b73e2471c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8ebe0b8183ce4559e49ec4d1c867257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf4b686cec050bf3e20f0007a5dd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f50db5c3d96bd3ce8f463b6e3c9b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898fa7d6f3ed9254569f9af079966b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d28701a7e427fcf812ad106a0e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d234a6439fe4615d23b6c408309336f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f6b719dbdaef00c37d3e51da9a9a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77aeb67287868d4b1b385052cfca0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50ad8650dc172a17a6c72f242ca187265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f27e5027ea36eb6d905939962c58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69279e96a83d7995e2f636b093fac934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b09b494416c6b34f6f6501d0ec572268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b4870465802de4987ad9e24aef369269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067e3fe9abeb61a6a4e98aecfee9bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b468f2198839f00c66c15dd8704fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb831a130efbef9a80a7ccf9102bb01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46d055ad9907d3c5a6516e69a1c7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f6bc6f0addf60c516e24bd3b7a16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ad899ee0de45de8c765198979ad6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af972acb1d35989ddabb29b755341b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0d202c3b248bee468147bd514c77f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e17e6569ee892b383a51d1d959242278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb6d8517a84256fe807c9af18a8fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86bf8334c88a6ff3cba32d08599b3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4dc57dd8a468abd434e80b26ad996281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355d59a478e88a65a26be2a81533ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc6c0a7892f10520120c08f8ddb8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded3bf028bb879b78d4aa2a599717a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43db7a0100c54f24c3b8671cd451a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43946773aab8c75572a8b9e3d7420d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0207666071c363ae670f14c0bba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cec0cd82591bd3eba4c7d568938951288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887aa0b6f788ac122c7e0f1e79e22ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b0063a0e647c6593d3439f757032290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a1b751d1118567810c7cd3cf151e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c917ac2ce250bdcf306bcee264bc00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e5e5b41417954cd8ce0f8150aef0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be62cf509b74334e370099c7fbea714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b682a3924f8735d172945dd23deb0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d8a1303a41053e8ae133e311f62f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41ce9189ca2185a6aebce096d8751297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168bc28897425cb49710e5bb39255c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb271ea9bc02994441c76d30850b364299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ab8c1aa30d6c5d7b21db09ac028a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18537d05d4162c89500009a4f9b4aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df637c615cb3307f0c598527545b9b10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c9c03d12031788d1585ab35cc10a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f31c2d15df533e574269a63094ee5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d069a02d3b83ab4c397f33d3b53c525305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed05211a9b0ceafadea576f33c2f24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032457d367a536bb35fa9e79d6f8989307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde61fe77f44306e852dcba4c41c48b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab0c9ecf46e7abd165c3a4f5cdfc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485fb8dad21359a668e98e5c6d9025310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c066ba2cb36bc31878eb461e10223c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4d4014698ec71855aaa03ca162f78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975757cacda1f5051cddbf5ab022e1f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69b56083a2bb87341e2d864897bc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca962e7d49d7d016505330149a183d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977e2bc0e6b60205432b7cc9c1b056316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c53df82716e5b7ea46616729fc375317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd2aa1faf022fe44da5fdd8af1dce1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b199826146e8be046a440d8ee8a6a1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72635ce6be9e7a321820992f3338e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55973f4abdbb4e2b44de07ba0f3557a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855aa18382645f991a3e00e1839b9f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775bce7f49ce8e584b32ba46ce86605323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff3eba84b1b5c95e9e6986f4c6a08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f88904cfc649fc5d8d19d048735c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>