--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803b3bd35d6b8ddcb1536a91b9350c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a0b176ecc1480b31ae9c6ba22c0da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ce29cffa7696ab3d065a717b3923d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a837eb7102b681caef58876dd2b554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3d32510b1bd7ee6d95a2bfb783b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16f614ca02c276a2758335f01b1eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8992d1ae3e2b4ce902aa8a93a5445167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492131159e17e74ce24f736edb320e7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b82246cc0e3dddd48a192d4cff56309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232268a4acc16dcac00839b8c16d9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308d77b5f799e02c72933538f5045511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93556030c46b427ae37269765f34ea312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b5d626ce95b4521ffa5cc6aa201a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b610e145eb9f7762c57b8e5b7632114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c8ee6190cc3f8b6870059fb38263e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e0a59ec9bfdf98ecb8a60330876f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333166f44f5467c7dfb72a25f26d18a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0610bd3cd166f776c88dffd640cac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab257f245d89196262a6a30781a61bf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f1b28e4845d9563791a86da1df32820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b04135b3634220c2086478a1e017721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48b8f8973a77b6fd2a1f36a16648222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012fa803f85f8ff22fa8052239df07c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688cd49a053160f0b63552554426e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b76b6d08c1d65da6a8491bd7240325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d3634697ada50796eae5114042eeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7c30995ddeb5f0e0122183667c6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ae9b4522b12adbe78201f77e351428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f0a335319ac99e19a64ac4a70da529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a771527b9302bcc3b14d17a77e40b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590db1d3ef91a4c23720f20a1935dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8db252e82fce7810a0bf3eb6b8682132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818c64eff3d364e9fb3b33c60f8e4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf6a110a19a0656610614d33fb89534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5039d305bc7c9b9ed8f1df20e4b7f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e086e252cd8aa3ad8f8efcdc400536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d4600a7ff7ff2837ad51718c5280a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a00e95d99200b873dad576939837838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc39e53684c84a2592ca35736930739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128607a13601930eb5bfa7fa8ecdfc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f260c52f5a198d2ac86de58deb484741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fb96c41d5e992f6b66366ec79ca142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ff20d8d577ef930790db816c6917443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8138fc16bd16b2cca6a2fe1659fda0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fd9a92d0f09189fb8492a406bc46745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1a50815f468531b8232d1a85a38946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f2840c83fbfcf3eba99f07c28329747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae98972acbd23b49d2db58c2f2151a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21585c77c2694ae7be8d278b04636c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffb38033056c9c25f386dc5da642e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59751eb7625c77d69fdab4721e62a8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d0b14bacaddb4aa66c49ec65f84d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5bd43671118bb517568638cd6383353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc89f97d4085f7883c148e469d19c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c56743b78bb74e4dd97314359632b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6daa1a0de27515cb70c19af227f1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007b836d899c139617a91437b699c7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a03b52d1b0475620049f1c7be3a9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b111a31b4c842e957a1be5755a3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add67ea346a773b568a295f0d9d5b1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9195b42b26ed83cb0dc32b87940f64a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d701b2995f7f422e79e401b0934cc3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4bafe4048f05e1dd34b21b502c3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad2904df638fa8d12c21cbd02714b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40a0c44c22efbd0f0cb8722bdcde0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4907f8897da8e7090134ae61181366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6cc15a55dfea2858ca66374e8939b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613990a1a3dd512e8a7901d74824cf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc179cdadc399fe12fe17fb02a0acd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a6695db9d4f6ea6855828347aea570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b2921a704a52601f931fcf822f0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8fbe04bff46bb18b86c874c43f5f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f806246d61ab0b93839019d91b05e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e07ea71a2bda8da55716e92cb5dad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036882afdd9e9a0402fb3214125feedb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba9e1ba6e888e4af524a00168f71ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcefd13a457925d6fe2c754df1f68177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8686afb6a12d4d3147bd29ba2d4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc5bced11ebf3cfbc9b97ff4b57dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94c182c3050d7819febc21e49e366980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fac29ab82f95bfc14d29b2cab24cb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6376d3a8676d1eb1ee3098b828ea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31abc1d1773c18ddfae4577527e1c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8286e1bb04595015122bce6b8044684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b215a984fa889bfb4d79e43ccee1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540048a5d7f0643b5b1f1e3a28a03e3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a15406aeabd0ec10e8bb932eb04287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ec61a7b3e3f5e7c45b05033fb97488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5e7ff7b36380aad807b903bc6cc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e20410422d319c48225c3da2c744e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b28cccf59bf99b80a05b23b18ca4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1668922e5f66f1839a1e74b1f6edd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d7351f6baca3d8ae2b22886b3ae393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b324ebec9deef89164567094718794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2f29793a75b88c0ba1b420c87f1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8d6c281cba080edb50562ce38e37c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b051427b0f631f0eacf2adc823ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500801f4e4036cf8d435a03e95a78a8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75f968e89f7475d1fe7499c503f41299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef91c04bf0e3f0b7481a38fec7019100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cfa3da7da46dc6d53b13fcf5884c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea32b9e59c6bba938724a687ceab6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f410dcef77cd7c89e55c9297c0b228103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d37edf30c40068021d113857fcdfcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40de70502af15c8b7c7f9735e31606105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6e1c4c4ffbfd5302a5ae617cf476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec637ff9a9e3ae2a55882e888929ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7375072fd56cefc07969b6a6df8971108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a31ea4bb6f2ba0c95d23766efaf6a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8eb8d489c7e4d34fb2148f6e744a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be178a4021f0185798208bc3b4c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b65bcd2c25fa7bcc21e3a42040236a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c77c36eeac232868cc45f4dabb85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264771b538c0df425139ee34a80a262f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0140ec59bedfa4331b087aec12416115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241b766e17cce22afb8afab69e50fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf6a02813f985ba6ee9149b46b246117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1340bd283168de8625a93bfb03cf21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a00aa28b4c50f202e190e18a322a25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9683d3229dafd2f0a47519d64f8aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a06bdcae4ca0fa098f2b0a92ae415121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754e0875f94abc4442b7f5cdc97571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a0de7d571b1b7dd8b91853c0f250123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295db74e6a43d0fc7295b8eaa9fbf25a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c75388ac28b6398ed69a68be2787125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39870891114a2d77ba53880fdfce96d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9625440c785ec7c3d7dae2d748a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989cee6ab7fa78a28f3811aef5ceb0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78180710b8cbddeb04e57350c09e43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce786f93ec7b931a0c8d74ef08f0c3b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568aa59133288f2de3ef62c6adcc37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096b62aede3bfef2ff85646a1cfac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6fc8a9bd77ca1403568bbf3bca51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e6d46a3a1615b07ebe1e7b2eccf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f0160a0231d521b9debf3aa2adf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7a25bcd4288951e4f251034eb465136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5a743b0ecc9e78aa7277c231e67a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f681978ac0d1d1bf195234604b6be8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f49b49ebe0810671693298a8101c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a188b49de210012363e8b5c356d282c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5032842f21cd4339b7cde282e7153141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488d4692af99eb00bd59cd2842ce2b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e9847d03079c5e1b213bf7fa69b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3029b85e3b8fe2a81d8e097731d8376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9991894817b9f8318b38906827e5c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24b8d58e927fe29c3802f8f8133da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cefa7009336cd0fc75f5f6d4f7e3f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6eedd5ea86ac2ddfb1fa92409767148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a295dd7695c2bb549e9c6f9e72f157149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449e1d6a2d66f8b36408fc47f27c46b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9f4f97aa4b39bba01d7f3ce3ed2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474627c636a8ffb79ba36d2a9f4ebac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f54f002300b875fa4a2926990e2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa7aef7bfb70ce163f0f3e12bb5ee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfda7735b27d1e25a4f844f7f9540b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c742d5742a3639e0eecd82a099e05b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958921d46c966cdb7b7ab7ed8ec7971157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc082d0e6bf363e0bca2324240b81a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e10e25cc60f80ff3053e984035cf4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032c1232ee1f0e890e0d81b43a034dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa368b3e4846d6f8863a8635abb93881161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9d8591ff6051a66fd95e3b4628ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21e111c75bc20ca19733e161d156f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24824388bf455dd3eba9118fe4ad3b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cae7741bc56b5618b066c9c5e6b81f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe93c255fc23aa2ee3d31130edcb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0783a8c092f1e06b830306a600f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069309b75c7f8357b3c984c4329aba28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93292bf79fa3f160da7c52e706ace5ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e68536c440fc001d03b5b03d9c671170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c15266390d8b057cf1733ecc220dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0004ff3ea82057ad6d169e95e94eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e312f730c2617ac56f34331c979f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b332b4b32341b770c01024d0388a070174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb28061a01b7022ef5086b42634471f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0f16defe39444906e891d183c7cb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095be10d4b83090a5b60ad915d9915f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b2534ab8ee5b1b5d288fd017e125a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2da2744fbd8007da4de730a7359b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97b3281b5c471c4551afd3b85dce6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30704da7c742e8833d97d51aa24fbf33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cc27a6f98ec1efa3d4a7688167317182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267311d89ec370715b46e23c2a06139183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572dd5ef47db3272ab7bb70969dd146184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f816933404777f8fc5c6363d73afe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bea74036249779c94e237ccfa685186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fef14d37d5e6f054f0aee1133993d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96643186fac45f66802bf11d4c4263f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d1b3082bcf1ca944ed74b6502d07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e396b7ac412c0ddddce11b5009ec8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b76de38f6fa6958a5806e66cbaa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6fb469d9f93ee7082f6aba21f23c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2b5a051653765e776222ce2fb5ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885526c2f7789b13b9ad6f4b2cf7c7d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4debb98e36e9e061e72b8bbfb28b6ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0588d2cb0c8b35a44f9a45d2f712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a4ea62e2b9e9f92b1234a1e4ceaf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996b598ca74cdc75ce25b21de4d9ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67671cfa007692bfd61f3b06e26b386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638917251a36bb5cfbe9b4c36c65e70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe165c8ecc7bb22507a6b910c711b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a5436d9c218404f1c345d90b56b80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b448c958809de3ee12da760a2c3013203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e2ebe6029c77ec5ef43b5c80dc4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d28dd2b66b44e4dad1e527e74c3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92253ba4022b8f69b0c8ad7bb64b6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d1eaa28dfa22eebdf7e9d1920584b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8aca1519f4774734401d0b6513c47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147f169ad5c4ed9cb2c27ba4b3eec5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05d515aa2928deea0678a9c73679b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aad56ca6e1d5400494492429d0234f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a5e0838f4300fb3b3b6acfe31427c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6085290b7adcad430618d6c2b02292213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11cc90b118561052629f0808913326214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7204f2763819f44595c4b7e122b6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ca4ae99da8a1f8b82dd4db4995fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4951b53e6fe2526091923f524af7df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8a155c154416c2a75cb7c69a31a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71296a8a464e667b1c996e6a877f8885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a1c7a1f0f2d00db56897ea9d2113220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a04e75ec84d947bba6db0dfe11acf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630bb6af8d24173b2c9de00f24c6c54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab63998f7e677973d2d3956f567a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed4d7da499412c1f085524a7d0a22f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a25d3a9539fea1cad55ec212c65e33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97664121d7887de27328308cedee1ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ef4488bd112457231668dbef6cf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44cc64f0b0af871fa63b033df1dbb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b11f2aec02f95e607cd8373c7ffd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0bf23715c51364f23c74d3f5a8f61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaffa5e7289fd32d64cc21b1693c18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924094b62caa891af332b39feb87b62c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6dbf8e349d0ce25a236e84c2b2339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8f8e702784de3f2bcc40479e1bb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e1cf313ce517f67e041f52552c36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb501a7f3caee6b5b8510f4da0e50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e0a1a759d89e1f5731bad4ee5b740237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df8660380005f8f02a476af4acd8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73568f0beb1782e3dd828da2c530a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1626e5cbd85ce8f93f133600d1563b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b4f44d45345c5f020d226a6ffa78b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53c089b43ee928f91068299931f2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd210d9c543d50fa6ef6e25dba913243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175a4a8803c0862ff94fdf458dcf36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a0051d928e4c9f97ccaa77700658c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec88dc8d30a409f74f2f0e5729130b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e970f50024339b5f547cba8ace96d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fc30e2abe3c3c4001f524a44ed79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac149d2ba84d4420090156c5e7265b42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6240ba6b49372d190c00cd46fe9f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929277b69363521a7136d985a9a52b94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a18e4a8b39f3d3896cd70a129936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4181dbcce4098ec7a09189510a40b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd4cf708038c58387de7bd8db3e00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a242ca1fce7c5029c653dc57a2bde28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407c9f879737a6ebe9186c8514ca94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7deac3fd7b60605da5d2f39ca621c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465866b15fa12b14752c9dc253d1485258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412f1794706c41453e35ac324b2c44f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32018b70f326607ee54189ab10f09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469d5964db3f526caa061eeb21ce25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664854d87416054bace4fe7db60aad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6f565e8615afd7e4ced2069c15bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320270c53caff501c251c1c375cc1e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64c79892327021bbe3fb829b0d82d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7db6d27b76219692f4b272d24d83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80161fb6cc5efac435784d287756e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02261ece728ea277d395aa00a1cb59f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5194b47da150aec4483dcc8478c8ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96805e7adf75df09ba52f4b3d5a96761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a86ab5384d26699f5c695012f0e02f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73afea74b076b1b420cfb3d1e019eb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2598062a41deed3d18981debdc2523273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2e0271292b2fa1994939a0616b8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095dff2dbaffa128343cab14954885f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689b0dd393c615bf89c02227434ea2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975535a4d1428978a31fdf0274db3323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1f07547be3cbb025c386a325b74f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a28c9dd0a472a8361d2255861b2c52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94051b48559a89d5dcdebcc0669ef106280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860bdfb269a703d6287b2acfee94bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2ef7d9a32908f4aa82938dc6fd2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab75afb32aefd11bdda491de6a7cfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863d1f3bb096b202d74f14f8e9a890284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714face6aebfb0d2bf34e94eaba7684285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c5943511f4100536c897cb694da7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0040d3ef262a039a8278685ed7a2055287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2def4294d8589a4ceb0c9b0e6bb9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11a6aea0535613c8bad7d86a20fb0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895cea5643c0b9c7b922bfb0a23223c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1329fdc5cace09b4cfd0175ab886e52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113c7c83005dc517a8c3742aa94d92b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabcc7cbc2800932d9730b5e7ae5050293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26580c7c4020f75b3dfcf40d47ab4e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e8bca8f16555c60a3e1050098a3f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf055b27dac8147cefcedd182dc5eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0d5219cd7ebcf85d2abc3317d5ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9885b15d2449578d5a54f1c5c28b90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db506cbda12dbf4087c71c0963b28f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696a8605e6126314d40bad5df2415c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680c23974a62d5f7510748d37fdfbb6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6dce8c9c811297e22baeb0636659302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac9a9375280bf8fe1104b82a45c78a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ce54f88666b325d6d90472d3c0a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd081724a8bbab1b8bc98060704be3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf559cb121eb4cd9e152d9652511b384306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f2a3b2cd4e41340d4022f182d74d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7f6bfe56b8d73a60c357781b00ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bdd6fb647c8cf5ec84c0b684d8ab4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d623ab64075350cdf520b83a50be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58c1b7efc0757998f7ca1c026e397311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a20a05a57367ead49dfb4265a3c9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b18bc3c43411e134bc925f7904f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062125c4631377eb0722ae1f837bf83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3c3e71ad826d626f8341e34189e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8aa0ad51bae95ebf80fdce3cae44d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5357edc2b063d006bd1cd8fd717a16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76a4afd2b4ef36608e8fa2579cb2c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f5e2abdc76e0945637bb076b8ecf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23c50831a28b7eb7fedc25ca53f36c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa558e0d95237e4fe0cafb4fbd7ac0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467fddd545cbaf45f55576d46aa0cea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf399bfc778b4663132d1cb94a96e71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc96d4f7d0317ab60b933b6e98219324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72b71f1bdcac4092c38efd46bac1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c4fb48009043873f18d238e564356326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d899cdc60204f758a57dbf2123a671f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686ebe1cc1aed0576953ba2303fcf07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e9a11abba48a79718c690b642e1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502ecbd44aae86a95bb08a194832fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07f04a8461ca515541e2252a335c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20ac800dedfaaf97dc458b2dbfc64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73edbe242a9e7d00d5013680c1d27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ba96e479b8d9506674215675ea8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbae58d7b8606d0e6241ba7c19c128335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343b44143b5a13a09cdf7757063f214336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f471a99897b10784a821cb98789c54a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39035ed9cd65f2a306f5521fe2379e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4d47d5341ef7eb0e8a1b87fdb55b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41b34aa82b2e4ce681227cebbbeb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f339f14d36999f90097145c7c91051341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa81390fdea4f562821560e2c844cc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52857b57ec01bce34e00e884ead4352b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726f0d2a0175532d70382068a5800f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e440adf7acfa3844c7634172892e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b404b47ccc9ec9826440607c5946c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf98ea02f154f0f171475004490b4e347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c3a3526fe8e03ca7dc7e7854ec4a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259294e84cb08863ff7a98737d001cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb41eb247bb7c0e7128455dbb446c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451667dc519c79bf414e1c71256af884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a925b8b4e976d067bc6348278242ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d298785b5f8f3fc83d2702143b1ded26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587536a45a9cbddda5414e24427ebf117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838ec00c248629c40e2c3dfb2c32e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1eb9d7f6b95f18e1a29e590a067159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4340f4d3e49ec4910649124a94a95710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4628ddd2e5cc8203f309fd014dc9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dcdb7c4b4c3545484013c07edcd7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd075e21a0cf22ec2581650dee041e4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60441f79ed686c63c3e32af5c556d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75d4dbcfe45dd1651ba2e44659a50a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3df1769babd95cef90f8004f5490016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482588e03de1fa23e32e1d072ec893d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e606dc4ab71cb1a549449e4c76014c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14543c9bebed2d03b6b6cd6385ea2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2416ed6674a948929b1a3b1994e1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae78b299d525847125b6b739b38d04821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e469267ba6e53570f3ffc0412be31c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aefae76277e803bc901c09570378723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac4691cdf4ab4c019526bfb2fd09b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd2941a67aa0d470fca474fbb492725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe68324b75a9c104be6b952ec539ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728cf09a2515e7b88a079c306e1a3f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8944d5d87818b0ab5431be8dba357b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e678fae3b7c48ab35e02bbbd3a7241629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02d52d194dc64dfa9fec9cccf7d28230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3733a98a14bd04af12e46e8f500e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfa7533dd60c5aa48ba6730e68e34332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2214f842550490de980625e1aaa76233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f146649724bea80cf3c33c322ae534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637889f2a6a02b9584b528a4248d66d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c365ec71b14dc2a30a16567ed72e2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda2af951cdcb91f8f7ffcf82d8fa9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071689102b0142ce7575a46516cf6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f8d8c60cc579386c35922f05512339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34797cb881e809cd7af6ce6983d226a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c2da11cccda7b54bf2c3f14ad2a9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e29612b4a22e0f36653069ce032042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb88be0b0f3315d8eb4ec5eddff0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98bba7fdac6a5c50468ff7bff1d3aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f2332cbcb698dce8cfff24e882f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b1ae9aa3e33fee16d2c81c2d3265b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6ba7f1fee374ae4e9e1df6128d9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848fd9b3cb57ce5448c6b09e18aafd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8e2495be4526d7edd830b3538e6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc0746c1723db124e63b960bebad4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49352f34b27e36d834493ba54fa81f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb4a825386d272abb85071877ae1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c90bf3abf3363011e64e883100ccb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd4bf83b66959069777d7bd940eef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73baf804df1ffaf5a6e72150b9e20955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b02c1b0c211aabc0c1d54a78b8fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20ef80a0a6a65fcb09d5b6d0bb332e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15feac330af5be42695b1ddc8d8ed9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00073e4e8ffe0c27af8c387931465a1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38391597393b803b9b5e627dc9082cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efa5b5612030d52c8f2c70801504961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a575193bf68ac3f7f60b79c4b5499562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4640a2a029907f5882fbb631aeb94963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57212b6071e88d0ecc9c92cafabb822764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d503919a7d0fc9e4c99caedc47682f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df67fa6758f19a4ecae6180877edb7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004bd424d5624be68931656c5e9b2dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2795d82c5b532558995114b08986668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33de8e1e8a36e166cfbcbdb0a10f5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361f35a8f0dbf61f724a45bac7998470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a497e7e4bf32f4c070f21b6201e3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6127c42044c09a6d3161aa62b592d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96b8e6aa1d769c8e7c91620ebae75373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d34f09dc6387894bf74deaa9791d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887dcd2e37a9e77aeb92ada0a645c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99916aafdc8a120a9443a5b0d262036376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486499a6572e71d1ba5ec912288a6b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17482bacdd632467d27e9c625cfbd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cdcb261db84bdda4e8bf15a8e690879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df754c1c3debf287e6270663da4c82080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926de12b375419b4de12a51f07f6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b94c960f9eb12cf03eb07c4e210efe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441e5413a87404955be5217b91f36d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b638c9c47a956ce8633fbf8093a6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4a5c3a3b978500b6b337168961c8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fd2cb7a660305712bf812f16251e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394ae67fa5063a5f7104a31fa7b5e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ca9736c1f000cb35b34c15efbf3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a86d1f0ef20ac9f304acdf449ab9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d895659087716cadc4cfa2efd80f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5df86ecf77bfb81aef0ce75d164f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed04fea5ce0e5490f82a021581ed95192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd58aabaa812b8c4f4327c8a6452b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cb74c966d1763e5073fead7c103aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea101570f81ca20d71974afbd17ff7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d6b8eaf42d1623d03afbf89b51f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e22ea2298e2e0baaaef75817fc763297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009894a473459c6659f0ff6636de0eb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e8a5a4cf2693fd0d5cc376c503a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea305afd64d82ff991a8bc66a9f3630100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee87be8f66ae4ba7f5d1630de859ada101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c20bce2464da297d8dbb36b89bfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5baaf0bd22411088f21b556a0c34e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c5d14a77cd568d988f20bee10d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d45f65f24e96febb6a1bc927bebf3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48080b8741a43c0fe55240c53f8158106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8aa9aa60eb00901ec746921d5ec0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1157e80f7ddd0b703fa65458f06dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac08c7a6bf57f4e5ed4088f173a35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8856eb84664b8f0e7792bcc3b3b89d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b64855eaf6d0185a05d262216c62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65bc83d619d2cc486500fa7b6a2b2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb918d2e4b3b6bd1baecb0fa74b434113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80624dcbf102cc718df13d7b82df5534114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e032af36acaa454434bedd38142a768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dd7920cb8ca32c131409694d327ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c831b9e922210286c87bc7044bd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ddcaede371dc4eea940bb4a889215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56689da20550b787514a9e42f34e199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222339531fcefe387dc8d02e5b3fcbb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1abfa93cc8aee8df40ece8bf7fd46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3ae802c6f63885927a28b3822b792122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e8e66a31c6b82ff35be68d77a6eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ce778277a24734209088a3e2fb16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fac5023388757535ac4b322da73c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f1e91fc13438569dd6ca46699418126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b758ad420e3b8615b0e65fe60c8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd8fa81eee0130aa9a08028a54444128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1f24efc8ebe28164ff59cb9980a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f839cbac850af12e3f0ef6071a63bd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacdcce5a85f99569305c8321caa634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d20d6a8827989a6b1c4087e9a01e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b97646d2736e13249db2baeeb9e2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e02285e20b9f85e34fdba2bee7ad7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef57a0f8186cc3cc707e0706dac5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9877b398323b2fd1e5914d2aaf180ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fa7e2d8951c5035b165d20e1a37b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3a4918b8359ee22aafee8442e0b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5484eceec6777a9dfcb5b152e5a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e9acb666efda4ebcca8834a5027d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761f0fb342f3e3f9d7ce5ac7399218141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903bcd2386d9d8bd537e0740f54d979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae07941c166d889765363bb9a3b51c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3df9e11febe58c2daf62891424bb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743ec422a14bc5aa37a7c27292a71cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b980e1c5ca5f679f7be9f0a98b30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c875966437fae338c2253c2adaab74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688af0cece8574e58eb8074e731eb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72ac0f17dd3ae5588712e76ff54c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ceed8d8ef618d71fab67d1a1745b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3913f3bea6854b6af998f9f390967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053afad476425b429c9d23a3e5c9497152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a93ac6848b7444676f9ba1dfb4d05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98d0c50ba759e4a6131b43dd475ec0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8759f7d162d8684e00fa35654a905c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb2b055760ae2a810991fa8756cc49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7159fbe32c4b93de5bd7291c457f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82abdcefb0b2d31256aafcc177c96b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b191d1d47d73a289d2a5f15a0e2fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4661632b633f748e7bdd00ba4b602160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af0467145721870ee74a295ec25551161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce76dc97b9591fb1edc8a3b3ebfa83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf82e890d3d8aec633617f565ba08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8641890971f269c837a34447ce4ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84559d57bfc094ec4026a259f940dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdece1565443f0fdf34efc077bab417d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337832c1b35bc586bd57babb149bd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af8ae048ca21e8144cc5ffb77fe51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594a97c4127e0d2e95b0ec540a7d87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea147cbe55493d98b64d300d71b7e4e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2dc9934ce004e9e2add5ea66ae47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b9cf13873d82c530060df8df6b33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113695714b398bf84fe4d9d3e7a42d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25155c334df061c11a67b2e74c2f0eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946826027435be6864028cfbcd4f2a35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7eda7246f01e8180bae5cb5da859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596736ced48f544296c9161eb9179bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9f2071cedea5a61a023da510074a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522868db73df43c22a5e05d0a8ee743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebcfc278a40f8a9b50d52dd1e9db7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d17144a529aa5de502913790086ec1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d07d06a2041495e210a0ca3126523f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e323fe617db00dfc8b8175eb8f94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a75cb9819ef3614afa4bb510283cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5040f0bbad4486eba22e4f8a3d76e53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bfd24db51bab364a6abc9695c52c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97c8d6257bb0cc07f03182dd6a80c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde3a53bdefd3df0ff6d67e3b80e5b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e620ab3d7ddbe22f0f892991250fce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23a0b177d5d058913b93e087a489f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae635deafc47f8243ed1d0cba9727be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b7c7c2b68896f60601e2db2ebe71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fadb805647298024628ca74b64dc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e24d92922712e942109f56f4f51d33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32ac07757e13eb2218cf3d5582c63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3b756762bd9022a9179c4b17bec24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe209a89e8ede3997642750b019fcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfca07f306f06a751e3c4af0a8e23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b865258dff5c90149b6c79e87903fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc79faedd65775f6f9697ecb064cd6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953c332e554263241064326b6aa1c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c242fa44e38916d139974e465cd06e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1e0a6c758380b9e67ce2130a1a3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb5beb07464f8b361d0e5bcba35df3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f10598bd34779b9a0bb61c6f0895205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697eeecf72f7ed9a3bf73ca16dfd98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b827ba79eb2721620223d732fc296ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e92e41f957ee23f2160af5b409ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0673217180c402454a88f0cc8ccc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7584d4ec7f3169dca35c43ab640c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada82e4194d2a625ce31ba615ed14f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7637847e4d0a4f6437b2d2b1a96b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266c53553ecbadd10fe27cd42c5f0c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bfea9ecb258a160e97bcf2c545d2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99799ca98a01bb2a104043e7da7fbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6dbcaca2fc64ba1d89cdf413a7d22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb872f0409456f7fe0cc1c6d1cf0ed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75a00ae6ac2ad989e1c3eb10af497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2382a05dded6a1e2a1f6f669f19cc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f83e9b525d18d1764ba4948608648e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a00b02c7e4719df3c4de01c563828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976d6a43b75a0af7294ce422dfe808222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec186cb7442ffd53a9efd0d78c038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3e6a2e0d8e853c2ae76dcae575aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9595fc7cb3888517a28e94c44178c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e3b611de95f43b30286835ef5fcf3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a04cebb2f5e7154e0c7eaae1ac4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f35fe874fc7dc5a09d789acc865d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20597448eed5b92521f7a88b7451890229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693942d4bd58e873ade39cf6f8d6c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a9483a6904e39d355fbe196db13f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14540c206d65cf49ac760e2649a6fd87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea61fc5276f5f2ca625b9f7014584233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6d48fdc7f29816581c8950765a009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5250f90cdf13302eae398d2997c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c29103737073cae9f00345cc9a2455236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0ba50568dabe0d73201e693fd3008237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191cd93128b3195df6a0a30f4693a26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938a74e522407ac895c083cb304147239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef949b3479f08fb3c2c5e41bb89568240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce5e5dd07c33a4d8860cd141902084241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa05954f37f6446c01864f500984d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9d9ea38fe94c43225582f01de4ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c00306782f7a4d320e99fb75acd81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6139e18cc90f44741ac9e24933df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd57d7a5db310258843112503f416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7915a7787bb0038479c59024b55181247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2a25d5f5fc1e99fc4c73b17c7605248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20110e3f39a8442b542b514f4b29d554249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c04f65d7c2d070f3dc3b253eb51019250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560efaded0102bf3366b6b2d3e6c16ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a56c9546fbb96a5bda8cdd5ccd06f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31180192f03c79f8f8850c6ba5fe1bbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f138b788f956b69c8e3b654ae3bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d9a9e407152d4996b1f611ddcffc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ba3e44fd95ed247e37357a83e0b74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac244ed79ccb9aa8bec6bf24fba7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6e645ab29bd800474af2b39f89d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959e5177613c6d6598f0f0632bdd1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bd49cdc9549b5142a4d91a05056b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b48dc108bde158cc006e655e9b2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb558b2c2ef13a676edc3a9977f6ccd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3fec34ab6fb7172a859bf4ace68ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f420fccaae9a7f92342f2e5983ee5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d0e523b3e00f005761a89f10b5bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680e3d98fd0198334e85b57267e3fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1eae1fe97b897dc5f51df5d88554f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27191a9649aaa5553c060b2a21e46e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf62f40b5d4cd26348a8f6c7428ef2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075361b79a94dfb1b460ad0d68a5c51a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae239e58c3ad0298775f1c228f535c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5c38d69dbc9e1944dbbe38efbf3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4af5838d307575e2a075916ffb98d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a72ffed946f17eba753ccb9194d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b68df9af799a58207b846377ce5ce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c03adc015b01e388592c88e29cc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c0562797af7ba67dfce24de78d6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805555cf5b6ef8b0aa14f56927cef773278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d1bd758fd8d6242b562fccb6862f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86558a9ba2c6b1f3b118ebe0738cb1e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce34860cb17abbe7b34b53087d643281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f6bf35dabc2385fb19b0ed6d3c6ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57734f5d22f397b377d63a8853a0aafc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d3406530f5abee0a8f82d8294a45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1560793699cc2d4a91b2f7d023ae89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea3181821aa4c32eb4cf1496ca3cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5cce44a633b4cbd430ebd6d3cc74b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4e2c2b201e33e37024f6192336f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de17373b00f1c054fd6d52a06745a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7d05f4ea5dfbb707480f31c44cb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dea73ee9e7a7acdaa5a400d25514d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988bebb2158973eced0901c79f123a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2212e4d27f000c3f756c2e990ea496293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7ec8b0d1a75ccaf6c3c47c53ecb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db0d5062e02e8272e92363bc58fda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783d3d4c1d7220964260450e61b4c41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78482c85055968307f662c7c0c5b38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13629c1c71306500f3ca7477226b10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200c64bccd37c31d525e6fa8bece7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fba351eaefa31bef9c40b79bf1eac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd45da7610e85125237ab21df7708301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd47f5038b32d59990b29835221d64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814457791ac6de20f91f489dfe942f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f904805ad9fe8f638a506f5fbb907304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ea474dbcbe372eb47397416f6030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d0ec68ff658bfeb793b8c4842549306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739d7717892e4ba8a572db46838fbac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97520a6678b373a69d94f9185e761213308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12ff2c61e03ed0419f0bfdda8d439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c32fbd296b1dae833ec1461d8315e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af017befff98104511943a6177e8f4e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b44b73aa8e063d04715c51fe6681e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594c9ff6d54262b1a990496ad7be8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d720ee787af9fabecb236d91b7a5222314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aba7eb766cb6664756a034da427d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290df9c4a9a24a5668145b1d6be525f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5629f9d2897c48a2570559f0eb2af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f37e96ad29f376734c0c9a98fc140318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40451462b21e1cd35cd60656475d5841319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021251376cba903347a2ece2103d2bf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb391a928213e5e4ab9ae151351be4fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc32ab60b70faaf4c727603f20b4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f0d1068afec25d989455c09b2351323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459c0c89535bfe365049c4e6bee7b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476dfd21c3aafc7d2d970110dd01414325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>