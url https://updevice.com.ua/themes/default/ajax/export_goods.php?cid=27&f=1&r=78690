--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15796c01dbe9dc9b690d1d074e3ec2741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf8e40708160b7385bb0735a91baee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce0618be37c05f48009e2753ab35d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079d9629450e2a1dc1baa8b31c496f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4628d1b24b7321ee2a7f43c7f3d02d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab47950c734b9aaf0ea462000aacc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da325aea215cf471a20bb824e975cad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28772f624ef1f65314e6eac7e110737a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f55c305dbb92038756ec0f53e43579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04167fbf6bf0e1e6b0c0584e31045f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327eb2a9f5ca89c5e3156893e164b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5461f4f589d2392c0f7de9d1a642f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796ea2187d2cbc7856e5047825b68db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f2c3554ae0255141c5fb3da8673d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5ad3b940f9759631819efa4c6bdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb67a50c482d2d6da585a475bfb4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4560eca9dcaf18880d4cf37b224b0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c75724c2f90ac19c3e4057572f7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa2f270811bc5a3d4e307864efeacb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293039246de981f67ae16a1f9b067a6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ada9acae29aec1f1eb05fb6e0bff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4e4a93035c554091c6ca04267bc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5d1c528671d241699cb07768cc55923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c89fa20ccb5da6634d646460415fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1e3d91f1466a2715633d801c0ea425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4648de23978e8b5af5807b2d413fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c01d213c66f72f746c1a009a8d8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e653acafd496380ebd13e8b635bd32c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cda6689c871d7239722ad7f1d28c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4a90bd3fc83217568e6984f4d2f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54feb285c42fc0e1bb28b54a5764d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39daa4e4e91e624f40a940d8617204432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f9f0b87aa225608efe320a99aaff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc762acb7e33999cd4890fede296234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3967ecca5dfacf750d8c39b4c38cf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062d5b65c874f966b11f597b5731e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf9fe67819d00265faa466b4edbba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed260ff8f716b135036318a824cd6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf83fc4b204f4a7dd3980e48d42bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db582886b5b604ac3ee3b3baef38d64e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a60faaa3233e39b5946f669689f3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe56dcebaa1ae0e14cc7de985aad7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c86fd18501917b34eb61a8a526bc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988631996c0f9534c3d2879f5351e34d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51598a81d4ba498cab160f66ac1987c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56425cd0db79156acc8f7aa70972046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6477b821eb25735c8582d5d52c6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973ee7ccae779549cf1dff7075b8bb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7da4be8b0e18ca0db9c3af37e77849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502aeb1b421bf2557c1963eedcf2aba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31942d45e77420f220ac5849fed92351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d70470478b75dbc8d634c1dbe747a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734d81f4ee7a375112fc0428bf7787153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc440cda554c283b9efb4215eb5fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905a57cc43c78b1e8c2d81949dc140b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa8dcbb562e717228ee2dda5b70e9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58382f52e8bda2d90a94fd73186b40957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d1d998dd59f3a9cf13a5b34d2718b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be7bbadc8b192102b209228dd0ec9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db94e1674e3a48f5a8f65563e19d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c827ce6f01968ae8c897c00a80e075061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2aa36be9945d88b6ee8821d97aad762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67374055fbffffbda742fcc9cfba7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae89700810a16a17f817d48137fb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c85c4cd1202c68940e08b703b43bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ac44b7e750a1296b1de8208e708c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17fc18d637538d398387d8e092a2d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a94143054cc5ab0ecaf07050d284ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76a42afe6c098f6b24caeb490125ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11374e346c5208fb63ecca5a2ca96e2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cefbcbccb35c08ab47096c169b698371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6435d4d3dfbbd01204d04cfe68959172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a593d67216d6d1d31a74567495a38f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee7e595cda062c47bc7f7ea15676874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489014b16114ba4881551b3bef238f2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f4ad4b0299d93e58bce02e1d5fbfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd142c6407637ae975387c2fd5f1f0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ae0ffaeb7b3ff39749ba35dc7af3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff439645f6ec457647bd2dfffd3cf7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75379aa4eef7208886c01b935d261fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f98923e16f92abeb1de65e98bd1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdab9925116f84d148399c0c29077f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7b46d4f59706e83b393b96963dd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e7cb4f182e1856a25de43464919a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e6fcc6eef7a884510ddc51145359085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5973b32f7b329ae173d58994fe23c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db480a8d9c4d7ee6f377a0ab0b8f20d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f206c0ec8305b34dad6b9e657b8a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ca6c6f2d90a34f0d81b7cace681fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014390473e921c071f6344344ea1b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaadca0e6c6f5af84a0143c5b2820e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2e506de9da6620aa2f845747e8d6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11b2d8f4de93b271dd02cf2ff6487493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017ce6529f4000ca055b1586169bb4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff397c3165d1999cded4fe7b805d6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b93bd1062953760f83d44e4291c6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1726f3f39facd623314294fe07ef3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91631a9ca9afc0697cd84f29cd985598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b91dd16c16e3315be1df7471655bed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7467ac4728938c0c39e5a801cd4d0da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1adcba83cabd479fbfa60d7e89f9cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce4b538ae90e7b85289b811a4781d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7267bcab47f9dd6453b920293cfc5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27777fcfac7962597be1045e218265104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6715c2cc0baf3355a37c3c9583d9462105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035020be4e58b871c38a650ee4445b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b821b656d04e3d1a61f8b459730d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff2825492694605e0761edbf427a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b9573666c704ac48d9c48266e1ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac66ac1cf9b8f9c922e4c753a94ba3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f15c61d09c5ccbb9449d42b299bf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e54b889a91598149b1b7a0ddf44e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf0fdda19227c7319b954301df16d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011442c8575e31e6dcc155a62e0f68e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388364d5678c0f1235f765e891d6133115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5457da966b1a6b5b7441d360cb2084116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6232abf8f56b04351b9b74494ff821117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed59a904898c0e983a33904347aacb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d93204d0d3e25aab73e3b8d862b87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344f69d4904fa2d3cb3d861a569cca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7da470731209d55ba979ee0f1c9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c0b42e9cc65a39092b1f5e2bdd9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28e05f1474108fc49ed846f73cc26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6985094ad10a63f5874e45c17eb567d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906505f07a893b80e9bfc3ba7c75f52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fda57297435937192dd8f3c82e73c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6065129bd808968d943dae5e5ab1243127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d0e7f9f83a676d20e0d55f451eee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fc732a57024202c5505035a5d3408129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4de6eec85df2072530ba4b4e0215130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83513ad95681ef614a2b77b4d8561da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff3b96c4dd6884fd32eafefdb93b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db945d7376e085b91c0f3086c43a214133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81676bc4f4bddaac506a4e1953b85991134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7e39e6484777c82fbfa069f9f0cc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef547e716ede0ddaa89bd1c3bb25ec88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060c014bdcf37db46cbff6b0d641446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f42dda10d826184a07abe7f451a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799d54fd7b4155842075abc429d148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53799c774a52e12e99438559a79009b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f12cba535a6b1cbeff1ff4dd1c16e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b763523f8df0877e195e2f1a05c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129305aa8701275153e1a12889f38c9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766aae87f3e7f39a9f77faa3c17f548144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e607aa2d87a235fe87cd9f09e5ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d070a3adcb5044cb957ce07845d5f67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7755faabe2e11e835b9c84b49c0596147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac165fedc123c2916592e53adf0cd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c003b028bfeeaa16b4c2526e4ca33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc19cf8ea73ede73ad8b55de5c427d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f23544b8772f6e35f2b35cba81058151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac31182c2028a18373c9742c55834a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb5e88dbe95c87d7e4413f3a7bb48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c09a19c5502f49c1dcfb3c25058ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492bc654886fc2c782714adc348f6b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb071545be83732708f0c65e872003156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ac2e545069d7690d6fa650a6ac45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98bf81dcd86a411f97b2a028d934ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fac623bc60e4527c6e3e107a08f27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9cf59c81dd2c6378aec87047f45fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7311e5ae479e1f93c80547a4bb538161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5ed6f782a9787e0ad26c81c2d35fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc56116913b1ef3633dd71e4c0a094163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90edafb36a998dbcc7c643615466a44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1225fd74edcccd3d2b1cfbb9232ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0c0384504e9c4a2a7bf66ede930e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6001dfb0bf67fa0491dc5ffe975b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f6270c1c3d9da0070517f39b73e1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9e8503e5bbe37d9a059fe7af6eb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda483be15aa59e048425f734ece33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca292a9c53fee70673a4202364d53cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffacf7398b7e6752b0dc6832101b99f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6471ec0ece59d020bcdfdba33acf6ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc5843dc646d93a58f7165b4e71a58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dedc47485319897f2b14cc26913fe3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2837ea93eb2340a429160b62833f803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ce049fd6efc45c78d26c1b931f6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe81519a0bb2f969fbfe11013d0cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c92617689c76e70e8cb1fb4a1e5a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8c176f524454369bf1172260451c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130c84b654dd3b06782536046df81ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827c3da50f68f13ba4c422a9874ea3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca05350de0d4fa3089e23d234a3628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11f6ad7c3ad4640f0a7c2b01c16307184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18088cd6545445efc1f6a3639c719185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97fa218c23821b70645b6ba33a3d47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c124f9f182c040d16648a103e36783187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15855fa68ce13ac4c602d7af11cd71d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc30303a691c5ae3579916a100184ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edf11f2cf600454fc95f69696fcd80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051622f603aa3a4d13bdf6d97335a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1ff84729f9d7e62c74635e56acf10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811617b4249ff820cb68617db22b3f47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfacf9641e8664997e2b1041a9d479194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac947e970d28e371ac930541df5a0c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ef6a793a4458a0b8bfe4cfb29bf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce22cc77125b1074c63135fba0ddac2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaf82e72509a4182fc9bc295f9a561198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e78ad4c4a45e62842b457d74d2ce9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282e8a242117d24ab9e70c07d2c093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224200df9c1346ab97d441e2af67b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882b515f61cb3df819775fafa2f6361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ddcf01745182d59e66cbd20b5cbfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee53f98cd77ca49de3b1afde679b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d3e0ef66a3440a968e123779413c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22351425ad4c31e929c0ce060e777b07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569203e0e58cb7ac78ed8ee7aac966e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca607c3ca782019354f0036d6ec68569208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6ed6cb1bafcc45750f3376039820209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fa438cc7b706390bf97abef3504e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77964f175773ebaf9fa3dd1e4d27d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da2e20bd0660ee061ef03dd53ca08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202b0c8f82ae563db7ee8853841695213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2085c4409fed28d6db45d6e92afe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f7ba91371cc86abc37093b2436860215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1016400d33260b85c281923cacbdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691c42c134cbed5300285ce98b13220217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beded8cb048e9dc8bc37a3b7bbbacca1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6663ec30ed6ef738d2ca681291ae753219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000ab048c511878ed6e785e0e2d0a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21c7970b7982446056b6f924827396221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9bd252bda923f5b29c0d7aba27e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2ecea1399b44c6b11cdec3b1cf50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673101b2cf264abc94dc6f5f35c499224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b6031245d3aa5b26b41965e780d09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c6eeb09d90630da5e2e0dbad7bdb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30423345a3abf5a1ea678c56c988aab8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9381fbdc8195727cd2d99597903da2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a5cc9d7bcb895a25848356249fcfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9276736b5c71e48d84fcd7084c965230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ff3fb42d0d187ca50b1faa5232020231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf37ad008c8d4500490c5ab72712c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda7cc77306824f63e1093149605f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba673d5fb08b8b29b6870e5353f027fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f192aec11aa817e1b9863619d860804235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a0c8a9a3a002701ad5671c7ff8c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0a8a0bdb62a3a17060c937ac2987237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf2ed826b848d43b2a45da2aaf572238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad958d86e31055c420415dcd45158dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1b46d67569985100c716d79dd1c5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e9346112e16bdf8a2d7592c01faaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88716bb349880687b9d2415be992184242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4107a79bbf0f5bdc8295782b64430c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fc2e484f31d008c351ce1e6561e45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d8b2760595fef807c092661eb849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3226d9517d8db4efdd0dfbc98618b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060702ddc8f94d33ca488a32bfc9fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55fc54daea3572da136b63d76849e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbcc98d281ddf0f322e2f4eebb65d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22995c482f346b5176bcc7fbda98274250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700ad4a568ccacedea14d34c15ed4dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c397907b3aa6fdb7f07b09c2714eec8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17b61c503e76138443a3de9a941b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374fc00cf066005574e85e9003daa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89139a644f496773a450821da7364255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2b94fad5629b0a51fff44b77f905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caa6726658e58a0cd892d658ad8142257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3933d45fceb22c102c841857da6a890258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a779bf1085daacbb367bf59eb168d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fea7ebe57ebfee6f141ea77b622d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277afd4664f2cc9dbea3039cfb399e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a9426dee3635dbe29c1ab25c853a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543daf10c29b42b644597421b1a61b6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734e7ee8b20f6f701f67a5e0300e3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddeff95d7e8cdc24b8e3441b82caad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258784205299fbef68d5502aaf84558d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74080f7f3f80ad775e74f9d84a815267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c38ece23caa670c92291ca4a52751268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9e125901957291e6287b0fcace544269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c0ed69aebb131671a5fbe69780129270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871479f12e87506bfdc70a9bd3f4a5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cda466bcdb80b08ec4e51c450be770272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6cdf5b712443ceee69f13ffc75c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed19ef716964df27760f02df048af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321729af0ad0a9109afc2ded9eee4037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c082ba97996d0ae0d1ade57e77d4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2d4c98b7a0bfaccbfd709734b7bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753a8d49f9d0646fe582e50b7885c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af94ca931be3e4eec731362e298693b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c60d941efaa351b51ba4f9fc8487e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52f57023e8eeffd0852bc9dc798ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c23bbdbadb595d1ec0302f6f5a75c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c7e7ca1ef6f9468cbcfb352544a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4713a855012a78203bb0147c7a5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249f5180d1ce41f9d972d208103074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fadd391ae1f6e85665523378f64b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfe4c1df1828a3d84fd70a09bd440287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229d77cbf09024ed4e5d19154cc434288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f08195e7e47a53cdacd4e0abf2b742289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c13ccfda49b33a9bb467df1af442290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbfd49e468e652108a8374c8bc4160291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350379de3400192c9ee0cca2e9f963e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4e3b51a1009982c76922bc1529e14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed70508ff70c4a907741563200e1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765f25f12eb3878b9e37aac9833bb0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6251d9d40d5d95e8d57922f69168ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7534a230f1bc159a6613b76028cd30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c11555c1f5d12f783036ce8550302298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd2208df9b846fb16a122cb8420f7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a3e880d9984aa12f08fa1d4e1f61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a37352bcc2ded55940f709da662a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b35be06cfce4a68c4d5664d36e496302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807304dbc2bd0578b60edfb0330fc6fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cfac67d0ead7b11453f58e6749dd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f0ffb6f8e05255b1d5d965f5ebd3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbfccf91dae4c33d8915728d179e83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2eef3918b49c8e18e6456af3cf674307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab00c52c6be3956aa69fd4f298a51b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b798308a699171565a9c23bddb016309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d1e439f08529b947dd9a5eacc1647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192533e3304b9f8225ade22e038bec9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856a8b9b1286a922c271a8c5b0d9b65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb56d35ae9d965731cc2d79717f949313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341086e4516214ace65fa83fbe58dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5ecb9cdb350bb1121175b6e1d5848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d889f6b2f4c88753d39def28d332e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7174e4ffc6dc39961cad8feb6366eb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bd7414a4fc78b8e3552f97d75007318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f21b0d66108c65a25b07b7284c985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40fc8664b052bdb0a3a6fa27ee99d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c995e0150a2eafc9f7220442157b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720ad8d42370b068996802eca5edc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6aecb758951f1bad5d11aa8b9ec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98ec4b80b8038342c0bb531fe0ef55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fceca43d59d14a032ce57543dab6d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07dd3aa9a8da37e6e6b4cdb5b9dfe6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43881736c1278a202970fb4b9bda66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a892cb8108fe3f64eae335f98d4cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572064866515cf00a600b07ce8082a4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ecb89c5cbef49387a284fa94905f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2ca366f741200d4741556b321ed9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a6525c9d19ed5a5d0d854fce0d919332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dceb5850facdda5e9559d8632dd32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1276ad55795da23e106f0fd7af10c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d866f5f233e403fd2bb9000de4f46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea43d24c6a9a7243931c8a62a0384336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74296f9d45bd6bd0cd1077c22c88ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4daab3b117325f1b7d787c3f5ab4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc364e4497c290df1fd321fb64a907339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ce34680c8376b8cbed1032bf7147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155c60a6a989fe07e2bf767697464b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d61b172d269962748577facfb74ab0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993885975755cc17d882997f8b620a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b77c463fcd83549d153cb2e472d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53233d70d484eec1a4f6b7f9edbf2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95ae3e5708c9bfb5e029dcc668ae7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20338df9904159c4e406b3517c7952f347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a81ded061b6ceaf790c031932007081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51504bb5bdbd6d66e271cedd5d0202272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533b7cd3b7250ddcdca28cab135700a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096106531a4e6730f5f5fe6ac8e00b7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a840f021f8c703ac4776bf171f09245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302cd0ec7635628e4fadeb60b4e03b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90386f07c2afabec4c4e641c6e90fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccb27ac659f7079dd709602ef3ff4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443fcc9574040bf25ae66c33fc670609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b135da7f456251128831b833c722b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea082e20801e738eddc5834ae7c305611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3850655b5ac425dc29c1845d64e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a6b9eea1ad1ab25b83906bd76706613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118c45dd7078deb08d607a6e582543a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb17348059d8f7ead5e7a58e0ccdac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee2b9800bc5a22ab00e61e1406bee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd7d2ab5ce67c3b2fc62a0806139617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f731666a05ebb855ba866618ad1ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245ae0aee46d36afa93fa48830d3a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0974cf7c97c1c27bc2b4f535a206620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5cbdb63e3feab1fca4a29f8ab13f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e00785ba51771b49f17716a879fc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc2b253e4242eee9a71e205bc6d3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b5dcf7e3c16fd30e71301ab0dc0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53e1de94b74f5b45b9810bc0f815025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79166cbfd83b7518c882d033a04423ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ecbd84b827967c7adefb6944143927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e373527c305234730087976afdc88d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e76c57d0793bbcd0db1a1eaf7fa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5141b2505d6b7823c8a5dd7e2d24030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bb1572d17018ff4dd4267cda14bd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59248d7a7e9515a9027b05cd9eb95b6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ecad8615ca55e6e01a1aedede488d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1982902b058cf2b563c41a0e0f10634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d48a914c04e720e5281b279b03c4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97388a46fb6798582c13d3a02ed691136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15937e47c3e4536ec0e9c45fcd4aaf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51613c23d42ae36683cddc295a659e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75291dfb1847b54f2503a8fb196bec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84969921df76896a4fe1ec207defc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8447ac2611cf38e8c711192f0288aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e9c7ce4366a4e9ef6d2b8587996042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9251a4c37321b58fb992b9703f2f1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b688da3b0b0a0235949ca3b6833944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187879127830ea519d924314ca18fd7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f62b385a3aecd2be5de22f3035214e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0235f00a4edbe36024402afa9df647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65119a2cc6a0c83c60514a902b1df5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782dc69593a9b8f1f833eefdd84edad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff49fe254311b2cb0e455e32c4d659e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f40a4bf16766cee10ca4c4a0d2f84e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff11fe1f3961548777f2a57be143b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e60f2a82127c138a469bd70b40b2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af39c79515cbc1792d166fb9aa2e7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9427f474f80121a1605e8395665755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54d69b22b0c81ea07da7677b68c98156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ec8a306af834cf3c49fd89d813bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ce157fbdc5dc3b8f841e2436ba3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37abd4ae62e1b7ea51823359fc721c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d463ce33fdd733925375834de6a5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67756bf3bcf19a1a9c8d9d5ae8f6a4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4c3e55eaebe7cb74dd045c2c492d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1f8de56637d47491646e48069e44463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c6eb4af2cc0d2c82e77734960d01a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9a6a0bd61adfbb54e186e0ce5484865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784fd53bfc6f9fe81f745a1b7cd2c8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8ff1bd5a820634d959f17a514c8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa105533075adfda9d2f22a899bb90168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2feb237d9aade5e3c38cb77502a13d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda216e15a243b571a12efa9d988da770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc9d5c0fbe9431f6c808c0b07f985c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b334fbd9fab36b9db8adb5f5e1f7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd2a804bda626a557a217ce1d3876c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d0ed2523889f81ae90292f51830be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736bef23be63fc93c5592f1be5aeb7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62dcce5ac790a574e41219d1244bc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04213945841b6cf0f71d6cccde9e5b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33966897df4f61369342e158fa9c96378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10dcf3f20c23f249ceec1d780e964879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57aa19f77d9a9df5a9450d1923a6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fc102b3e4609dc0f47570b2ed3eb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65fa503db85dd2965fc572591f252c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e9e9b671e707851a1f977858a14483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9f71c3195cc9477378ffd5e1b03e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101069da3c820994e8a79818fccaad5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4dfe1fbc8e6be24cab83c6bc2e8ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5583acc383e4f7ba9e1b7a2f4352387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2642cf417960d61ca658ad4e53df0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a19466182f4078f004460296a9c1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19577318d6be6d09b257df3dc30591f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310d8ed64216c7671d090a12753d7fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4761dbc224b231d2c15ce832dc1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b52b2020822fa4d1c69845e215e39993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54b38b676dba391022a00cd1929cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc50970b1d9ff81276b5f333d77ca0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f2502d892cbd1bccd64837f857af496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a185612c7c1e277a0a8da7e0857597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a419b0e0d97cbb7b6ec294f15177498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9dfe157c44e1efbb1fee7801012199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d89fdd0d8536656cc88d6be7c6b13f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcafccb44bdb5ef8cffc5d4a3bc7cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec0d90bfccf04ac107808439ac3208102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa41388da7d72f52837c9bcf31e1a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579e0ede86d19c79062e638f67ab00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21eeefbc9f0ee26707f26ea9a868c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be125b9e6cc9a1b48d74c70d89b11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c02f78f3055aa2e67d24cb1b0c1458107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b20d9fb5a51a05ef8a199b0c2c3b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136d097a27bf1a2da8a539ce955c268109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b00621fce5f2b1f697115d10c0a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae626bf927327c7ca41bfebab2dcad3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308bf8f2fba4fd61c0d42a17c570773112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0604665d20c1e9d61c29307c0dcf2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b8f4ca1077539b5bb1db751265bef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9177ce761bfb2122eb242b19dcae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd2fac9b5af4da8fa19e8cd6a9a57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eef3032c1f9021f40c2a60c245749117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1aa26fd3e51ad802d6d5592c867ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f41ba5371a02c13c54646e947b638f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11649a6ed60a53c0f69c4732a56a2c1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05163da8860e6e54b205898fa05ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b09dfb869a2049ee5e4dd9563a304122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10968e19137908c0fae1e52668b3e27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131565eefd80deea13196f4525a7aef8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4069b60411efd1a9c4e4528505df8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ae53bc193be5682eb86a8d3155f8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b73a0c475087b89d21fd6c6ef72fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80479173e9f4a281286f6366a7d79f31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769784b4129a0f73e3bfc4c7a8d74bcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77fef2293afc5833e33ae5cbacf063130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c3083bf9e4906543ffb2ec1bc2f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b14ed28edc45d1212bc2f9b3b8d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3f4289b7d2c8cd8267eb70d9ec6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebce27c3c7005e94feb803a0b21c541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84904ddda67abb755e5731bb56bfa9a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e43f6be0e6d1324d06bfc689c86aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3fa55619623b6c02a4e639dab470d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b7ece523353b4346032c0f538fb02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb6edbebf924780dd10b00d474e1c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706615e0281deab87af244b1ac2606140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c4de5b9f19a584bc8d9c104319fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a3226d94c4219c5e2bac3066c5468142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29f6e70efcadb77a00342aa577f3f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4adaba1533f5b55d15ade37c59bc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d878fe31d88c523f417429fdd5e024145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb057b693e5f6a372edd559fb18a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb7d31663077f2036acec2abfc6c24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015c597616624439fbeb09bde838aea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900850a15dfead0971700d933af82a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47783a2f227467fb7e5ebca9aebb411c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c87114b10d7c86064853cdc4603df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0fd59b612a4a40ca3bd53d1ba9ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16156b39bb5ed58f518b90de776af5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042778ddbb887b6e7a3e8a475717f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd21059b8d9b10cf973f9a97daca4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ae2ab7c957446cf5caf586a14703156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d0165c0c1e9e97a5a22484d76a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc3bcf009c6e2bee30140bd3e6e565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654792fcfb2763131434297e6309cfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20626483eab4d1285d631f8f8ff88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf0f97437d834231dc0cfc8471b58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a63fa8ab83230e66e6431da1e0f30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c95882cd720c75a3914323df807c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb49045c35c9c6d5522bb9c265b6e30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab19f01010f92afaaac749b64ec69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373049fbcf81552745a4ad79abcce3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf6fd1176714ccec5c2463c5daec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b587ffcf210c1ffba0dbbe998b9afef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65157ca651923d3c0aaaff62e46ead02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d27788025625ef82866671882a27e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3cf51016acc04bbff1b695d34ff85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e77ce4f0cd10096e1bc1003ac806172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f03b6d9a4d9d2e3e93ea6202256d1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae58723782684ae70013ca1b7bf393174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec76909b96b794269a731a460e917e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a28243d5c09bc12f0034f41449e2fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43a468fdc576d268c5fbaa866781f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670b88c3299eeb7cbfc8695fdd973f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a545bfffb7d3237d586dcb3f1bbc3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc626d7e5ce8b03d903413c3977a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0163660af51768188ec0c8a75043e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e62654637c04bb950b0cfebc675ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e909d18007760d7ec8a31211629659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faaf609b00cdd2bb8c1ae093f4afc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c71b61e8f69c9e0db0d8df827d5ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d15ba3017c6c5ccdb1ad7bd6c0af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876701c397bf6fccee502cf27383f387187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c2b8997d02a6681c8bf9d84130e56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee5699dd01a84aba0be0bc841f386189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0cefff5d8699324bfa10a9f81f1d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9866d8cb613d9ef233c6ad2d517175191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db59dbb8985969c102e8762409825a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1da35ef052b49ea91b5ae0cede23e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916dd8fe6c0e5ad9a203ffe1532bd51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056047e3b2438d992167c6d50eb650dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb7ea308fa8e3cb6d6c4d0cb33823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b147a310a5d6622d15ecd831f47f50d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af30f367b814bd548223d74d533cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32388f76ee8e2db4b544ac6265141129199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2879b8afc6626f0cf5a5338b46ffb13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df1a7bfb6e3e7b217fa48a1d155b21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72531d604fbba40626c3c9c1611336a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c48f9125068ac7e0aeee06a04ce0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac042015991b942f19fc7895bce60a41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb902d256de8227e73f955093bba07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca79ee128e0b9bf1694382cfac1c9a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2593b2ddb26c5f74b0b975b0b5095207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265756e669b1111da21760452813f6e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1173f89627cc1e89fff2a4cbddffc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207dba242832bb3aedc7b8f253bec8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86462a0fe60804271b039b7355128e45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a972d4e89bd31a41383848d014709a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee4218e983c5de5f078b0191e9fce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca22a51b43414dfc7fa94399efe14db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc69a132daeb71eb1491a7ad543b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaca955a9e92935e659abb4225bcb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7628bf507f388849a903275064f875217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456fd9b6a951a68ce9eaab56d9a6aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b273d8707c8ca758fdd8c31ea4d9636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df6683475c396e5405fcc7a18127b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c966752950874ace1f88186596716221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b3d4c9778342ae44db8d71853e277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3025aa2efa8da2c0d600e7a21f439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f69fda715abefb96e55950bb2029224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b4198fb4468ea7e11dd724f91b06f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df9135ac1751b9e009832c84bec82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb515142f91a8a08fdd5cd2adcaf6b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a90fc40a4aa0f83845a519e88072228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f38555bc8c6943a741be3fcc47670229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477d6e4d2512f5a6e40ae3a1fefbe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e658c7cfbdd5ab115a89546cd2612f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b0fb84469247fee3b7da59f5fecb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3f02f168b95de60d743e669b17b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9da34fa0966aa5611042b8d79b70a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64eff56bf92de8b820f7ff59904b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d0a59026fd990c34a978b615cf59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe57abb52b3e7a716b36f8a6597278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec266e0f1aa7672d4a3c3be542931238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd13794697da1df352cf3fab54cdf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de239800a91c06ba21b66cf8787945240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6944c5d9218b13bccbab59d6c7226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10426ac316ab8d683fb3cb78dd03bcd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22959ca4c3c1ab4d3f00ea124bdefe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1542fd9f0a755f8202d41560c54e7a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b24cfe86a317d70623131e9d08f069245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646ecec2f20d625f4066c73b85bc4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ce29c49af92692d0e578a5ef233f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb461a4f9ae0f35583a09fbe9e4b1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad8a1efcc1f663d950200d4d5b423249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c031982a12c6c21413527fc34122b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61279850027c74c755cd1e7e1b9b7617251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81071800e9563c13056bada77cf6abeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8f076e197f9a886d138cf44be66dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6195f66c11490cfa202d7919dcbc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a067b41ae0b21891bc99330f29e98ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36cae90cf75d958cab76ac54c54d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d93a603fc5ccb5ef1ed11b1537ff9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785616e3d6cb9a8fc3152f1f5e26ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ee89eea060f154d6c61fa21a67604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6049467bfe9fbbb03dd0dfc73381fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d181396a72942334d9b4294f5265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d645eb2a80bfc1db33b2f905525435c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edbe2063d8836d60f108114baace92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec69318a3187aae43e4427cee51c4f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe77777a52014dab1254eef1a8f0d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9852d5de79ba19bea486b2dca84c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8839a1b382b0a222d83d1d0d753ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b7927d4efbe70acf5357da9da750268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2cf24c37534524a3206f993bc9cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aaa648ae489cb6a9197f1f27559fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501cbd0ca8a60a5aa57d2e8edf2c0af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c8b06544f975303ee9237ec329356272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498765d7f064b4faf59ce5a395ddfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3104474ebb61911e092435b8dc787274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe168d25284cc4235676e7c31201487275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a973cbef98f880c49d2218be8eb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3006ca4b3dd86e08da90e6cc6981f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4e0b9f10daeedaa16e334ea126259278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ab5cf6555fdf462d38769a5b0b40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774cc28ffb0a0952d9b0fd28b5e4690280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03754887faca259af279bcdab0d0f2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb07854e8f695167d7f7642a92f8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139121873e83c89b9856b16cc43cdb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133dfb87b5a3da07566d45cefcab2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd153fd08b3f9d14d77a88da2780f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f971e170b47b1e2178793bff35de51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ddbfe1cc83a96b8dcb54123519da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d87ddf8109471d635f00369c7b9c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076501aa25057d2f95489bac280cdb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43141712eec3bcd8e62cae16f4e165290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28fc9b8575476874cee379de19ec1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5daf5bfd2c210bdfff2cf344e0b4ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6cc14cb3ef4a546ad13077095b999293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a547f91683ae24c983f9b78a04a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dd8f57ade6d3e82dd0f39d4ea5383295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02305896073facc757b45c458c546906296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d85c1e608296933b600c7305143d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639e621f30b06c5b0d1fc01926325a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d43242bf5c26e4c65f1182f4379f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd4cb1322517fb4eff4b148415f3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82551e9911c141d019cfd15d6106f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e0949156d262164d70a945deff760302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5334e6600119a7711af33b143a22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ec25eae7ef574c3c8ae055886cd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c2237fe925f976aad77905b84b05c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22bd2049fc64e5f9b947f1fa8c7893306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46061cf60aeb72a365e91c6eee441bda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee9fbdfd0e971cd74bd94b5e66becd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdae8132e459b811576fa7b4c92076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf7b1a6067092247d5810b26247c19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce093bf0c96b14bac5291659f60ea6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c8d145e67a5a567ecbea48792752312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056566c79c398b799748c39451ff76cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79f98e9c796beadb0a500775fd4b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c13df39498914b58a8641287f69c5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0bd5f8d48ee70bb111e6244614f51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09a044b2ccb313bce8c3d0a056d052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055e64e250d3186dae6349a3d15578318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a6650251272b5d3f2acf67932d5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184402eda8f0eee674b950ad93f02ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24cad3a72997c4c33a30d2590dabb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9410726f5ab546b04884d0b6683a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b918a72f442f75172d1633a674d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f65c85086ff565a055b7c420c837324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531abcbff6d57fe742e6071235a5ee5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>